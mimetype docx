--- v0 (2026-04-19)
+++ v1 (2026-07-22)
@@ -677,50 +677,58 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-蜈支洲岛畅玩-（车程约40分钟）-直升机基地
                 <w:br/>
                 早餐后，乘船登上5A级景区【蜈支洲岛】（含往返船费，含上下岛时间不少于5小时）《为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛，或自行于岛上用简餐》，这里被称为中国的马尔代夫，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松，疯游一天,还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）
                 <w:br/>
                 下岛后体验【直升机飞行1圈】（飞行基地以当天实际安排为准，飞行1圈约40S），体验酷炫的低空飞行，感受冲上云霄的自由感觉，上帝视角俯瞰三亚美景。
                 <w:br/>
                 直升机预定限制须知：
                 <w:br/>
                 1.孕妇及65岁以上老人、高血压、心脏病患者、孕妇、体重100ＫG以上不宜登机；
                 <w:br/>
                 2.航线无儿童价，大小同价；
                 <w:br/>
                 3.本着坐满起飞及配载平衡的原则，公司有权力对乘客进行拼组、重新分组等协调搭配，乘客应当予以配合。
+                <w:br/>
+                4.以上体验为赠送项目，如自身原因放弃不体验无费用可退。
+                <w:br/>
+                温馨提示：如因特殊原因导致景区暂停营业（直升机无法起飞），将会按以下两种方式处理，报名市视为可接受以下处理方案
+                <w:br/>
+                1、导游写退费证明让客人签字，给客人退费处理（按实际成本退费，非门市价，请注意）；
+                <w:br/>
+                2、在时间允许客人同意的情况，更换景点（具体景点由导游根据实团情况沟通），和客人签好更换景点的证明。
                 <w:br/>
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.蜈支洲岛需要坐船上岛，乘船时间约 25分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
                 4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：蜈支洲岛、直升机体验
                 <w:br/>
                 自费项：蜈支洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2020,51 +2028,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>