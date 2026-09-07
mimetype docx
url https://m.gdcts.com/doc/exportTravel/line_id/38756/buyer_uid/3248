--- v1 (2026-07-22)
+++ v2 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【0购大玩家近海版】海南三亚双飞5天丨蜈支洲岛丨亚特兰蒂斯水世界丨直升机观光体验丨南山丨特色海鲜餐丨全程近海酒店连住不挪窝行程单</w:t>
+        <w:t xml:space="preserve">【0购大玩家近海版】海南三亚双飞5天丨蜈支洲岛丨亚特兰蒂斯水世界或水族馆2选1丨南山丨特色海鲜餐丨全程近海酒店连住不挪窝行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,53 +394,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★经典&amp;大牌：5A蜈支洲岛+5A南山文化旅游区
                 <w:br/>
-                ★海陆空打卡：直升机观光体验+游艇出海，体验激情摩托艇、休闲海钓、观海上飞龙表演等
-[...1 lines deleted...]
-                ★沉浸式体验·水狂欢：亚特兰蒂斯水世界或邂逅海洋精灵.失落的空间水族馆（2选1）
+                ★潮玩打卡：后海小镇+游艇出海，体验激情摩托艇、休闲海钓、观海上飞龙表演等
+                <w:br/>
+                ★沉浸式体验·水狂欢：亚特兰蒂斯水世界或失落的空间水族馆（2选1）
                 <w:br/>
                 ★特色美食：养生椰子宴+特别赠送-三亚火车头海鲜广场定制海鲜餐
                 <w:br/>
                 ★甄选睡眠：全程入住近海网评4钻酒店（当地豪华标准建设酒店）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -563,74 +563,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20：:1-21:40，九元含15kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，九元含15kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：全天不含餐、旅游车及导游服务 ；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30，九元航班（AQ）含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。
+                6、航班参考：广州三亚(周2/3/4/6/7)AQ1111/20:10-21:40;(周1/5) AQ1111/20:55-22:30、（周1/3/5/7）AQ1113/06:35-08:30，九元航班（AQ）含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。
                 <w:br/>
                 7、预定须知：凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、单人预定须知：报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 9、外籍护照客人参团需加收200元/人；
                 <w:br/>
-                10、此款版本为4钻近海版，如需升级住宿（五钻近海版/五钻海景版），价格可单询。
+                10、此款版本为4钻近海版，如需升级住宿（五钻近海版/五钻海景版），价格可单询。【9月26日起四钻版酒店参考调整为：三亚大东海元帅府/君达海景/楚道洪宾/青海大厦/途客中国或不低于以上标准网评4钻酒店。】
                 <w:br/>
                 11、如遇安排早机往返，抵达三亚后暂时无法入住酒店，可先寄存行李到酒店前台处，自由活动。
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -664,86 +664,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-蜈支洲岛畅玩-（车程约40分钟）-直升机基地
+                三亚-蜈支洲岛畅玩-（车程约40分钟）-后海小镇
                 <w:br/>
                 早餐后，乘船登上5A级景区【蜈支洲岛】（含往返船费，含上下岛时间不少于5小时）《为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛，或自行于岛上用简餐》，这里被称为中国的马尔代夫，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松，疯游一天,还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）
                 <w:br/>
-                下岛后体验【直升机飞行1圈】（飞行基地以当天实际安排为准，飞行1圈约40S），体验酷炫的低空飞行，感受冲上云霄的自由感觉，上帝视角俯瞰三亚美景。
-[...15 lines deleted...]
-                2、在时间允许客人同意的情况，更换景点（具体景点由导游根据实团情况沟通），和客人签好更换景点的证明。
+                下岛后，赠送打卡【后海小镇】（游览时间不少于50分钟）小镇藏着海南小众海岛风情，远离拥挤人潮，自带慵懒松弛氛围。错落的海边街巷、温柔海岸晚风、特色小店随处可逛。漫步闲逛，吹海风、慢漫游，解锁小众打卡秘境，抛开压力，享受自在惬意的海岛时光。 
                 <w:br/>
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.蜈支洲岛需要坐船上岛，乘船时间约 25分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
                 4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：蜈支洲岛、直升机体验
+                景点：蜈支洲岛、后海小镇
                 <w:br/>
                 自费项：蜈支洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：火车头海鲜广场定制海鲜餐，放弃不用费用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -985,51 +969,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70分钟）
                 <w:br/>
                 早餐后，自由活动。12点前记得退房哦，而后根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚-广州AQ1112/22:40-00:15+1、AQ1114/09:30-11:15，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、航班参考：三亚-广州(周2/3/4/6/7) AQ1112/22:40-00:25、(周1/5) AQ1112/23:30-01:15、（周1/3/5/7）AQ1114/09:30-11:15，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 4、海南大部分景区均自设有购物商场（基本上为开放式商场），旅行社会存在途经，敬请谅解，消费遵循自愿原则。
                 <w:br/>
                 5、如遇返程安排早机来不及用早餐情况下，则安排打包早餐带走（简餐），请知悉。
                 <w:br/>
                 交通：送机一趟+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1121,51 +1105,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地豪华标准建设双人间（网评4钻酒店）。参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整；
                 <w:br/>
                 不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：安排5正4早，早餐酒店含（不用不退），正餐十菜一汤，餐标30元/人，含3个特色餐：养生椰子鸡火锅+定制赠送火车头海鲜广场海鲜餐（赠送项目，不用不退），10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：海南省全程空调旅游车，按实际人数用车5-50座车，保证每人一正座，不保证空座率。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下（含儿童）安排导游兼司机
                 <w:br/>
                 6、景点：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。行程中包含的“蜈支洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、免费早餐；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、亚特幼儿票；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 8、购物点：1个（亚龙湾玫瑰谷）；海南大部分景区均自设有购物场所，请遵循消费自愿原则。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -2028,51 +2012,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>