--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【桃花源青藏奇缘】西藏兰州入拉萨出三飞一卧8天 | 兰州 | 青藏铁路 | 布达拉宫 | 药王山观景台 | 扎基寺 | 八廓街 | 雅鲁藏布大峡谷 | 嘎拉桃花村十里桃花&amp;工布原乡·朵当桃花园&amp;拉如村 | 鲁朗林海 | 扎塘鲁措行程单</w:t>
+        <w:t xml:space="preserve">【云边西藏】西藏拉萨单卧双飞9天 | 青藏铁路 | 西藏 | 双圣湖·纳木措&amp;巴松措 | 全景布达拉宫 | 龙王潭公园 | 财神殿扎基寺 | 八廓街 | 鲁朗林海高原杜鹃花海 | 雅鲁藏布大峡谷 | 林芝精灵谷行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SD-20260128-M2</w:t>
+              <w:t xml:space="preserve">SD-20260410-M5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">8</w:t>
+              <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -388,85 +388,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 开春首选来西藏看桃花：为什么要去西藏“赏桃花” 
-[...33 lines deleted...]
-                ※【短视频晒片】【藏A咖啡馆】品赏布宫观景下午茶，拍摄爆屏朋友团的“旱地拔葱”视频大片！
+                ★ 轻奢徒步“户外天堂”巴松措措高湿地，- 欣赏“西藏江南”的秀美风光。
+                <w:br/>
+                ★ 世界最长、海拔最高的峡谷——【雅鲁藏布大峡谷景区】，有机会观赏“云中仙鹤”南迦巴瓦峰；
+                <w:br/>
+                ★【鲁朗杜鹃花海】鲁朗林海赏杜鹃花海，观中国最美的南迦巴瓦峰；
+                <w:br/>
+                ★ 圣湖【纳木错】谁不去谁的措 无数情侣来此见证纳木错与念青唐古拉的生生世世！
+                <w:br/>
+                ★【360°环游布达拉宫】【龙王潭公园】拍摄布宫倒影最佳地方；360°感受西藏地标之美 【夜游布达拉宫】夜游打卡布宫广场拍摄布宫正面宏伟之姿
+                <w:br/>
+                ★ 林芝新晋4A级景区，“精灵谷”与可爱的藏猕猴亲密互动 
+                <w:br/>
+                ★【短视频晒片】【藏A咖啡馆】品赏布宫观景下午茶，拍摄爆屏朋友团的“旱地拔葱”视频大片！
+                <w:br/>
+                ★【豪华用车】专属定制豪华旅游大巴2+1陆地头等舱航空座椅（16人以上） 
+                <w:br/>
+                ★ 乘坐一段青藏高原列车，中国新世纪四大工程之一是通往西藏腹地的第一条铁路
+                <w:br/>
+                ★ 随车配备高原手提氧气，拉萨升级医氧级别供氧酒店
+                <w:br/>
+                ★ 车上提供车载制氧机让你更加能缓解高原反应（市内除外）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -583,462 +569,469 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—兰州—西宁—青藏铁路
-[...1 lines deleted...]
-                指定时间于广州新白云国际机场集合,由专业人员为你贴心办理好乘机手续后乘坐航班前往兰州，抵达后接团前往西宁，开始青藏天路旅程。（根据有关规定，火车票无法指定铺位、座席，均为随机分配，不能保证连号。车票按实际出票为准，不补退差价。如对铺位、席位有特殊要求，请上车后自行与其他旅客或乘务人员协调解决，敬请谅解）
+                广州—火车
+                <w:br/>
+                于指定时间、地点集合，乘车前往广州火车站乘坐国内最先进最安全最干净的列车离开广州前往日光城拉萨（海拔约3658米）（由于青藏铁路运力特殊，根据实际运力情况可能会安排在西宁中转换乘其他车次前往拉萨，具体车厢及铺位号会相应变化，敬请大家协助配合；根据有关规定，火车票无法指定铺位、座席，均为随机分配，不能保证连号。车票按实际出票为准，不补退差价。如对铺位、席位有特殊要求，请上车后自行与其他旅客或乘务人员协调解决，敬请谅解）从低海拔的沿海地区向青藏高原迈进，此次全长4980公里，跨越八大省份：广东、湖南、湖北、河南、陕西、甘肃、青海、西藏，藏地交友之旅正式开始！
+                <w:br/>
+                ❤【温馨提示】：上车前最好备好零食、干粮、扑克牌，因青藏铁路特殊性，旅行社只能保证游客的硬卧铺位。
                 <w:br/>
                 交通：飞机、火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">火车卧铺</w:t>
+              <w:t xml:space="preserve">青藏列车硬卧</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                青藏铁路—拉萨
-[...4 lines deleted...]
-                ❤【温馨提示】：①.当天晚上避免洗头，慎防感冒着凉。②.客人初到高原地区，请不要剧烈运动，多喝温水，不宜多食避免造成肠胃负担。③.西藏地区酒店均用太阳能热水器供应热水，在酒店客满或全部旅客同时段使用热水的情况下，有可能出现热水供应不足，但在1-2小时之后恢复正常。敬请原谅。
+                青藏铁路
+                <w:br/>
+                • 列车经停千年华夏古城西安、兰州、西宁等著名的旅游城市。后开始驶入西宁至格尔木地段，坐在"世界首列高原高寒"火车中，这里配备几乎与飞机一样的高原供氧系统使空气中氧气浓度始终保持在人体舒适水平，白天动态观赏自然景观景也成为了这次主要的旅游方式，您还可选择精美的旅游景观进行拍照留影
+                <w:br/>
+                ❤【温馨提示】：由于青藏铁路高原行车特殊要求，所乘青藏列车需要在西宁更换供氧车体（保障同车厢号同铺位号，只是西宁火车站站台更换车体）敬请大家协助配合，报名前请各位游客知悉。
                 <w:br/>
                 交通：火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">拉萨</w:t>
+              <w:t xml:space="preserve">青藏列车硬卧</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                拉萨—巴松措—拉如村—林芝（约510km车程约7小时）
-[...10 lines deleted...]
-                交通：汽车
+                格尔木—拉萨
+                <w:br/>
+                •【天路青藏线著名景观带】如下——那曲桑丹康桑雪山；巍峨的念青唐古拉山脉及其主峰；藏北圣湖—错那圣湖；万里羌塘草原；长江三大源头—沱沱河/楚玛尔河/通天河；跨源3桥；可可西里无人区；穿越世界上最长的冻土隧道——昆仑山隧道；昆仑山泉；昆仑雪山玉珠、玉虚“双峰对峙”；世界最高的冻土隧道——风火山隧道；海拔5072米的世界铁路第一高站——唐古拉车站；青藏铁路第一高桥——三岔河大桥；世界上最长的“以桥代路”高原铁路——清水河大桥。客人可在主要停车点游览（以列车安排为准），亦可在列车内观看。到达拉萨（海拔3650米）入住酒店休息,以缓解高原反应,当天不建议安排行程。
+                <w:br/>
+                ❤【温馨提示】：①.当天晚上避免洗头，慎防感冒着凉。②.客人初到高原地区，请不要剧烈运动，多喝温水，不宜多食避免造成肠胃负担。③.西藏地区酒店均用太阳能热水器供应热水，在酒店客满或全部旅客同时段使用热水的情况下，有可能出现热水供应不足，但在1-2小时之后恢复正常。敬请原谅。
+                <w:br/>
+                交通：火车、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">林芝</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">拉萨</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                林芝—雅鲁藏布大峡谷—工布原乡—鲁朗林海—鲁朗（约350km车程约5小时）
-[...3 lines deleted...]
-                ❤【温馨提示】：1、西藏早晚温差大，早晚需要穿上厚外套，以免受寒；西藏紫外线照射强烈，也特别干燥，请做好防晒措施并及时补充水分；2、由于拉萨下林芝全程限速且车程较长，集合时间较早敬请谅解！此日行程全程限速，时间可能根据实际情况有所调整；路途较长，请随身自备巧克力等零食以补充能量
+                拉萨—巴松措—林芝（约500km车程约6小时）
+                <w:br/>
+                •【拉萨河】而行，经由新修好的拉林公路一路驰骋
+                <w:br/>
+                •【拉林公路】被称为中国最美公路，是中国唯一不收费的“高速公路”从“日光之城”拉萨到“雪域江南”林芝。
+                <w:br/>
+                •【巴松措】（游览时间约 2 小时,不含区间车需当地自理50元）巴松措又名措高湖，藏语中是"绿色的水"的意思，湖面面积达 6 千多亩，位于距林芝地区工布江达县 50 多千米的巴河上游的高峡深谷里，是红教的一处著名神湖和圣地。
+                <w:br/>
+                •【湖心岛】岛上有措宗贡巴寺，据说该寺是由宁玛派高僧 桑杰林巴于 600 多年前兴建的，“措宗”意为“湖中城堡”。 措宗贡巴寺，属木石结构，上下两层，供有许多佛像。始建于唐朝末年。佛殿内有 3 尊巨大佛像：正中是弥勒佛，盘坐在莲花台上，笑容可掬；左侧是千手观音，右侧是金童玉女像。
+                <w:br/>
+                ❤【温馨提示】全天以户外观光为主。途径高海拔山口，山口气温较低，坐车时间长，较为辛苦，但路况很好，全程柏油路面。途中餐厅条件较差，请备厚外套、晕车药品及食物。 准备好相机、摄像机，充足电池，导游会安排在途中风景绝好处停车拍照，以尽收今日绝美风景，但注意安全。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">鲁朗</w:t>
+              <w:t xml:space="preserve">林芝</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                鲁朗—扎塘鲁措—嘎拉桃花村—藏寨家访—拉萨—布达拉宫广场（夜游）（约430km车程约6小时）
-[...4 lines deleted...]
-                ❤【温馨提示】藏民家访集中展示了藏族的历史、民俗文化、藏族非物质文化遗产、民俗建筑风格和藏族生产生活习俗等；（温馨提示：景区内有银器展示，此为景区行为与旅行社无关！）
+                林芝—色季拉山口&amp;鲁朗林海&amp;杜鹃花—林芝（约200km车程约4小时）
+                <w:br/>
+                •【鲁朗林海】（游览约40分钟）依次在两个观景台停留拍摄。终年不化的雪峰冰川下是莽莽林海，雾气升腾缭绕，美不胜收。
+                <w:br/>
+                •【色季拉山观景台】（游览约30分钟，花期根据实际天气情况）最出名的便是那满山满眼的杜鹃花了。色季拉山的杜鹃花面积大，品种多，盛开期间气势浩大，景色极为壮观。全世界的杜鹃花约有850种，我国约有460种，其中西藏170种，占世界杜鹃花品种的五分之一。
+                <w:br/>
+                •【雅鲁藏布大峡谷景区】（游览时间约 2 小时,不含区间车需当地自理90元）是地球上最深的峡谷，换乘景区环保车前往入口段景区，观奔腾的雅鲁藏布江，有机会邂逅“云中仙鹤”南迦巴瓦峰，网红打卡世界级峡谷起点，多个观景台、不同视角，游览大峡谷壮美景色（游览时间约120分钟）。之后返回林芝入住酒店
+                <w:br/>
+                ❤【温馨提示】鲁朗杜鹃花花期时间为每月的4月中旬至5月下旬，鲁朗杜鹃花以花期长、花色艳丽而闻名。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">拉萨</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">林芝</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                拉萨—羊卓雍错—拉萨（约330km车程约5小时）
-[...3 lines deleted...]
-                ❤【温馨提示】：1：羊湖有大量进行商业拍照的藏民和牦牛，拍照时请要十分小心，如不小心将它们拍下，那么需要支付相应的费用哟！
+                林芝—藏族家访—拉萨（约420km车程约6小时）
+                <w:br/>
+                •【藏族村寨家访】（游览时间约1.5小时）参加藏族同胞独具特色的家访活动（品酥油茶、吃甜点）领略藏家文化
+                <w:br/>
+                •【精灵之谷】（游览时间约1.5小时）生态文化旅游景区有西藏"精灵之谷”的美称，自然和人文景观荟萃，不仅是贵族阿沛家族所属庄园所在地，也是财神甲嘎东赞所掌管财宝箱放置之处，素有财神山之称。同时还是西藏唯一一处野生藏猕猴观赏景区。景区以其物种繁多、种类丰富的自然资源而闻名，自古便是林芝地区的风水宝地，为藏猕猴的保护研究创造了条件，同时也为游人近距离观赏野生猴群提供了场所
                 <w:br/>
                 交通：汽车
+                <w:br/>
+                购物点：【藏族村寨家访】（游览时间约1.5小时）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1068,65 +1061,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                扎基寺—药王山观景台—布达拉宫—八廓街—布宫观景下午茶（市内游览，约健步4小时）
-[...1 lines deleted...]
-                早餐后，前往参拜藏区最灵验的财神殿—【扎基寺】（游览时间 0.5 小时）。前往【药王山观景台】（游览约15分钟）这里是拍摄布达拉宫全景的最佳位置。前往布达拉宫广场，参观当今世界上海拔最高的古代宫堡式建筑群【布达拉宫】（殿内游览约1小时）；接着前往拉萨最古老的集市—【八廓街】（游览 1小时），自由活动。客人可在此领略藏传佛教文化，自由选购当地特色商品。前往藏A酒吧咖啡品赏【布宫观景下午茶】，拍摄爆屏朋友圈的“旱地拔葱”视频大片！
+                布达拉宫—龙王潭—八廊街（市内游览，约健步4小时）
+                <w:br/>
+                •【布达拉宫内景】（殿内游览约1小时）布达拉宫广场，参观当今世界上海拔最高的古代宫堡式建筑群；
+                <w:br/>
+                •【龙王潭公园倒影】（游览约 30分钟）布达拉宫倒影最佳拍摄点—
+                <w:br/>
+                •【金珠民政福利院】（停留时间约1.5小时，具体店导游会根据当地情况做调整）
+                <w:br/>
+                •【八廓街】（游览 1小时）拉萨最古老的集市—自由活动客人可在此领略藏传佛教文化，自由选购当地特色商品。
+                <w:br/>
+                •【布宫观景下午茶】藏A酒吧咖啡品赏，拍摄爆屏朋友圈的“旱地拔葱”视频大片！
+                <w:br/>
                 <w:br/>
                 ❤【温馨提示】：旺季布达拉宫参观时间由布宫管委会统一安排，行程需根据布宫门票时间做相应调整。为保证所有客人参观，我社通过不同的渠道解决。因不同渠道的特殊要求，请客人无条件听从导游安排，大致分为以下情况：
                 <w:br/>
                 1：每个大团拆分成多个小团体、每个小团体按不同时间参观，也会出现较长时间等待的情况 
                 <w:br/>
                 2：如因布达拉宫参观时间变动，拉萨市内游览节奏将随之调整。谢谢理解
                 <w:br/>
                 3：每个小团体跟随不同导游进入(有些渠道无法安排导游陪同)；
                 <w:br/>
                 4：布宫管委会可能会随机打乱顺序,导致您不能和结伴者一同进入布宫参观,敬请您谅解。在宫殿内任何地方都不允许停留，参观结束后从布达拉宫西门出来，经后山下山坡可以走到布达拉宫正门来。宫殿较高，上下要慢行；殿内较阴冷，即使夏季最好也准备件外套。
                 <w:br/>
                 交通：汽车
+                <w:br/>
+                购物点：【金珠民政福利院】（停留时间约1.5小时，具体店导游会根据当地情况做调整）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1156,53 +1160,141 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                拉萨—中转—广州
-[...1 lines deleted...]
-                早餐后，根据航班时间乘车前往拉萨贡嘎机场。告别圣地西藏，乘机中转返回广州，结束愉快的旅行。
+                拉萨—纳木错—拉萨（往返约500km车程约8小时）
+                <w:br/>
+                •【藏草宜生/藏医学院】（停留时间约1.5小时，具体店导游会根据当地情况做调整）
+                <w:br/>
+                •【念青唐古拉观景台】（游览约15分钟）这里是观赏念青唐古拉山主峰的理想位置。观景台旁，经幡随风飘动，远处，都是皑皑的白雪和耸立的群山。蓝天，白云，雪山，还有黑的白的牦牛，以及迎风而舞的经幡，这一切构成了一幅斑斓的图画
+                <w:br/>
+                •【纳木措】（游览约1小时，不含区间车需当地自理100元）西藏三大圣湖之一的天湖，面积约1920平方公里，遥望湖畔，水天一色、碧空蓝湖浑然一体，纳木措湖中岛屿星罗棋布、千姿百态！
+                <w:br/>
+                ❤【温馨提示】当天车程较长，用餐时间可能出现稍晚，建议自备小零食以备不时之需，纳木错湖边风很大，建议多穿衣服。纳木错湖边有许多牵着牦牛的藏人，可以骑着牦牛拍照，拍照前请切记询问清楚价格。如遇上纳木错大雪封山或者天气异常寒冷而不适宜旅游观光，则直接取消行程退回协议门票，请客人知悉，此为不可抗力因素，不作为投诉理由！
+                <w:br/>
+                交通：汽车
+                <w:br/>
+                购物点：【藏草宜生/藏医学院】（停留时间约1.5小时，具体店导游会根据当地情况做调整）
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">拉萨</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                拉萨—昆明/重庆/西安—广州（飞行时间待定+约80km车程约40分钟）
+                <w:br/>
+                • 根据航班时间乘车前往拉萨贡嘎机场。告别圣地西藏，乘机返回广州，结束愉快的旅行。
+                <w:br/>
+                ❤【温馨提示】：此行程是参考行程，我社根据航空公司的出票时间调整行程及港口，但不影响原标准及游览景点。具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以我社出发前给予的行程为准。客人对航班及出入港口有特别要求的，请于报名时向我社说明，否则我社视游客已清楚旅行社以上安排，同意并接受旅行社安排。
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1268,73 +1360,73 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州至兰州，拉萨至广州返程中转航班经济舱机票。西宁至拉萨硬卧火车票（由于青藏铁路运力特殊，根据实际运力情况可能会安排在西宁中转换乘其他车次前往拉萨，具体车厢及铺位号会相应变化，敬请大家协助配合；根据有关规定，火车票无法指定铺位、座席，均为随机分配，不能保证连号。车票按实际出票为准，不补退差价。如对铺位、席位有特殊要求，请上车后自行与其他旅客或乘务人员协调解决，敬请谅解）。进出港口、航班时间等以航司出票为准。
+                1、交通：广州至拉萨去程硬卧火车票（由于青藏铁路运力特殊，根据实际运力情况可能会安排在西宁中转换乘其他车次前往拉萨，具体车厢及铺位号会相应变化，敬请大家协助配合；根据有关规定，火车票无法指定铺位、座席，均为随机分配，不能保证连号。车票按实际出票为准，不补退差价。如对铺位、席位有特殊要求，请上车后自行与其他旅客或乘务人员协调解决，敬请谅解）拉萨至广州返程中转航班经济舱机票。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：入住当地标准酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
-                拉萨供氧4钻酒店：德朋大酒店/扎什颇章供氧观景酒店/季枫国际酒店/岷山圣瑞斯酒店或同级
-[...3 lines deleted...]
-                鲁朗网评4钻酒店：喜路酒店/鲁朗必居酒店/四季德勒酒店或同级
+                拉萨供氧4钻酒店：德朋大酒店/班博酒店/季枫酒店/瑞景酒店或同级
+                <w:br/>
+                林芝网评3钻酒店：嘉悦酒店/合途旅行酒店或同级
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉
                 <w:br/>
-                3、用餐：含6早9正，正餐餐标30元/正，特色餐标40元/正（特色餐不用不退） （酒店房费含早，不用不退，如有特殊用餐需备注），10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
-[...9 lines deleted...]
-                8、本行程含2个购物店，温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
+                3、用餐：全程含8正餐6早餐，正餐餐标30元/人，特色餐40元餐标（酒店房费含早，不用不退），10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、用车：4-6人安排别克商务7座、6-10人安排15座、11-14人安排17座、15-18人安排23座、19人起安排29座。按实际人数用车，保证一人一正座。
+                <w:br/>
+                5、导游：当地普通话导游服务（团队出行人数不满10人仅安排中文司机负责行程活动中接待服务（不提供景区讲解），费用已含导游服务费，不派全陪。
+                <w:br/>
+                6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
+                <w:br/>
+                7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含火车票、机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
+                <w:br/>
+                8、购物点：全程参观3个购物店。
+                <w:br/>
+                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1564,68 +1656,139 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">藏医学院或其他</w:t>
+              <w:t xml:space="preserve">藏草宜生/藏医学院</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">藏药类</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">藏族村寨家访</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">藏银类</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1688,126 +1851,101 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州市圣地国际旅行社有限公司，许可证号：L-GD01372，质监电话：020-83371233。此团 10人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团 出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足 10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等） 致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。此团由广州市圣地国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...19 lines deleted...]
-                11、行程服务项目特别约定及说明：
+                本产品供应商为：【接待社：广州市圣地国际旅行社有限公司，许可证号：L-GD01372，质监电话：020-83371233】。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州市圣地国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市圣地国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西藏地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西藏地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游,敬请谅解。
                 <w:br/>
                 2）因服务能力所限，无法接待 70 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下：http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...28 lines deleted...]
-                日期：  日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下：http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1873,117 +2011,50 @@
                 （5）建议大家考虑带着以下药品：金施尔康、西洋参含片、阿司匹林、必理痛、牛黄解毒片、感冒灵、喉炎丸，止咳水、白花油、维他命Ｃ丸、胃药、纱布、眼药水及消炎药。
                 <w:br/>
                 （6）建议准备大小各一个小型药盒，大的放在背囊里，小的随身带。
                 <w:br/>
                 5、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
                 <w:br/>
                 6、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
                 <w:br/>
                 7、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
                 <w:br/>
                 8、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
                 <w:br/>
                 9、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
                 <w:br/>
                 10、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。 
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。 
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。 
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。 
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
-              </w:t>
-[...65 lines deleted...]
-                日期：  日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2024,51 +2095,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>