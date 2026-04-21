--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【海岛玩家五钻近海版】海南三亚双飞4天丨蜈支洲岛丨亚特兰蒂斯水世界丨直升机观光体验丨南山丨特色海鲜餐丨游艇出海行程单</w:t>
+        <w:t xml:space="preserve">【私享周末时光】海南三亚双飞4天丨6大玩法搭配随心选丨一单一团丨3大住宿标准随心选行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">网红海陆空玩法，酒店连住不挪窝</w:t>
+        <w:t xml:space="preserve">随心自由 休闲度假</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260128-SY1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260409-STH1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,108 +357,124 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-三亚AQ1111/19:20-20:55、AQ1113/06:50-09:00
-[...1 lines deleted...]
-                三亚-广州AQ1112/22:30-00:20+1、AQ1114/09:30-11:15，最终航班以实际出票为准。
+                广州-三亚CZ6744/18:30-20:05，
+                <w:br/>
+                三亚-广州CZ6735/20:50-22:25，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★经典&amp;大牌：5A蜈支洲岛+5A南山文化旅游区
-[...7 lines deleted...]
-                ★甄选睡眠：全程网评五钻近海酒店连住不挪窝
+                ★私家小团，一单一团，2-8人一团，真纯玩零自费，去三亚嗨玩周末时光
+                <w:br/>
+                ★休闲度假，2+1半自由玩法，优选南航靓仔航班
+                <w:br/>
+                ★甄选睡眠：3大住宿标准随心选
+                <w:br/>
+                舒适四钻版：全程入住网评近海4钻酒店--大东海君亭/新城酒店或同级
+                <w:br/>
+                轻奢五钻版：全程入住网评五钻酒店--三亚湾伯爵佰悦酒店.轻奢房
+                <w:br/>
+                海边五钻版：全程入住网评海边五钻酒店--三亚海棠湾万达嘉华酒店，私享2400㎡雨林泳池，一线海边酒店
+                <w:br/>
+                ★三亚6大玩法随心选（6选1）：
+                <w:br/>
+                ①礼佛祈福【南山文化旅游区】礼拜108米海上观音+打卡“三亚小巴厘岛”【大小洞天】，邂逅琼崖山水第一名胜
+                <w:br/>
+                ②浪漫天堂【蜈支洲岛】，“中国的马尔代夫”，激情花样玩海；【三亚国际免税城】，免税购物GOGOGO
+                <w:br/>
+                ③世外桃源【西岛】，打卡网红珊瑚墙、逛百年渔村；爱在【天涯海角】，浪漫与你同行
+                <w:br/>
+                ④钻石级热带雨林【呀诺达】呼吸负氧离子，远离喧嚣；
+                <w:br/>
+                ⑤【槟榔谷黎苗文化旅游区】解锁黎苗风情+非遗文化；【鹿回头山顶公园】解锁粉色夕阳，落霞时分
+                <w:br/>
+                ⑥ 酷炫潮玩玩海时光：【豪华飞桥游艇出海】休闲海钓/海上KTV/摩托艇体验/浮毯/海上游泳等，惬意海上时光
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -577,417 +593,480 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/19:20-20:55，九元含15kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚CZ6744/18:30-20:05，含20kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由安排专车接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：全天不含餐、旅游车及导游服务 ；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
-[...11 lines deleted...]
-                11、如遇安排早机往返，抵达三亚后暂时无法入住酒店，可先寄存行李到酒店前台处，自由活动。
+                5、三亚机场接机专车接机，落地无需等待其他人。
+                <w:br/>
+                6、航班参考：广州三亚CZ6744/18:30-20:05，最终航班以实际出票为准。如指定其他航班，价格请单询。
+                <w:br/>
+                7、预定须知：私家小团，一单一团，2人起订；
+                <w:br/>
+                8、3大住宿标准选择，不同住宿版本对应价格不同，请根据需求进行选择：
+                <w:br/>
+                舒适四钻版参考：三亚大东海君亭/新城酒店/椰蓝湾或不低于以上标准酒店
+                <w:br/>
+                轻奢五钻版参考：三亚湾伯爵佰悦酒店.轻奢房，备选酒店：三亚半山半岛帆船港.海景房/海棠湾麓湖酒店.园景房或不低于以上标准酒店
+                <w:br/>
+                海边五钻版参考：三亚海棠湾万达嘉华酒店.园景房，备选酒店：三亚清能丽景海湾酒店.豪华园景房或不低于以上标准酒店
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（五钻版）：四季海庭.市景房/半山半岛帆船港.景观房 /明申高尔夫.花园房/鹿岭海湾维景.山景房/伯爵佰悦酒店.轻奢房/西藏大厦.园景房/三亚胜意海景度假酒店.城市景观房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；（五钻版参考）三亚湾伯爵佰悦酒店或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-蜈支洲岛畅玩-（车程约40分钟）-直升机基地
-[...22 lines deleted...]
-                4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人
+                全天自由活动
+                <w:br/>
+                ◆睡到自然醒或自行前往酒店餐厅享用早餐
+                <w:br/>
+                ◆今日全天自由活动
+                <w:br/>
+                温馨提示：今日无车/餐/导游服务，请知悉。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：蜈支洲岛、直升机体验
-[...2 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：火车头海鲜广场定制海鲜餐，放弃不用费用不退   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（五钻版）：四季海庭.市景房/半山半岛帆船港.景观房 /明申高尔夫.花园房/鹿岭海湾维景.山景房/伯爵佰悦酒店.轻奢房/西藏大厦.园景房/三亚胜意海景度假酒店.城市景观房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；（五钻版参考）三亚湾伯爵佰悦酒店或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-玫瑰谷（车程约30分钟）-亚特兰蒂斯（车程约50分钟）
-[...13 lines deleted...]
-                2、玫瑰谷内自设有开放式购物商场，消费自愿原则，请知悉。
+                三亚玩法6选1
+                <w:br/>
+                ◆酒店享用早餐
+                <w:br/>
+                ◆三亚玩法6选1（含首道大门票/专车服务，无导游服务），报名时确定或至少提前1天告知
+                <w:br/>
+                ①南山文化旅游区+大小洞天一天
+                <w:br/>
+                ②蜈支洲岛畅玩+三亚国际免税城
+                <w:br/>
+                ③西岛+天涯海角
+                <w:br/>
+                ④呀诺达热带雨林一天
+                <w:br/>
+                ⑤槟榔谷黎苗文化旅游区+鹿回头山顶公园一天
+                <w:br/>
+                ⑥游艇出海体验3小时（散拼船）
+                <w:br/>
+                <w:br/>
+                玩法①：（祈福之旅）南山+大小洞天一天
+                <w:br/>
+                ◆约定时间乘车前往【南山文化旅游区】（游览时间不少于180分钟，不含电瓶车），集热带园林、佛教文化为一体的“福泽之地”、观南海奇观--海上108米观音圣像，观音岛平台祈愿，福随心动。
+                <w:br/>
+                ◆下午前往游览【大小洞天】（游览时间不少于150分钟，不含电瓶车），走入大小洞天，映入眼帘的是一个巴厘岛式的天空之境，在这里拍照，石雕和人像倒映在水面上。在门口附近，有布满白鸽的蓝色房子以及造型别致的鸟巢与心型编织藤蔓，每一种都能拍出美美的照片，留下属于这里的大海回忆。走入大小洞天的岩洞中，感受岩洞的清凉，有一种面朝大海的美妙。通往景区的尽头，有一片颇为特别的沙滩，密布着礁石，透过蔚蓝的海水，俯瞰沙滩，更成为一幅颜色丰富的画卷。来到景区标志景点灯塔，守候和指明方向是灯塔的意义，这里也成为了情人们最钟情的景点。
+                <w:br/>
+                <w:br/>
+                玩法②（嗨玩海岛）蜈支洲岛畅玩一天+免税城
+                <w:br/>
+                ◆乘车前往【蜈支洲岛】（含上下岛门船票，畅玩一天不限时，下岛最迟时间参考18:00，以当天景区实际时间为准），这里被称为中国的马尔代夫，玩海的天堂，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松。,还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）；
+                <w:br/>
+                岛上的海盗吧旁的淡水泳池是《私人定制》的“主要取景地”，这里一弯碧池掩映于蓝天、椰林之间，池边形似于“鸟巢”的白色建筑构筑于海天之间，在三角梅、蓝天、碧池、椰影婆娑的映衬之下，显得格外的清幽与恬淡，在这里不妨晒晒太阳，吹吹海风，找找感觉！
+                <w:br/>
+                ◆下岛后赠送前往【三亚国际免税城】，免税欢乐购GOGOGO
+                <w:br/>
+                <w:br/>
+                玩法③（经典海岛）西岛+天涯海角
+                <w:br/>
+                ◆乘车前往国家4A级景区【西岛】（含上下岛门船票，含往返船费，含上下岛时间不少于4小时），《岛上中餐不含，西岛渔村寻觅美食》，开始你的inslandwalk。
+                <w:br/>
+                这里有着原始的海岛风光和质朴的渔家风情，被称为“海上桃源”，漫步百年渔村或柔软洁白的沙滩，倾听着海风的柔柔细语，在辽阔的海天之间，海风裹挟着大海清新的味道，空气中都是愉悦和自在的气息。
+                <w:br/>
+                ◆任务1：逛百年渔村，寻找珊瑚礁老房子
+                <w:br/>
+                ◆任务2：潜一次水，探秘海底世界（潜水、摩托艇、海上拖伞、香蕉船等海上娱乐项目费用不含）
+                <w:br/>
+                ◆任务3：寻找海上书屋：在西岛渔村的尽头，藏着一座充满文艺气息的海上书屋。这座由旧渔船改造而成的书屋，面朝大海，春暖花开。
+                <w:br/>
+                ◆任务4： 探索牛王岛（不含电瓶车）：牛王岛拥有原始的海岛风光，四面海水环绕，登高而远眺，可以欣赏到海天一色、浪翻风涌、礁石嶙峋的绝美景色，向北，可赏三亚的城市风光，向南，可纵观浩瀚南中国海。
+                <w:br/>
+                ◆任务5：探秘悬崖上的秘境，乌龟滩邂逅海洋精灵（不含电瓶车）：坐着电瓶车一路向山顶，眼前会出现一处绝美的悬崖美景和海滩，123，开始尖叫吧 ！乌龟滩是一处非常纯净原生态的海滩，这里海水清澈见底，沙滩细腻柔软。漫步在沙滩上，寻找形态各异的珊瑚和贝壳，还有机会邂逅可爱的海洋精灵——海龟。加入我们，一起守护这片蔚蓝海域的和平使者，感受与海龟共舞的奇妙时刻！
+                <w:br/>
+                ◆下岛后，前往打卡【天涯海角】（不含电瓶车，选择性消费），这里海水澄碧， 烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境。
+                <w:br/>
+                <w:br/>
+                玩法④呀诺达热带雨林畅玩一天
+                <w:br/>
+                约定时间乘车前往游览国家5A景区【呀诺达雨林文化旅游区】（含景区往返观光车票；不含往返缆车以及园区体验项目，根据需求自行选择游玩体验），这里是地处北纬18°的热带雨林，堪称大自然私藏的瑰宝。​漫步雨林，遮天蔽日的绿意扑面而来，年平均 24 度的宜人气温，搭配超高浓度的负氧离子，让人仿若置身天然大氧吧，每一口呼吸都满是清新与惬意。
+                <w:br/>
+                <w:br/>
+                玩法⑤：槟榔谷黎苗文化旅游区+鹿回头山顶公园
+                <w:br/>
+                ◆约定时间前往游览5A景区【槟榔谷黎苗文化旅游区】（游览时间不少于180分钟，不含电瓶车）；走进纯正、灵动的海南民族文化活体博物馆，寻绣面老人，听他们讲过去的故事，与黎家人道一声“波隆”，品一杯山兰玉液，探访海南地道的风土人情。
+                <w:br/>
+                玩转：九大民俗博物馆、九大黎族部落互动NPC、飞禽世界、热带风暴体验、苗族盘皇舞演出、刀山火海演出、300场次小节目、波隆火秀大型篝火（不含餐）【以上为门票包含内容，如放弃体验或景区园区取消赠送，均无费用可退】
+                <w:br/>
+                ◆而后返回三亚，赠送前往打卡【鹿回头山顶公园】（不含电瓶车），置身深山之处，鸟语、花香、海浪声，感受最原始的大自然气息，寻找自然与身心交融的和谐。来逐鹿亭和孔雀园，和动物们亲密互动，仿佛身处原始热带雨林的错觉；在观海亭，观赏鹿城醉美夕阳；抬头看着壮观的鹿雕，联想起鹿回头美丽的爱情传说。登上鹿回头山顶，最适合发呆，静待日落。天色明看海，天向晚观落日，天黑可望星辰。
+                <w:br/>
+                <w:br/>
+                玩法⑥：（休闲海上时光）游艇出海体验3小时
+                <w:br/>
+                约定时间前往码头体验【游艇出海观光】（时间约3小时，散拼船，船期参考09:00-12:00或12:00-15:00或15:00-18:00，以实际预定船期为准），领略中国夏威夷的浪漫风情，打破常规束缚，让思想在广阔的大海遨游，与海洋相约，来一场别具风情的体验！
+                <w:br/>
+                出海路线：
+                <w:br/>
+                码头出发→远眺南海情山鹿回头→凤凰岛→龙王庙→小青州→远眺情人湾→远眺第一大道椰梦长廊→小青州附近海域抛锚娱乐→返回码头
+                <w:br/>
+                (出海行驶约30分钟，静态停泊时间约120分钟，返程行驶约30分钟，全程约3小时，停泊区域为小青州区域，非全程行驶状态。)
+                <w:br/>
+                免费赠送以下项目（如因个人身体状况/其他原因等放弃不体验或天气船方等不可抗因素导致无法体验，均无费用可退）：
+                <w:br/>
+                1、船员服务：专业船长、热情水手保驾护航
+                <w:br/>
+                2、船上饮食：饮料、饮用水、水果拼盘(非水果切盘)
+                <w:br/>
+                3、海上项目：海上浮毯等无动力项目，自助体验
+                <w:br/>
+                4、海上KTV：唱响美好，留声大海，自助体验
+                <w:br/>
+                5、自驾体验：安全前提下可体验驾驶(向船长申请)以及驾驶位摆拍
+                <w:br/>
+                6、海上垂钓：含鱼竿、鱼饵，鱼获可带走（休闲体验式海钓非专业海钓，不保证有鱼获）自助体验
+                <w:br/>
+                7、浮潜游泳：穿救生衣下水游泳（限船后甲板附近海域），搭配浮毯体验效果更佳(不会游泳不可下水，会游泳的下水需听从工作人员安排；安全问题，敬请理解，介意慎订)，自助体验
+                <w:br/>
+                8、海底探索：下水培训、氧气瓶、潜水服，橡皮艇接去探索区域，专业教练一对一服务(不能100%保证可体验，不含咬嘴或全面镜费用)
+                <w:br/>
+                9、摩托艇体验：海上摩托艇绕船一小圈超刺激体验
+                <w:br/>
+                10、出海权益：多种出海惊喜权益出海即得，现场赠送
+                <w:br/>
+                11、游艇航拍：无人机跟随航拍，多种酷炫镜头(只限无人机飞行服务，视频自费)
+                <w:br/>
+                12、海上旅拍：专业摄影师拍摄，赠送2张照片(一组一赠，一组分开下单也按一组；团队一船赠送2张，不按家庭等分组赠送)
+                <w:br/>
+                13、其它项目：救生衣、救生圈、冲淡等
+                <w:br/>
+                产品不含
+                <w:br/>
+                1、水上项目：摩托艇、飞鱼、拖伞、皮卡丘等水上娱乐项目，具体以现场沟通为准，价格透明，自愿消费
+                <w:br/>
+                2、水下项目：全面镜(150元)(如要潜水，全面镜必须消费)；脚蹼(150元)、鱼食(50元起)、水下拍照及摄影(380元起)等，价格透明，自愿消费
+                <w:br/>
+                3、拍摄项目：航拍视频，旅拍中2张以外的照片及需要精修费用(底片35元/张，简修加10元/张，精修加20元/张)，具体以现场沟通为准，价格透明，自愿消费
+                <w:br/>
+                4、项目包含中未提及的其它项目，具体以现场沟通为准，价格透明，自愿消费
+                <w:br/>
+                5、鸿洲码头收取8元/人码头管理费，由客人自理，其它码头无此费用
+                <w:br/>
+                出海须知
+                <w:br/>
+                1、精神病史、高血压、心脏病、糖尿病、孕妇、醉酒人员、药物影响人员、术后恢复期、危重病人等无法接待；60岁以上无法参加海上项目，70岁以上身体健康、行动自如、有成人陪同，签署免责后方可登船，敬请谅解
+                <w:br/>
+                2、易晕船人群建议提前30分钟以上服用晕船药或使用晕船贴(晕船后可下水游泳减轻晕船症状)；如因晕船需提前返航需全船客人同意方可，否则只能自费摩托艇(300元/趟)返回
+                <w:br/>
+                3、海底探索为赠送的体验式潜水，如遇海上例行检查、管制、暴雨大风天气等则不可以体验，因为属于不可抗力因素且属于赠送项目，商家对此免责，不予退费与替换其它项目，介意慎订
+                <w:br/>
+                4、如因天气等不可抗拒的因素导致无法出行，行程可退可改，如因客人自身原因导致无法出行，提前1小时联系客服可享1次免费改期，不可退款，费用包含中的服务如不体验，不退差价
+                <w:br/>
+                5、建议自备防晒物品、墨镜、泳衣、手机防水袋等(码头有卖，但是贵)
+                <w:br/>
+                6、旅拍和航拍项目为免费升级，同样为赠送项目，如遇流量控制或暴雨天气等不可抗力因素无法拍摄，我司会如实进行解释，但不予任何退费
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：玫瑰谷、亚特兰蒂斯水世界或水族馆2选1
+                景点：玩法6选1（南山+大小洞天/蜈支洲岛+免税店/西岛+天涯海角/呀诺达热带雨林/槟榔谷+鹿回头/游艇出海体验）
+                <w:br/>
+                自费项：海上娱乐项目、景区非必乘电瓶车、园区项目等均不含，费用参考景区当天挂牌价
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：养生椰子鸡     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（五钻版）：四季海庭.市景房/半山半岛帆船港.景观房 /明申高尔夫.花园房/鹿岭海湾维景.山景房/伯爵佰悦酒店.轻奢房/西藏大厦.园景房/三亚胜意海景度假酒店.城市景观房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；（五钻版参考）三亚湾伯爵佰悦酒店或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
-                早餐后，游览5A景区【南山文化旅游区】(时间不少于120分钟)，瞻仰108米的海上观音圣像；漫步椰林海岸海天佛国，感受海景园林之美；
-[...29 lines deleted...]
-                ◎ 晚上根据航班时间约定送机，结束全部旅程。
+                ◆睡到自然醒或酒店享用早餐，全天自由活动。12点前记得退房哦，
+                <w:br/>
+                ◆晚上根据航班时间约定送机，结束全部旅程。
+                <w:br/>
+                温馨提示：今日只含送机用车一趟，不含车/餐/导游服务。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚-广州AQ1112/22:30-00:20+1，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、航班参考：三亚-广州CZ6735/20:50-22:25，含20kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
-                4、海南大部分景区均自设有购物商场（基本上为开放式商场），旅行社会存在途经，敬请谅解，消费遵循自愿原则。
-[...2 lines deleted...]
-                <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：南山、游艇出海
-[...2 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1036,65 +1115,67 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地超豪华标准建设双人间（即网评五钻酒店）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地豪华/超豪华标准建设双人间（3大住宿标准选择，参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：安排5正3早，早餐酒店含（不用不退），正餐十菜一汤，餐标30元/人，含3个特色餐：养生椰子鸡火锅+定制赠送火车头海鲜广场海鲜餐（赠送项目，不用不退），10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...5 lines deleted...]
-                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                3、用餐：含3早（酒店房费包含，如放弃不体验费用不退），正餐自理；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、用车：当地空调车，保证每人一正座（根据实际人数安排用车，2-3人安排5座小车，4-7人安排7-9座车，8人安排16+1座车，不指定车型）；
+                <w:br/>
+                5、导游：（第三天）7人以下安排司机兼向导服务（非导游，无陪同游览讲解服务）；8人起安排一车一导（持证正规中文导游服务）；自由活动期间无导游服务；不含全陪
+                <w:br/>
+                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛/西岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，蜈支洲岛不能完全保证可签署免责协议上岛，请知悉。
+                <w:br/>
+                部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、免费早餐；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、2-11周岁儿童：1.2米以下含往返机票、车位费以及服务费；不占床，不含超高费用（门票/早餐）。超高儿童现场补门票、早餐 以景区/酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1116,53 +1197,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                9、娱乐项目：导游会推荐晚间自费项目，自愿参加，如参加后回团后不办理退任何费用，不参加晚间自费的客人送回酒店。（自费表仅供参考，以导游实际推荐项目为准）；海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
-[...1 lines deleted...]
-                8、可选择补差价升级五钻近海版/五钻海景版，价格请单询。
+                9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1261,173 +1340,102 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">红色娘子军表演，自愿选择消费</w:t>
+              <w:t xml:space="preserve">各大景区园区项目/电瓶车/潜水等，选择性消费项目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">将民族风俗、本土革命历史文化再演绎，以红色文化为载体，再现一出热血巾帼英雄浴火重生的传奇， 唤醒沉睡已久的英雄梦</w:t>
+              <w:t xml:space="preserve">费用参考景区当天挂牌价，遵循消费自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">70 分钟</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 260.00</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1456,188 +1464,150 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...41 lines deleted...]
-                日期： 日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
+                1、此线路为一单一团，2-8人一团，不同人数对应价格不同；8人以上价格可单询。
                 <w:br/>
                 2、此线路会推荐晚间自费项目，消费自愿原则，导游一般会以套餐形式推荐，费用约300-500左右。如客人不参加自费项目，则安排送回酒店；
                 <w:br/>
                 3、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 4、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 5、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 6、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 7、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 8、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 9、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 10、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
                 11、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
                 <w:br/>
                 12、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
                 <w:br/>
                 13、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
                 <w:br/>
@@ -1731,51 +1701,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>