--- v1 (2026-04-21)
+++ v2 (2026-07-22)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【私享周末时光】海南三亚双飞4天丨6大玩法搭配随心选丨一单一团丨3大住宿标准随心选行程单</w:t>
+        <w:t xml:space="preserve">【夏日限定·心动万宁】海南三亚双飞4天丨万宁加井岛浮潜丨陵水滩涂赶海体验丨三亚亚特兰蒂斯水族馆丨万宁日月湾丨神州半岛灯塔丨一单一团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">随心自由 休闲度假</w:t>
+        <w:t xml:space="preserve">100%真纯玩零自费 一单一团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260409-STH1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260611-SYQ1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,124 +357,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-三亚CZ6744/18:30-20:05，
-[...1 lines deleted...]
-                三亚-广州CZ6735/20:50-22:25，最终航班以实际出票为准。
+                广州-三亚CZ6744/18:30-20:05，AQ1111/20:10-21:40
+                <w:br/>
+                三亚-广州CZ6735/20:50-22:25，AQ1112/22:40-00:30+1，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★私家小团，一单一团，2-8人一团，真纯玩零自费，去三亚嗨玩周末时光
-[...23 lines deleted...]
-                ⑥ 酷炫潮玩玩海时光：【豪华飞桥游艇出海】休闲海钓/海上KTV/摩托艇体验/浮毯/海上游泳等，惬意海上时光
+                ★100%真纯玩零自费 一单一团，家庭亲子/公司小团建均可
+                <w:br/>
+                ★深度玩海体验：玩海 × 赶海 × 吃海，一次解锁三种海趣
+                <w:br/>
+                ★加井岛·浆板海划+浮潜体验、海上魔毯、海上泳池、无人机航拍照相，解锁玻璃海
+                <w:br/>
+                ★趣味滩涂赶海：真实赶海沉浸式体验，陵水海岸原生态真实【滩涂】赶海派对，一站式滨海亲子度假
+                <w:br/>
+                还有免费蒸汽海鲜加工，原汁原味
+                <w:br/>
+                ★网红打卡嗨玩 满屏大片即将来袭
+                <w:br/>
+                万宁日月湾+神州半岛灯塔，随手拍满屏高级大片
+                <w:br/>
+                ★王牌亲子推荐·三亚亚特兰蒂斯失落的空间水族馆，寻踪失落的文明，邂逅86000尾海洋精灵
+                <w:br/>
+                ★休闲度假：入住2晚陵水网评五钻酒店.香水湾阿尔卡迪亚酒店
+                <w:br/>
+                ★亲子花样遛娃 不紧不慢 自由随心 3人起订
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -593,461 +587,465 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚CZ6744/18:30-20:05，含20kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由安排专车接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚CZ6744/18:30-20:05、AQ1111/20:10-21:40，九元含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由安排专车接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：全天不含餐、旅游车及导游服务 ；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机专车接机，落地无需等待其他人。
                 <w:br/>
-                6、航班参考：广州三亚CZ6744/18:30-20:05，最终航班以实际出票为准。如指定其他航班，价格请单询。
-[...9 lines deleted...]
-                海边五钻版参考：三亚海棠湾万达嘉华酒店.园景房，备选酒店：三亚清能丽景海湾酒店.豪华园景房或不低于以上标准酒店
+                6、航班参考：广州三亚CZ6744/18:30-20:05、AQ1111/20:10-21:40，九元AQ航班仅含15kg免费托运行李额，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                <w:br/>
+                7、预定须知：私家小团，一单一团，3人起订；
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；（五钻版参考）三亚湾伯爵佰悦酒店或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店：三亚大东海君亭/君锦滨海/椰蓝湾或不低于以上标准网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                全天自由活动
-[...5 lines deleted...]
-                温馨提示：今日无车/餐/导游服务，请知悉。
+                三亚-万宁（车程约1.5小时）
+                <w:br/>
+                上午：乘车前往万宁【加井岛】
+                <w:br/>
+                进行【加井岛·浆板海划浮潜体验】
+                <w:br/>
+                每日两班：早班9点；晚班14点（团队可根据团队行程时间安排）；
+                <w:br/>
+                内容包含：
+                <w:br/>
+                【摩托艇或香蕉船体验】、【海上浆板划行】、【浮潜体验】、【一次性呼吸咬嘴】、【海上魔毯】、【海上泳池】、【无人机视频航拍】、【无人机航拍照相】
+                <w:br/>
+                【GOPRO水下跟拍】、【GOPRO水下照相】
+                <w:br/>
+                加井岛｜海划桨板｜浮潜探秘｜沉浸式海岛体验
+                <w:br/>
+                徜徉玻璃海水，邂逅斑斓海底，桨板慢享自在，浮潜探秘惊喜
+                <w:br/>
+                全程装备全包 + 航拍 + 浮潜拍照视频全送；一站式畅玩，解锁超治愈海岛度假时光
+                <w:br/>
+                📌人数要求：2 人起订
+                <w:br/>
+                📌教练配比：1V4-6
+                <w:br/>
+                ⏰游玩时间：
+                <w:br/>
+                9:00-13:00｜14:00-18:00（两场可选）
+                <w:br/>
+                适用年龄：3-65 岁均可参与（儿童与成人同价）
+                <w:br/>
+                【项目包含备注】
+                <w:br/>
+                乘风破浪出发！乘坐动感摩托艇或激情香蕉船，一路尖叫抵达玻璃海.加井岛海域。
+                <w:br/>
+                徜徉玻璃海面，体验海划桨板，解锁海上漂浮的治愈与自由
+                <w:br/>
+                专业浮潜探秘，全套装备免费提供，与斑斓鱼群共舞
+                <w:br/>
+                打卡网红海上魔毯、海上网红泳池，轻松拍出度假大片
+                <w:br/>
+                双重福利：无人机航拍视频 + 浮潜拍照 + 浮潜小视频免费送
+                <w:br/>
+                一站式承包你的刺激、浪漫与美好回忆，沉浸式玩转加井岛！
+                <w:br/>
+                【问题解答】
+                <w:br/>
+                1：全程多久？
+                <w:br/>
+                全程3-4小时左右
+                <w:br/>
+                2：海划多长距离？
+                <w:br/>
+                为了安全起见·我们需要乘坐摩托艇前往加井岛海域进行海划行动，在加井岛海域您可以无限畅划，教练会确保您的安全
+                <w:br/>
+                3：会晒吗？
+                <w:br/>
+                不能说一点不晒，请做好基本防晒即可.
+                <w:br/>
+                4.水温凉吗？
+                <w:br/>
+                水温适宜，愉快玩水，亲测避暑胜地。
+                <w:br/>
+                5：俱乐部提供什么？
+                <w:br/>
+                专业教练随时保障您的安全，随行跟拍（所有视频照片全部免费赠送），饮用水·
+                <w:br/>
+                6：服装有什么要求？
+                <w:br/>
+                建议穿泳衣，可长袖可比基尼（好看的泳衣更加出片哦）
+                <w:br/>
+                7：人群要求
+                <w:br/>
+                非心脏病，颈椎病，哮喘病，三高人群参加（隐瞒病情参加后果自负）
+                <w:br/>
+                8：招募人数几位成团？
+                <w:br/>
+                2人成团，上午场提前1天预定，下午场可当天预定。
+                <w:br/>
+                今晚入住陵水网评五钻酒店：香水湾阿尔卡迪亚酒店（园景房）/清水湾乌兰假日酒店.景观房或不低于以上标准网评五钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
+                景点：加井岛海划桨板+浮潜体验
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；（五钻版参考）三亚湾伯爵佰悦酒店或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">陵水网评五钻酒店：香水湾阿尔卡迪亚酒店（园景房）/清水湾乌兰假日酒店.景观房或不低于以上标准网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚玩法6选1
-[...129 lines deleted...]
-                6、旅拍和航拍项目为免费升级，同样为赠送项目，如遇流量控制或暴雨天气等不可抗力因素无法拍摄，我司会如实进行解释，但不予任何退费
+                陵水--万宁（车程约30分钟）
+                <w:br/>
+                上午：酒店自行享用早餐
+                <w:br/>
+                约定时间前往体验【陵水滩涂赶海活动】，沉浸式体验原生态趣味赶海，感受疍家渔家文化，参与海洋科普小课堂、亲子渔获趣味比拼，一站式体验滩涂寻宝、现捕现蒸完整乐趣。
+                <w:br/>
+                红树林滩涂・挖贝拾趣
+                <w:br/>
+                漫步原生态红树林湿地
+                <w:br/>
+                闯入天然滩涂秘境，海风氛围感拉满～亲手挖蛤蜊、拾五彩贝壳、追捉小螃蟹
+                <w:br/>
+                沉浸式解锁近海野趣时光步步皆是自然馈赠的小惊喜
+                <w:br/>
+                ✅原生态赶海小院布景、海边休闲桌椅、全套赶海工具、专业领队讲解
+                <w:br/>
+                ✅海洋科普小课堂、海鲜免费加工、海边休闲打卡
+                <w:br/>
+                【每日赶海场次】：退潮赶海场08:00-11:00
+                <w:br/>
+                海洋课堂：定时开展｜渔获加工：现场现做
+                <w:br/>
+                备注：
+                <w:br/>
+                出发时间：时间根据潮汐决定（可能需要早起哦）
+                <w:br/>
+                教练配比：1V5-10
+                <w:br/>
+                全程时间：2-3小时
+                <w:br/>
+                适合人群：3岁-65岁
+                <w:br/>
+                出发地点：营地集合出发
+                <w:br/>
+                渔获加工：免费蒸汽海鲜加工
+                <w:br/>
+                赶海工具：头灯+救生衣+防水服+抄网+桶
+                <w:br/>
+                户外保险
+                <w:br/>
+                预定须知：
+                <w:br/>
+                1.潮汐预约：体验前务必提前联系客服确认潮汐场次，潮汐时间有限定，合理规划行程，避免影响出行体验。
+                <w:br/>
+                2.安全须知：滩涂体验请严格遵守现场安全规范，儿童须由家长全程陪同看护；请爱护海岸植被与海洋生态，文明赶海。
+                <w:br/>
+                3.渔获说明：赶海食材均为野生天然海货，捕捞数量以现场实际资源情况为准；若渔获不足，可付费升级加购刨地鸡套餐。
+                <w:br/>
+                ◎下午前往打卡冲浪者的乌托邦【日月湾】，这里是年轻人的天堂，也是世界冲浪胜地。不仅有着湛蓝色的大海，海岸线上遍布着很多冲浪店、咖啡店和酒馆，午后，很多年轻人在这里点上一杯啤酒或者一杯咖啡，懒懒的躺着，看着大海，一坐就是一个下午。
+                <w:br/>
+                推荐打卡：
+                <w:br/>
+                海门椰坊：一个看起来不起眼的卖椰子的小摊，但是拍照真的非常出片。
+                <w:br/>
+                夏日冲浪店：王一博曾在这里录过综艺。
+                <w:br/>
+                216沙滩bar：网上很火的沙滩吧，点杯饮料躺着看海，真的很惬意。
+                <w:br/>
+                nocap：门口处拍照很出片，可以拍出小加州感觉的沙滩小酒吧。
+                <w:br/>
+                傍晚打卡【神州半岛灯塔】（电瓶车不含，如需乘坐费用可自理，以现场收费为准），海风轻拂，带着咸咸的气息，吹起裙角，也吹散了心中的烦忧。漫步在灯塔下的栈道，脚下是木质地板发出的咯吱声，眼前是海天一色的壮丽景象，耳边是海浪轻拍礁石的温柔絮语，仿佛时间都在这里慢了下来。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：玩法6选1（南山+大小洞天/蜈支洲岛+免税店/西岛+天涯海角/呀诺达热带雨林/槟榔谷+鹿回头/游艇出海体验）
-[...1 lines deleted...]
-                自费项：海上娱乐项目、景区非必乘电瓶车、园区项目等均不含，费用参考景区当天挂牌价
+                景点：陵水滩涂赶海、万宁日月湾、神州半岛灯塔
+                <w:br/>
+                自费项：日月湾冲浪/骑行等费用不含，神州半岛电瓶车不含，选择性消费，根据自身需求安排，费用以景区当天收费为准
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：赶海渔获免费加工     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店：（4钻版参考）大东海君亭或不低于以上标准酒店；（五钻版参考）三亚湾伯爵佰悦酒店或不低于以上标准酒店；海边五钻版：海棠湾万达嘉华酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">陵水网评五钻酒店：香水湾阿尔卡迪亚酒店（园景房）/清水湾乌兰假日酒店.景观房或不低于以上标准网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
-                ◆睡到自然醒或酒店享用早餐，全天自由活动。12点前记得退房哦，
-[...3 lines deleted...]
-                温馨提示：今日只含送机用车一趟，不含车/餐/导游服务。
+                上午：酒店自行享用早餐，游玩酒店设施设备；
+                <w:br/>
+                12点前记得退房哦
+                <w:br/>
+                下午：前往【三亚亚特兰蒂斯失落的空间水族馆】（营业时间10:00-18:00）
+                <w:br/>
+                打卡网红大使环礁湖，观赏 86000 尾缤纷海洋生物，邂逅可爱白鲸明星，观看唯美梦幻美人鱼水下秀，全年龄段亲子适配，浪漫治愈、科普出片两不误。
+                <w:br/>
+                赠送前往打卡【三亚国际免税城】（可去可不去，看客人自身需求），享离岛免税购物天堂。
+                <w:br/>
+                晚上：根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚-广州CZ6735/20:50-22:25，含20kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、航班参考：三亚-广州CZ6735/20:50-22:25、AQ1112/22:40-00:30+1，九元AQ航班含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
-                交通：旅游车
+                交通：旅游车+飞机
+                <w:br/>
+                景点：三亚亚特兰蒂斯水族馆、三亚国际免税城（可去可不去）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1115,67 +1113,67 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地豪华/超豪华标准建设双人间（3大住宿标准选择，参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：1晚当地豪华标准建设双人间+升级2晚超豪华标准建设双人间（参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：含3早（酒店房费包含，如放弃不体验费用不退），正餐自理；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                3、用餐：含3早（酒店房费包含，如放弃不体验费用不退），正餐自理，其中赶海套餐可免费提供蒸汽海鲜加工餐，如无收获则无用餐安排；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：当地空调车，保证每人一正座（根据实际人数安排用车，2-3人安排5座小车，4-7人安排7-9座车，8人安排16+1座车，不指定车型）；
                 <w:br/>
-                5、导游：（第三天）7人以下安排司机兼向导服务（非导游，无陪同游览讲解服务）；8人起安排一车一导（持证正规中文导游服务）；自由活动期间无导游服务；不含全陪
-[...3 lines deleted...]
-                部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                5、导游：持中文导游证导游服务（如低于8人安排导游兼司机，持证导游）；不含全陪领队；
+                <w:br/>
+                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；如行程中包含的“加井岛浮潜+浆板体验/赶海体验”景区，因交通工具特殊，景区对65岁以上老人、行动不便人士（如：孕妇）及患有高血压、心脏病等不适宜参加户外运动的人士不予接待，请慎重选择。
+                <w:br/>
+                不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行或客人取消体验等，均不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、车位费以及服务费；不占床，不含超高费用（门票/早餐）。超高儿童现场补门票、早餐 以景区/酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、2-11周岁儿童：1.2米以下含往返机票、车位费、赶海体验/加井岛浆板浮潜体验（3岁以上可体验）/亚特幼儿票以及服务费；不占床，不含超高费用（门票/早餐）。超高儿童现场补门票、早餐 以景区/酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1464,51 +1462,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团为一单一团，3人发团。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
@@ -1563,79 +1561,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此线路为一单一团，2-8人一团，不同人数对应价格不同；8人以上价格可单询。
-[...27 lines deleted...]
-                15、游客在海南的自由活动时间为：当日景点游览结束后自由活动（旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间的安全责任由游客自负），在海南旅游期间，我社对小孩和老人游客不承担监护权。
+                1、此线路为一单一团，3-8人一团，不同人数对应价格不同；8人以上价格可单询。
+                <w:br/>
+                2、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
+                <w:br/>
+                3、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
+                <w:br/>
+                4、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
+                <w:br/>
+                5、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
+                <w:br/>
+                6、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
+                <w:br/>
+                7、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
+                <w:br/>
+                8、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
+                <w:br/>
+                9、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
+                <w:br/>
+                10、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
+                <w:br/>
+                11、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
+                <w:br/>
+                12、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
+                <w:br/>
+                13、客人在海南签署的团队行程变更确认表及意见单为合同附件，具有同样的法律效力。
+                <w:br/>
+                14、游客在海南的自由活动时间为：当日景点游览结束后自由活动（旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间的安全责任由游客自负），在海南旅游期间，我社对小孩和老人游客不承担监护权。
                 <w:br/>
                 <w:br/>
                 安全注意事项：
                 <w:br/>
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。
                 <w:br/>
                 3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。
                 <w:br/>
                 4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。
                 <w:br/>
                 5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。
                 <w:br/>
                 6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括：
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
@@ -1701,51 +1697,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>