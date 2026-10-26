--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-三亚AQ1111/20:10-21:40、CZ6744/18:30-20:25
-[...1 lines deleted...]
-                回程：三亚-广州AQ1112/22:40-00:15+1、CZ6735/20:50-22:25，最终航班以实际出票为准。
+                去程：广州-三亚AQ1111/19:20-20:55
+                <w:br/>
+                回程：三亚-广州AQ1112/22:20-00:10+1，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -416,51 +416,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 品质保证：0自费0购物0景购0车购 100%真纯玩 ，专车接送机，不超6成人拼小团
                 <w:br/>
                 ★ 嗨玩三亚：LOFT飞桥游艇.激情玩海，酷炫海上时光（摩托艇体验/休闲海钓等）
                 <w:br/>
                 ★ 玩转经典：5A蜈支洲岛丨5A南山丨5A呀诺达热带雨林
                 <w:br/>
                 ★ 亚特狂欢：三亚.亚特兰蒂斯水世界或失落的空间水族馆（2选1）
                 <w:br/>
                 ★ 甄选睡眠：3大住宿标准随心选
                 <w:br/>
-                四钻近海版：3晚入住三亚网评四钻酒店
+                精品四钻版：3晚入住三亚网评四钻酒店
                 <w:br/>
                 五钻万达版：3晚入住三亚海棠湾万达嘉华度假酒店.园景房
                 <w:br/>
                 亚太诺富特版：入住三亚湾亚太雅高诺富特酒店.标双房
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -583,120 +583,120 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/19:20-20:55，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:25【周四】；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                6、10月底换季后航班参考：广州-三亚AQ1111/19:20-20:55、AQ1113/06:50-08:40；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、外籍护照参团需加收200元/人
                 <w:br/>
                 9、此线路有三款住宿版本选择，请根据需求进行选择，不同住宿版本对应价格不同。
                 <w:br/>
-                四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店；【9月26日起调整为精品四钻版：三亚楚道洪宾假日酒店.豪华房，备选：三亚大东海元帅府宾馆.庭院豪华房】
+                精品四钻版：三亚大东海元帅府宾馆.庭院豪华房/凤凰大酒店.高级房/三亚福璟海景酒店.园景房（备注：由于凤凰大酒店/福璟海景酒店暂未网上售卖，暂无网上评级，综合评估对标网评4钻）
                 <w:br/>
                 五钻万达版：三亚海棠湾万达嘉华度假酒店·园景房【需二次确认房态】
                 <w:br/>
                 诺富特版：三亚湾亚太雅高诺富特酒店.标双房【需二次确认房态】，如遇诺富特酒店无房则安排入住备选酒店：丽景海湾.椰林海景房/四季海庭.游艇海景房/明申高尔夫.豪华海景房/半山半岛帆船港.豪华海景房
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店；其他住宿版本参考行程介绍</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚楚道洪宾假日酒店.高级房（备选：三亚大东海元帅府宾馆/凤凰大酒店/三亚福璟海景酒店）；（五钻版）：三亚海棠湾万达嘉华度假酒店·园景房/三亚湾亚太雅高诺富特酒店.标双房</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -751,51 +751,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店；其他住宿版本参考行程介绍</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚楚道洪宾假日酒店.高级房（备选：三亚大东海元帅府宾馆/凤凰大酒店/三亚福璟海景酒店）；（五钻版）：三亚海棠湾万达嘉华度假酒店·园景房/三亚湾亚太雅高诺富特酒店.标双房</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -883,51 +883,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店；其他住宿版本参考行程介绍</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚楚道洪宾假日酒店.高级房（备选：三亚大东海元帅府宾馆/凤凰大酒店/三亚福璟海景酒店）；（五钻版）：三亚海棠湾万达嘉华度假酒店·园景房/三亚湾亚太雅高诺富特酒店.标双房</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -942,51 +942,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
                 ◎  酒店享用早餐；
                 <w:br/>
                 ◎  乘车前往国家5A景区【南山文化旅游区】(时间不少于120分钟)，瞻仰全球最高海上塑像----108米的海上观音圣像；漫步椰林海岸海天佛国，感受海景园林之美；；
                 <w:br/>
                 ◎  下午前往【三亚亚特兰蒂斯水世界】或【失落的空间水族馆】（2选1，报名时请选择游玩景区）
                 <w:br/>
                 【亚特兰蒂斯水世界】（游览时间不少于4小时），按照国际领先标准建造，拥有目前世界最先进的设备，起滑道总长达到2510米；园区占地面积超过20万平方米，最多可同时容纳13500名客人；多种惊险刺激的水上娱乐项目：鲨鱼穿越、怒海过山车、海神之跃、放手一搏、旋风大喇叭、造浪池等你嗨玩；专属于家庭亲子的儿童戏水区“嬉水童趣”水上乐园。
                 <w:br/>
                 【三亚亚特兰蒂斯.失落的空间水族馆】（游览时间不少于2小时），与86000多只海洋生活近距离接触；这里有超过280种海洋生物；16.5米长的观景通道，厚达65米，是中国最大的观景板之一；大使环礁湖内有超过13500吨海水；专为白鲸建造的冷水恒温展示池。
                 <w:br/>
                 温馨提示：亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用，热水淋浴免费；（参考价格租柜：小柜30元、大柜50元；租浴巾30元，以景区当天实际挂牌价为准）；
                 <w:br/>
                 ◎  晚上根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚-广州AQ1112/22:40-00:15+1；三亚-广州CZ6735/20:50-22:25【周四】；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、10月底换季后航班：AQ1112/22:20-00:10+1；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 4、海南大部分景区内自设有购物商场，此非我司单独安排的购物店，消费均遵循自愿原则，请知悉。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
                 景点：南山、亚特兰蒂斯水世界或水族馆2选1
                 <w:br/>
                 自费项：南山电瓶车、园区项目不含，以景区当天挂牌价为准，消费自愿原则；亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用，参考景区当天挂牌价
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1064,59 +1064,59 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程入住当地豪华/超豪华标准建设双人间（即网评4钻/5钻/海景版3选1，参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程入住当地豪华/超豪华标准建设双人间（即网评4钻/五钻万达嘉华版/五钻亚太诺富特版3选1，参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 3、用餐：全程安排1正3早，早餐酒店含（不用不退），其中1个特色餐南山自助素斋。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：当地用车5-16座车，根据人数安排用车，保证每人一正座；
                 <w:br/>
-                5、导游：6人以下安排导游兼司机服务，费用已含导游服务费；不派全陪。
+                5、导游：6人以下安排导兼司服务，费用已含导游服务费；不派全陪。
                 <w:br/>
                 6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛/游艇出海”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需与景区自行签署规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童标准：2-11周岁且1.2米以下含往返机票、正餐费及车位费/服务费/亚特幼儿票；不占床，不含超高费用。超高儿童现场补门票、早餐以景区/酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 2 岁以下婴儿不含任何费用，大交通由家长自理；
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 海南大部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1670,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>