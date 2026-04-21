--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-三亚AQ1111/19:20
-[...1 lines deleted...]
-                回程：三亚-广州AQ1112/22:30，最终航班以实际出票为准。
+                去程：广州-三亚AQ1111/20:10-21:40、CZ6744/18:30-20:25
+                <w:br/>
+                回程：三亚-广州AQ1112/22:40-00:15+1、CZ6735/20:50-22:25，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -414,55 +414,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 品质保证：0自费0购物0景购0车购 100%真纯玩 ，专车接送机，不超6成人拼小团
                 <w:br/>
                 ★ 嗨玩三亚：LOFT飞桥游艇.激情玩海，酷炫海上时光（摩托艇体验/休闲海钓等）
                 <w:br/>
                 ★ 玩转经典：5A蜈支洲岛丨5A南山丨4A亚龙湾天堂森林公园
                 <w:br/>
                 ★ 亚特狂欢：三亚.亚特兰蒂斯水世界或失落的空间水族馆（2选1）
                 <w:br/>
-                ★ 甄选睡眠：2大住宿标准随心选
-[...3 lines deleted...]
-                   五钻海景版：3晚入住近海五钻酒店.海景房
+                ★ 甄选睡眠：3大住宿标准随心选
+                <w:br/>
+                四钻近海版：3晚入住三亚网评四钻近海酒店
+                <w:br/>
+                五钻万达版：3晚入住三亚海棠湾万达嘉华度假酒店.园景房
+                <w:br/>
+                万达海景版：3晚入住三亚海棠湾万达嘉华度假酒店.豪华海景房
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -581,78 +583,82 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/19:20-20:55，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州三亚AQ1111/19:20-20:55、AQ1113/07:00-08:40（或06:50-08:40），如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                6、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:25【周四】；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、外籍护照参团需加收200元/人
                 <w:br/>
-                9、如需升级五钻海景版，价格可单询。
-[...1 lines deleted...]
-                五钻海景版酒店参考：三亚四季海庭.游艇海景房/半山半岛帆船港.豪华海景房/明申高尔夫.豪华海景房/海湾维景酒店.游艇海景房/丽禾华美达广场酒店.豪华海景房/天通.豪华海景房/三亚胜意海景度假酒店.海景房/或不低于以上标准网评5钻酒店海景房，不得指定酒店，最终酒店以实际安排到为准。
+                9、此线路有三款住宿版本选择，请根据需求进行选择，不同住宿版本对应价格不同。
+                <w:br/>
+                四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店
+                <w:br/>
+                五钻万达版：三亚海棠湾万达嘉华度假酒店·园景房
+                <w:br/>
+                五钻海景版：三亚海棠湾万达嘉华度假酒店·豪华海景房（不承诺看海角度，看海效果一般，介意慎订）或不低于以上标准网评五钻海景房
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -692,51 +698,62 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 ◎  酒店享用早餐；
                 <w:br/>
                 ◎  畅玩国家5A级景区【蜈支洲岛】（含往返船费，含上下岛时间不少于5小时）《为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛，或自行于岛上用简餐》，这里被称为中国的马尔代夫，关掉手机，换上泳装，光着脚丫，心无旁骛，彻底放松，疯游一天,还可以体验潜水、海钓、滑水、帆船、摩托艇、香蕉船、拖曳伞等海上娱乐项目（海上娱乐项目费用不含）；
                 <w:br/>
                 ◎  行程结束后返回酒店。
                 <w:br/>
-                温馨提示：景区暂不接待70岁以上长者或孕妇，且景区不保证100%可提供免责协议签署，报名时请清晰。如客人不能上岛，只能在岛下等候其他客人，费用可退100元/人；
+                <w:br/>
+                ● 温馨提醒：
+                <w:br/>
+                1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
+                <w:br/>
+                2.蜈支洲岛需要坐船上岛，乘船时间约 25分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
+                <w:br/>
+                3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
+                <w:br/>
+                4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人
+                <w:br/>
+                5.岛上环岛电瓶观光车、海上娱乐项目等费用均不含，费用参考景区当天挂牌价，如需体验费用请现场自理，遵循自愿原则
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：蜈支洲岛
                 <w:br/>
                 自费项：蜈支洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
@@ -776,95 +793,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 ◎  酒店享用早餐；
                 <w:br/>
-                ◎  乘车前往【亚龙湾热带天堂森林公园】（含景区门票及观光车，不少于2小时），此处为冯小刚电影《非诚勿扰》、热播剧《亲爱的热爱的》的外景拍摄地，是离城市最近的天然氧吧，景区依山而建，被绿色植物完全包围，雾气袅袅，心旷神怡，被誉为“人间天堂”；
+                ◎  乘车前往【亚龙湾热带天堂森林公园】（含景区门票及观光车，时间不少于2小时），此处为冯小刚电影《非诚勿扰》、热播剧《亲爱的热爱的》的外景拍摄地，是离城市最近的天然氧吧，景区依山而建，被绿色植物完全包围，雾气袅袅，心旷神怡，被誉为“人间天堂”；
                 <w:br/>
                 ◎  午餐自理
                 <w:br/>
-                ◎  下午体验【LOFT飞桥游艇激情玩海】（时间不少于3小时），炫酷的游艇体验，参与感爆棚的海上狂欢，带您体验海岛热带风情不一样的海上狂欢嘉年华。全程资深船长和水手为您保驾护航。
-[...1 lines deleted...]
-                1、赠：摩托艇体验（约2分钟）；
+                ◎  下午体验【LOFT飞桥游艇激情玩海】（时间不少于3小时，散拼船），炫酷的游艇体验，参与感爆棚的海上狂欢，带您体验海岛热带风情不一样的海上狂欢嘉年华。全程资深船长和水手为您保驾护航。
+                <w:br/>
+                以下赠送项目为套餐打包包含，如放弃不体验/天气原因、船方取消赠送等不可抗因素导致无法体验，均无费用可退：
+                <w:br/>
+                1、赠：摩托艇体验（约1分钟）；
                 <w:br/>
                 2、赠：海钓鱼竿、鱼饵（含鱼饵、渔具）；
                 <w:br/>
                 3、船尾夹板可游泳（需穿戴救生衣）；
                 <w:br/>
                 4、免费提供"矿泉水"、欢迎饮料；
                 <w:br/>
                 5、当季时令水果果盘；
                 <w:br/>
-                6、水上玩具:魔毯体验(可调)；
-[...5 lines deleted...]
-                9、全程资深船长和水手为您提供贴心服务/贴心提供出海保险；
+                6、互动体验掌舵等驾驶体验,让你当一次做船长的感觉；
+                <w:br/>
+                7、免费更衣冲淡（温馨提示：建议自带浴巾和干爽、洁净的衣服）；
+                <w:br/>
+                8、全程资深船长和水手为您提供贴心服务/贴心提供出海保险；
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 ·摩托艇为赠送项目，仅限5岁以上以及55岁以下成人体验，因个人原因未体验，费用不予退还；
                 <w:br/>
-                ·以上项目为游艇打包包含，如放弃不体验/天气等不可抗因素导致无法体验，均无费用可退，请知悉。
-[...1 lines deleted...]
-                ·以下海上自费项目可根据需求自行选择，消费自愿原则：
+                ·以下自费项目可根据需求自行选择：
                 <w:br/>
                 1、探索海洋奥秘之一:880元/位（一对一探索员陪同30分钟、游泳半面镜、鱼食、激情皮卡丘体验两分钟左右、激情杰尼龟体验两分钟左右、泳衣泳裤毛巾、20张相片、视频3-5分钟）。
                 <w:br/>
                 2、探索海洋奥秘之二：580元/位（一对一探索员陪同20分钟至30分钟、游泳半面镜、鱼食、激情皮卡丘体验两分钟左右、激情杰尼龟体验两分钟左右、泳衣泳裤毛巾、10张相片、视频1-2分钟）。
                 <w:br/>
                 3、探索海洋奥秘之三：380元/位（一对一探索员陪同10分钟至15分钟、游泳半面镜、鱼食、泳衣泳裤毛巾、8—10张相片）。
                 <w:br/>
-                ◎  行程结束后返回酒店。
+                产品不含：
+                <w:br/>
+                为了让您更纯粹地享受海上时光，行程已包含清晰列明的核心体验。如需其他个性化娱乐项目，景区亦有精选推荐、根据自身需求选择与消费。相关自选项目服务与费用，敬请参考现场公告或咨询工作人员。
+                <w:br/>
+                出海须知：
+                <w:br/>
+                1、出海行驶约30分钟，静态停泊时间约120分钟，返程行驶约30分钟，全程约3小时，停泊区域为小青州区域，非全程行驶状态。
+                <w:br/>
+                2、精神病史、高血压、心脏病、糖尿病、孕妇、醉酒人员、药物影响人员、术后恢复期、危重病人等无法接待；60岁以上无法参加海上项目，70岁以上身体健康、行动自如、有成人陪同，签署免责后方可登船，敬请谅解。
+                <w:br/>
+                3、易晕船人群建议提前30分钟以上服用晕船药或使用晕船贴(晕船后可下水游泳减轻晕船症状)；如因晕船需提前返航需全船客人同意方可，否则只能自费摩托艇(300元/趟)返回。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：亚龙湾天堂森林公园、游艇出海
                 <w:br/>
-                自费项：亚龙湾天堂森林公园景区内园中园项目、游艇出海海上娱乐项目均不含，消费自愿原则，费用请当地自理；
+                自费项：亚龙湾天堂森林公园景区内园中园项目、游艇出海海上娱乐项目均不含，费用参考景区当天挂牌价，消费自愿原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -906,70 +931,70 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
                 ◎  酒店享用早餐；
                 <w:br/>
                 ◎  乘车前往国家5A景区【南山文化旅游区】(时间不少于120分钟)，瞻仰全球最高海上塑像----108米的海上观音圣像；漫步椰林海岸海天佛国，感受海景园林之美；；
                 <w:br/>
                 ◎  下午前往【三亚亚特兰蒂斯水世界】或【失落的空间水族馆】（2选1，报名时请选择游玩景区）
                 <w:br/>
                 【亚特兰蒂斯水世界】（游览时间不少于4小时），按照国际领先标准建造，拥有目前世界最先进的设备，起滑道总长达到2510米；园区占地面积超过20万平方米，最多可同时容纳13500名客人；多种惊险刺激的水上娱乐项目：鲨鱼穿越、怒海过山车、海神之跃、放手一搏、旋风大喇叭、造浪池等你嗨玩；专属于家庭亲子的儿童戏水区“嬉水童趣”水上乐园。
                 <w:br/>
                 【三亚亚特兰蒂斯.失落的空间水族馆】（游览时间不少于2小时），与86000多只海洋生活近距离接触；这里有超过280种海洋生物；16.5米长的观景通道，厚达65米，是中国最大的观景板之一；大使环礁湖内有超过13500吨海水；专为白鲸建造的冷水恒温展示池。
                 <w:br/>
-                温馨提示：亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用，热水淋浴免费；（参考价格租柜：小柜30元、大柜50元；租浴巾30元）；
+                温馨提示：亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用，热水淋浴免费；（参考价格租柜：小柜30元、大柜50元；租浴巾30元，以景区当天实际挂牌价为准）；
                 <w:br/>
                 ◎  晚上根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、换季后航班参考：三亚广州AQ1112/22:30-00:20+1；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、航班参考：三亚-广州AQ1112/22:40-00:15+1；三亚-广州CZ6735/20:50-22:25【周四】；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 4、海南大部分景区内自设有购物商场，此非我司单独安排的购物店，消费均遵循自愿原则，请知悉。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
                 景点：南山、亚特兰蒂斯水世界或水族馆2选1
                 <w:br/>
-                自费项：南山电瓶车不含，消费自愿原则
+                自费项：南山电瓶车、园区项目不含，以景区当天挂牌价为准，消费自愿原则；亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用，参考景区当天挂牌价
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：南山自助素斋     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1037,71 +1062,75 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程入住当地豪华标准建设双人间（网评4钻/5钻2选1），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程入住当地豪华/超豪华标准建设双人间（即网评4钻/5钻/海景版3选1，参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 3、用餐：全程安排1正3早，早餐酒店含（不用不退），其中1个特色餐南山自助素斋。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、用车：海南省全程空调旅游车（预留1-3个空座，海南24正座以下旅游车无行李箱）；如遇导游兼司机不保证空座率
-[...3 lines deleted...]
-                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛/游艇出海”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                4、用车：当地用车5-16座车，根据人数安排用车，保证每人一正座；
+                <w:br/>
+                5、导游：6人以下安排导游兼司机服务，费用已含导游服务费；不派全陪。
+                <w:br/>
+                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“蜈支洲岛/游艇出海”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需与景区自行签署规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。
+                <w:br/>
+                不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费/服务费/亚特幼儿票；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、儿童标准：2-11周岁且1.2米以下含往返机票、正餐费及车位费/服务费/亚特幼儿票；不占床，不含超高费用。超高儿童现场补门票、早餐以景区/酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 2 岁以下婴儿不含任何费用，大交通由家长自理；
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                海南大部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1121,52 +1150,253 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
-                10、如需升级五钻海景版住宿，差价/房态可单询。
+                娱乐项目以及个人消费项目不算自费景点。
+                <w:br/>
+                10、此线路有三款住宿版本选择，请根据需求进行选择，不同住宿版本对应价格不同。
+                <w:br/>
+                四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店
+                <w:br/>
+                五钻万达版：三亚海棠湾万达嘉华度假酒店·园景房
+                <w:br/>
+                五钻海景版：三亚海棠湾万达嘉华度假酒店·豪华海景房（不承诺看海角度）
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区园中园项目/电瓶车/潜水等，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区当天挂牌价，遵循消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1195,156 +1425,152 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 2-6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
                 <w:br/>
-                2、此线路有两款住宿版本，不同住宿版本对应价格不同
+                2、此线路有3款住宿版本，不同住宿版本对应价格不同
                 <w:br/>
                 3、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 4、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 5、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 6、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 7、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 8、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 9、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 10、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
                 11、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
                 <w:br/>
                 12、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
                 <w:br/>
                 13、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
                 <w:br/>
                 14、客人在海南签署的团队行程变更确认表及意见单为合同附件，具有同样的法律效力。
                 <w:br/>
@@ -1442,51 +1668,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1630,50 +1856,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>