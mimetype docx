--- v1 (2026-04-21)
+++ v2 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【臻享旅行家】海南三亚双飞4天丨蜈支洲岛丨南山文化旅游区丨游艇出海丨亚特兰蒂斯水世界或水族馆2选1丨亚龙湾天堂森林公园丨6人左右拼小团行程单</w:t>
+        <w:t xml:space="preserve">【臻享旅行家】海南三亚双飞4天丨蜈支洲岛丨南山文化旅游区丨游艇出海丨亚特兰蒂斯水世界或水族馆2选1丨呀诺达热带雨林丨6人左右拼小团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">0自费0购物0景购0车购</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260129SY9</w:t>
+              <w:t xml:space="preserve">MJJQ-20260515SY9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -410,61 +410,61 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 品质保证：0自费0购物0景购0车购 100%真纯玩 ，专车接送机，不超6成人拼小团
                 <w:br/>
                 ★ 嗨玩三亚：LOFT飞桥游艇.激情玩海，酷炫海上时光（摩托艇体验/休闲海钓等）
                 <w:br/>
-                ★ 玩转经典：5A蜈支洲岛丨5A南山丨4A亚龙湾天堂森林公园
+                ★ 玩转经典：5A蜈支洲岛丨5A南山丨5A呀诺达热带雨林
                 <w:br/>
                 ★ 亚特狂欢：三亚.亚特兰蒂斯水世界或失落的空间水族馆（2选1）
                 <w:br/>
                 ★ 甄选睡眠：3大住宿标准随心选
                 <w:br/>
                 四钻近海版：3晚入住三亚网评四钻近海酒店
                 <w:br/>
                 五钻万达版：3晚入住三亚海棠湾万达嘉华度假酒店.园景房
                 <w:br/>
-                万达海景版：3晚入住三亚海棠湾万达嘉华度假酒店.豪华海景房
+                亚太诺富特版：入住三亚湾亚太雅高诺富特酒店.标双房
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -612,91 +612,91 @@
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
                 6、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:25【周四】；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、外籍护照参团需加收200元/人
                 <w:br/>
                 9、此线路有三款住宿版本选择，请根据需求进行选择，不同住宿版本对应价格不同。
                 <w:br/>
                 四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店
                 <w:br/>
-                五钻万达版：三亚海棠湾万达嘉华度假酒店·园景房
-[...1 lines deleted...]
-                五钻海景版：三亚海棠湾万达嘉华度假酒店·豪华海景房（不承诺看海角度，看海效果一般，介意慎订）或不低于以上标准网评五钻海景房
+                五钻万达版：三亚海棠湾万达嘉华度假酒店·园景房【需二次确认房态】
+                <w:br/>
+                诺富特版：三亚湾亚太雅高诺富特酒店.标双房【需二次确认房态】，如遇诺富特酒店无房则安排入住备选酒店：丽景海湾.椰林海景房/四季海庭.游艇海景房/明申高尔夫.豪华海景房/半山半岛帆船港.豪华海景房
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店；其他住宿版本参考行程介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -751,181 +751,183 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店；其他住宿版本参考行程介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 ◎  酒店享用早餐；
                 <w:br/>
-                ◎  乘车前往【亚龙湾热带天堂森林公园】（含景区门票及观光车，时间不少于2小时），此处为冯小刚电影《非诚勿扰》、热播剧《亲爱的热爱的》的外景拍摄地，是离城市最近的天然氧吧，景区依山而建，被绿色植物完全包围，雾气袅袅，心旷神怡，被誉为“人间天堂”；
+                ◎  前往【呀诺达热带雨林文化旅游区】(游览时间不少于2小时，含往返电瓶车，不含往返缆车)：走进钻石级原生态热带雨林，探寻独特的六大雨林景观（根抱石、空中花园、植物绞杀等），感受热带雨林的神奇魅力。“呀诺达”是形声词，在海南本土方言中表示一、二、三。景区赋予它新的内涵，“呀”表示创新，“诺”表示承诺，“达”表示践行，同时“呀诺达”又被意为欢迎、你好，表示友好和祝福等。主要景观有：雨林谷、梦幻谷、探索谷等。
+                <w:br/>
+                温馨提示：轻松游往返缆车不含、园区项目等不含，如需游玩费用可现场自理，费用参考景区当天挂牌价，请知悉。
                 <w:br/>
                 ◎  午餐自理
                 <w:br/>
                 ◎  下午体验【LOFT飞桥游艇激情玩海】（时间不少于3小时，散拼船），炫酷的游艇体验，参与感爆棚的海上狂欢，带您体验海岛热带风情不一样的海上狂欢嘉年华。全程资深船长和水手为您保驾护航。
                 <w:br/>
                 以下赠送项目为套餐打包包含，如放弃不体验/天气原因、船方取消赠送等不可抗因素导致无法体验，均无费用可退：
                 <w:br/>
                 1、赠：摩托艇体验（约1分钟）；
                 <w:br/>
                 2、赠：海钓鱼竿、鱼饵（含鱼饵、渔具）；
                 <w:br/>
                 3、船尾夹板可游泳（需穿戴救生衣）；
                 <w:br/>
                 4、免费提供"矿泉水"、欢迎饮料；
                 <w:br/>
                 5、当季时令水果果盘；
                 <w:br/>
                 6、互动体验掌舵等驾驶体验,让你当一次做船长的感觉；
                 <w:br/>
                 7、免费更衣冲淡（温馨提示：建议自带浴巾和干爽、洁净的衣服）；
                 <w:br/>
                 8、全程资深船长和水手为您提供贴心服务/贴心提供出海保险；
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 ·摩托艇为赠送项目，仅限5岁以上以及55岁以下成人体验，因个人原因未体验，费用不予退还；
                 <w:br/>
                 ·以下自费项目可根据需求自行选择：
                 <w:br/>
                 1、探索海洋奥秘之一:880元/位（一对一探索员陪同30分钟、游泳半面镜、鱼食、激情皮卡丘体验两分钟左右、激情杰尼龟体验两分钟左右、泳衣泳裤毛巾、20张相片、视频3-5分钟）。
                 <w:br/>
                 2、探索海洋奥秘之二：580元/位（一对一探索员陪同20分钟至30分钟、游泳半面镜、鱼食、激情皮卡丘体验两分钟左右、激情杰尼龟体验两分钟左右、泳衣泳裤毛巾、10张相片、视频1-2分钟）。
                 <w:br/>
                 3、探索海洋奥秘之三：380元/位（一对一探索员陪同10分钟至15分钟、游泳半面镜、鱼食、泳衣泳裤毛巾、8—10张相片）。
                 <w:br/>
                 产品不含：
                 <w:br/>
                 为了让您更纯粹地享受海上时光，行程已包含清晰列明的核心体验。如需其他个性化娱乐项目，景区亦有精选推荐、根据自身需求选择与消费。相关自选项目服务与费用，敬请参考现场公告或咨询工作人员。
                 <w:br/>
                 出海须知：
                 <w:br/>
                 1、出海行驶约30分钟，静态停泊时间约120分钟，返程行驶约30分钟，全程约3小时，停泊区域为小青州区域，非全程行驶状态。
                 <w:br/>
                 2、精神病史、高血压、心脏病、糖尿病、孕妇、醉酒人员、药物影响人员、术后恢复期、危重病人等无法接待；60岁以上无法参加海上项目，70岁以上身体健康、行动自如、有成人陪同，签署免责后方可登船，敬请谅解。
                 <w:br/>
                 3、易晕船人群建议提前30分钟以上服用晕船药或使用晕船贴(晕船后可下水游泳减轻晕船症状)；如因晕船需提前返航需全船客人同意方可，否则只能自费摩托艇(300元/趟)返回。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：亚龙湾天堂森林公园、游艇出海
-[...1 lines deleted...]
-                自费项：亚龙湾天堂森林公园景区内园中园项目、游艇出海海上娱乐项目均不含，费用参考景区当天挂牌价，消费自愿原则；
+                景点：呀诺达热带雨林、游艇出海
+                <w:br/>
+                自费项：呀诺达景区内园中园项目、游艇出海海上娱乐项目均不含，费用参考景区当天挂牌价，消费自愿原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海酒店|大东海君亭酒店|椰蓝湾|君然温泉酒店|玛瑞纳|碧海金沙|新城酒店|玉海国际|维塔斯海景酒店或不低于以上标准4钻酒店；其他住宿版本参考行程介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1158,51 +1160,51 @@
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
                 娱乐项目以及个人消费项目不算自费景点。
                 <w:br/>
                 10、此线路有三款住宿版本选择，请根据需求进行选择，不同住宿版本对应价格不同。
                 <w:br/>
                 四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店
                 <w:br/>
                 五钻万达版：三亚海棠湾万达嘉华度假酒店·园景房
                 <w:br/>
-                五钻海景版：三亚海棠湾万达嘉华度假酒店·豪华海景房（不承诺看海角度）
+                亚太诺富特版：三亚湾亚太雅高诺富特酒店.标双房【需二次确认房态】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1425,51 +1427,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团2人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
@@ -1668,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>