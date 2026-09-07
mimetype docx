--- v2 (2026-07-22)
+++ v3 (2026-09-07)
@@ -416,51 +416,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 品质保证：0自费0购物0景购0车购 100%真纯玩 ，专车接送机，不超6成人拼小团
                 <w:br/>
                 ★ 嗨玩三亚：LOFT飞桥游艇.激情玩海，酷炫海上时光（摩托艇体验/休闲海钓等）
                 <w:br/>
                 ★ 玩转经典：5A蜈支洲岛丨5A南山丨5A呀诺达热带雨林
                 <w:br/>
                 ★ 亚特狂欢：三亚.亚特兰蒂斯水世界或失落的空间水族馆（2选1）
                 <w:br/>
                 ★ 甄选睡眠：3大住宿标准随心选
                 <w:br/>
-                四钻近海版：3晚入住三亚网评四钻近海酒店
+                四钻近海版：3晚入住三亚网评四钻酒店
                 <w:br/>
                 五钻万达版：3晚入住三亚海棠湾万达嘉华度假酒店.园景房
                 <w:br/>
                 亚太诺富特版：入住三亚湾亚太雅高诺富特酒店.标双房
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -610,51 +610,51 @@
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
                 6、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:25【周四】；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、外籍护照参团需加收200元/人
                 <w:br/>
                 9、此线路有三款住宿版本选择，请根据需求进行选择，不同住宿版本对应价格不同。
                 <w:br/>
-                四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店
+                四钻近海版：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉酒店/碧海金沙/新城酒店/玉海国际/维塔斯海景酒店/马兰花假日酒店或不低于以上标准网评4钻酒店；【9月26日起调整为精品四钻版：三亚楚道洪宾假日酒店.豪华房，备选：三亚大东海元帅府宾馆.庭院豪华房】
                 <w:br/>
                 五钻万达版：三亚海棠湾万达嘉华度假酒店·园景房【需二次确认房态】
                 <w:br/>
                 诺富特版：三亚湾亚太雅高诺富特酒店.标双房【需二次确认房态】，如遇诺富特酒店无房则安排入住备选酒店：丽景海湾.椰林海景房/四季海庭.游艇海景房/明申高尔夫.豪华海景房/半山半岛帆船港.豪华海景房
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
@@ -1670,51 +1670,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>