--- v0 (2026-02-12)
+++ v1 (2026-09-14)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【去三亚撒欢】海南三亚双飞5天丨蜈支洲岛丨南山文化旅游区丨游艇出海丨亚特兰蒂斯水世界或水族馆2选1丨亚龙湾天堂森林公园丨6人左右拼小团行程单</w:t>
+        <w:t xml:space="preserve">【三亚玩咖请就位】海南三亚双飞5天丨蜈支洲岛丨槟榔谷丨呀诺达热带雨林丨南山观音丨亚龙湾沙滩电音篝火泡泡趴行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">0自费0购物0景购0车购，全程网评5钻酒店</w:t>
+        <w:t xml:space="preserve">全程网评五钻酒店+升级1晚国际品牌五钻酒店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260129SY10</w:t>
+              <w:t xml:space="preserve">MJJQ-20260904SY6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,108 +357,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-三亚AQ1111/19:20
-[...1 lines deleted...]
-                回程：三亚-广州AQ1112/22:30，最终航班以实际出票为准。
+                去程：广州-三亚AQ1111/20:10-21:40
+                <w:br/>
+                回程：三亚-广州AQ1112/22:40-00:25+1，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 品质保证：0自费0购物0景购0车购 100%真纯玩 ，专车接送机，不超6成人拼小团
-[...7 lines deleted...]
-                ★ 甄选睡眠：全程三亚网评五钻酒店+1晚升级五钻海景房
+                ★ 品质保证：每团不超16成人
+                <w:br/>
+                ★ 玩海：蜈支洲岛畅玩 · 亚龙湾沙滩电音篝火泡泡趴
+                <w:br/>
+                ★ 进山：槟榔谷黎苗文化旅游区 · 呀诺达热带雨林
+                <w:br/>
+                ★ 寻迹：南山·文化旅游区-赠沉香手作体验 · 天涯海角
+                <w:br/>
+                ★ 寻味：沙滩篝火烧烤风味餐 · 文昌鸡特色餐 · 黎家簸箕餐
+                <w:br/>
+                ★ 栖居：五钻近海版 · 3晚五钻近海酒店 + 升级1晚国际品牌酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -577,469 +579,496 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/19:20-20:55，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州三亚AQ1111/19:20-20:55、AQ1113/07:00-08:40（或06:50-08:40），如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                6、航班参考：广州-三亚(周2/3/4/6/7) AQ1111/20:10-21:40;(周1/5) AQ1111/20:55-22:30；（周1/3/5/7）AQ1113/06:35-08:30，九元航班（AQ）含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、外籍护照参团需加收200元/人
                 <w:br/>
                 9、酒店入住时间一般为15:00后，退房时间一般为12:00前；如旺季期间酒店客房入住率高情况下，会导致次日入住时间推迟，请谅解。
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店：三亚海棠湾麓湖酒店园景房/三亚海棠湾中国太平铂骊酒店高级房/帆船港.景观房 /明申高尔夫.花园房/海湾维景.山景房/伯爵佰悦.轻奢房/四季海庭.市景房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（网评五钻）：三亚湾伯爵佰悦酒店.轻奢房/四季海庭.市景房/半山半岛帆船港.景观房/三亚明申高尔夫酒店.花园房/西藏大厦.园景房或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
-                ◎  酒店享用早餐；
-[...5 lines deleted...]
-                温馨提示：景区暂不接待70岁以上长者或孕妇，且景区不保证100%可提供免责协议签署，报名时请清晰。如客人不能上岛，只能在岛下等候其他客人，费用可退100元/人；
+                ◆ 享用早餐后，开始精彩的旅程
+                <w:br/>
+                ◆ 前往 5A 级景区【蜈支洲岛】（含往返船费，上下岛游览时间不少于 4 小时）
+                <w:br/>
+                这里被誉为 “中国的马尔代夫”，邂逅层次渐变的玻璃海与细腻沙滩，打卡海岛潮玩圣地。可轮番解锁潜水、摩托艇、香蕉船、水上飞人等海上运动（海上娱乐项目费用不含）；可漫步情人桥、观日岩，凭海临风，面朝澄澈玻璃海放空发呆。 
+                <w:br/>
+                温馨提示：为给您留有更充裕的时间享受岛屿风光，岛上中餐不含，建议自备食品上岛或自行于岛上用简餐；
+                <w:br/>
+                ● 温馨提醒：
+                <w:br/>
+                1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
+                <w:br/>
+                2.蜈支洲岛需要坐船上岛，乘船时间约 25分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
+                <w:br/>
+                3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
+                <w:br/>
+                4.蜈支洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。景区不保证提供签署免责协议，请清晰；如不能上岛，请在岛下等候，费用可现退100元/人。
+                <w:br/>
+                5.岛上环岛电瓶观光车、海上娱乐项目等费用均不含，费用参考景区当天挂牌价，如需体验费用请现场自理，遵循自愿原则
+                <w:br/>
+                <w:br/>
+                ◆晚上体验【亚龙湾沙滩电音篝火泡泡趴】（体验时间约2小时）
+                <w:br/>
+                当落日沉入海面，当晚霞铺满天际，当篝火热情燃起，海浪为伴、晚风随行，氛围感直接拉满。这是一场集网红打卡、舞台互动、分组歌唱 PK、沙滩篝火、电音蹦迪、海湾烤味特色桌宴于一体的海边玩咖派对，玩咖已就位，快乐请出场！
+                <w:br/>
+                · 毗邻网红“天下第一湾”地标石，可自由打卡网红打卡点位
+                <w:br/>
+                · 小型演唱会级舞台+全程主持人控场，唯美灯光音响，全流程互动不冷场
+                <w:br/>
+                · 限时漫天泡泡浪漫氛围，就餐专属限定场景，氛围感拉满
+                <w:br/>
+                · 一线无遮挡海景用餐区，直面碧海蓝天，坐拥海景观景视野
+                <w:br/>
+                · 主持人带队，篝火仪式男女嘉宾点火、火炬传递，仪式感十足
+                <w:br/>
+                · 全套沙滩互动玩法合唱、舞蹈、蹦迪一站式狂欢
+                <w:br/>
+                · 专属夜空闭幕彩蛋，压轴浪漫高光收尾，体验感独特
+                <w:br/>
+                · 沙滩篝火烧烤风味餐：特色烧烤+佐餐小食+香甜粗粮+全场酒水饮料无限畅饮，荤素搭配、品类丰富
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：蜈支洲岛
                 <w:br/>
                 自费项：蜈支洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">三亚指定酒店：三亚海棠湾麓湖酒店园景房/三亚海棠湾中国太平铂骊酒店高级房/帆船港.景观房 /明申高尔夫.花园房/海湾维景.山景房/伯爵佰悦.轻奢房/四季海庭.市景房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：沙滩篝火烧烤风味餐（套餐包含），如放弃不用费用不退   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚指定酒店（网评五钻）：三亚湾伯爵佰悦酒店.轻奢房/四季海庭.市景房/半山半岛帆船港.景观房/三亚明申高尔夫酒店.花园房/西藏大厦.园景房或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
-                ◎  酒店享用早餐；
-[...11 lines deleted...]
-                温馨提示：亚特兰蒂斯水世界门票不含浴巾、拖鞋、储物柜费用，热水淋浴免费；（参考价格租柜：小柜30元、大柜50元；租浴巾30元）；
+                ◆ 享用早餐后，开始精彩的旅程
+                <w:br/>
+                ◆ 乘车前往游览5A景区【槟榔谷黎苗文化旅游区】（游览时间不少于 3.5 小时，不含电瓶车/景区娱乐项目，如需体验费用请参考景区挂牌价）：
+                <w:br/>
+                走进纯正、灵动的海南民族文化活体博物馆，这里属于国家非物质文化遗产保护基地，神秘的部落里蕴藏着槟榔谷 “四宝”，学习谷内非物质文化遗产，领略以人为核心的技艺、经验、精神之大美，感受黎族丰富的文化魅力。
+                <w:br/>
+                流动式非遗 NPC 快闪互动
+                <w:br/>
+                ▪随机解锁：织锦、藤编、儋州调声、树叶吹曲等多元表演
+                <w:br/>
+                ▪寻绣面老人，聆听黎族古老故事
+                <w:br/>
+                ▪道一声 “波隆”，品鉴山兰酒、槟榔、鹧鸪茶
+                <w:br/>
+                多元非遗轮番上演，邂逅鲜活黎苗风情
+                <w:br/>
+                温馨提示：NPC 快闪节目、演出时间均不固定，以游园现场实际为准
+                <w:br/>
+                ◆  下午游览5A景区【呀诺达热带雨林文化旅游区】(游览时间不少于3小时包含往返电瓶车，不含往返缆车/园区娱乐项目等)；
+                <w:br/>
+                走进钻石级原生态热带雨林，探寻独特的六大雨林景观（根抱石、空中花园、植物绞杀等），感受热带雨林的神奇魅力。“呀诺达”是形声词，在海南本土方言中表示一、二、三。景区赋予它新的内涵，“呀”表示创新，“诺”表示承诺，“达”表示践行，同时“呀诺达”又被意为欢迎、你好，表示友好和祝福等。主要景观有：雨林谷、梦幻谷、探索谷等；
+                <w:br/>
+                萌宠乐园：汇集近30种萌宠，包括佛系“水豚君”（卡皮巴拉）、呆萌小熊猫、社牛环尾狐猴、高冷羊驼、机警细尾獴、软萌垂耳兔和长耳豚鼠等。
+                <w:br/>
+                ◆ 行程结束后返回酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：亚龙湾天堂森林公园、亚特兰蒂斯水世界或水族馆2选1
-[...1 lines deleted...]
-                自费项：亚龙湾天堂森林公园景区内园中园项目、消费自愿原则，费用请当地自理；
+                景点：槟榔谷、呀诺达热带雨林
+                <w:br/>
+                自费项：槟榔谷/呀诺达热带雨林景区内园中园项目、消费自愿原则，费用参考景区当天挂牌价
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">三亚指定酒店：三亚海棠湾麓湖酒店园景房/三亚海棠湾中国太平铂骊酒店高级房/帆船港.景观房 /明申高尔夫.花园房/海湾维景.山景房/伯爵佰悦.轻奢房/四季海庭.市景房或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：黎家簸箕餐     晚餐：文昌鸡特色餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚指定酒店（网评五钻）：三亚湾伯爵佰悦酒店.轻奢房/四季海庭.市景房/半山半岛帆船港.景观房/三亚明申高尔夫酒店.花园房/西藏大厦.园景房或不低于以上标准网评5钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
-                ◎  酒店享用早餐；
-[...37 lines deleted...]
-                ◎  行程结束后返回酒店。
+                ◆ 享用早餐后，开始精彩的旅程
+                <w:br/>
+                ◆前往参观【三亚亚龙湾国际玫瑰谷】（赠送电瓶车，时间不少于120分钟）：
+                <w:br/>
+                位于三亚市亚龙湾国际旅游度假区内，总占地2755亩，是以"玫瑰之约，浪漫三亚"为主题，以农田、水库、山林的原生态为主体，以五彩缤纷的玫瑰花为载体，集玫瑰种植、玫瑰文化展示、旅游休闲度假于一体的玫瑰谷。
+                <w:br/>
+                ◆而后前往游览国家5A景区【南山文化旅游区】（游览时间不少于120分钟，不含电瓶车)：
+                <w:br/>
+                景区由不二法门、108米海上观音、南山寺、三十三观音堂等组成，在这里您可以瞻仰世界上最高的海上观音像----108米的海上观音圣像，漫步椰林海岸海天佛国，感受海景园林之美。
+                <w:br/>
+                ◆赠送沉香非遗文化体验（免费体验，香制作后带走需要另行付费），让您享受惬意的南山休闲时光。
+                <w:br/>
+                ◆下午游览【天涯海角】（时间不少于120分钟，不含电瓶车/园区项目等）：
+                <w:br/>
+                这里海水澄碧，烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境。
+                <w:br/>
+                 ◆结束行程后入住酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：南山、游艇出海
-[...1 lines deleted...]
-                自费项：南山电瓶车不含，游艇出海海上娱乐项目均不含，消费自愿原则
+                景点：南山、玫瑰谷、天涯海角
+                <w:br/>
+                购物点：玫瑰谷商场，主售化妆品、精油、特产等
+                <w:br/>
+                自费项：南山电瓶车不含，天涯海角海上娱乐项目/园区项目均不含，消费自愿原则，费用参考景区当天挂牌价
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：南山自助素斋     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">三亚指定酒店：三亚丽景海湾酒店.椰林海景房/四季海庭.游艇海景房/明申高尔夫.豪华海景房/半山半岛帆船港.豪华海景房/海湾维景.高级海景房或不低于以上标准网评5钻酒店（海景房，不承诺看海角度）</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚指定酒店（升级1晚国际品牌）：三亚丽禾温德姆酒店/希尔顿逸林酒店/亚太雅高诺富特酒店/三亚湾皇冠假日/崖州湾皇冠假日酒店（基础房型）或不低于以上标准网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70分钟）
                 <w:br/>
                 今天可以睡个懒觉，记得去餐厅享用丰盛美味的早餐。可以在酒店享受惬意好时光，也可以去大街小巷寻访当地美食。
                 <w:br/>
                 12:00酒店退房，而后根据航班时间约定乘车前往机场，结束你愉快的旅行。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、换季后航班参考：三亚广州AQ1112/22:30-00:20+1、AQ1114/09:40-11:20；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
-[...3 lines deleted...]
-                4、海南大部分景区内自设有购物商场，此非我司单独安排的购物店，消费均遵循自愿原则，请知悉。
+                2、航班参考：三亚-广州(周2/3/4/6/7) AQ1112/22:40-00:25、(周1/5) AQ1112/23:30-01:15、（周1/3/5/7）AQ1114/09:30-11:15，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。
+                <w:br/>
+                3、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
+                <w:br/>
+                4、海南大部分景区均自设有购物商场（基本上为开放式商场），旅行社会存在途经，敬请谅解，消费遵循自愿原则。
+                <w:br/>
+                5、如遇返程安排早机来不及用早餐情况下，则安排打包早餐带走（简餐），请知悉。
                 <w:br/>
                 交通：送机一趟+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1109,69 +1138,73 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程入住当地超豪华标准建设双人间，不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程入住当地超豪华标准建设双人间（网评五钻酒店+升级1晚国际品牌酒店，详细酒店参考行程描述），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
-                3、用餐：全程安排1正4早，早餐酒店含（不用不退），其中1个特色餐南山自助素斋。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...9 lines deleted...]
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费/服务费/亚特幼儿票；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                3、用餐：全程安排4正4早，早餐酒店含（不用不退），餐标30元/人/正；其中3个特色餐：沙滩篝火烧烤风味餐（电音篝火泡泡趴套餐含，不用不退） | 文昌鸡特色餐 | 黎家簸箕餐；10人一桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、用车：海南省全程空调旅游车（预留1-3个空座，海南24正座以下旅游车无行李箱）；如8人以下安排导游兼司机则不保证空座率。
+                <w:br/>
+                5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下安排导游兼司机；
+                <w:br/>
+                6、景点：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
+                <w:br/>
+                行程中包含的“蜈支洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明，以景区当天实际放行情况为准，不能100%保证能上岛。
+                <w:br/>
+                此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
+                <w:br/>
+                7、2-11周岁儿童且1.2米以下含往返机票、正餐费及车位费/服务费；不占床，不含超高费用。超高儿童现场补门票/早餐以景区、酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 2 岁以下婴儿不含任何费用，大交通由家长自理；
                 <w:br/>
-                8、购物点：无；
+                8、购物点：1个（亚龙湾玫瑰谷景区商场）；
+                <w:br/>
+                海南大部分景区均自设有购物场所，请遵循消费自愿原则。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1191,52 +1224,509 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                9、娱乐项目：晚间自费项目（如三亚千古情演出）/海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾玫瑰谷自设商场，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，花茶、精油、护肤品、特产等，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚千古情演出，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">立足于三亚长达一万年的恢弘历史长卷，以其崭新的舞台设计突破了传统空间与感觉的界限，让每一寸角落都满盈着演出怒放的张力，撼动着观众的视觉与听觉神经。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区项目/电瓶车/潜水等，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区当天实际挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1265,107 +1755,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 2-6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1512,51 +1998,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1700,50 +2186,108 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>