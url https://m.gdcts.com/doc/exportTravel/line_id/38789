--- v0 (2026-02-04)
+++ v1 (2026-11-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">春节版【爱尚丽大香】云南大理+丽江+香格里拉 双飞纯玩6天游（大理往返）丨玉龙雪山大索道丨丽江古城丨 音乐酒吧车唱游洱海丨喜洲古镇丨普达措丨虎跳峡丨独克宗古城行程单</w:t>
+        <w:t xml:space="preserve">【爱尚丽大香】云南大理+丽江+香格里拉 双飞纯玩6天游（大理往返）丨玉龙雪山大索道丨丽江古城丨 音乐酒吧车唱游洱海丨喜洲古镇丨普达措丨虎跳峡丨独克宗古城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,134 +343,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-大理CZ2039/0735-1045
-[...1 lines deleted...]
-                回程：大理-广州CZ2040/1125-1345
+                去程：广州-大理CZ6277/0725-1020
+                <w:br/>
+                回程：大理-广州CZ6278/1125-1340
                 <w:br/>
                 仅供参考，以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                新春大礼包
-[...18 lines deleted...]
-                <w:br/>
                 黄金航班：直飞大理，轻松开启省心省力的旅程
                 <w:br/>
-                定格美好：大理音乐酒吧车唱游洱海，生态廊道骑行，定格一家人的美好回忆
-[...9 lines deleted...]
-                舒心旅途：满16成人升级2+1陆地头等舱用车，家庭出游首选坐席
+                定格美好：大理音乐酒吧车唱游洱海，生态廊道骑行，定格美好时光
+                <w:br/>
+                5A美景：丽江古城、玉龙雪山大索道、普达措国家公园
+                <w:br/>
+                超值赠送：价值280元雪山实景演出【印象丽江】+蓝月谷电瓶车
+                <w:br/>
+                舒心旅途：满16成人升级2+1陆地头等舱用车，拒绝常规旅游车
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -592,63 +568,53 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 始发地--大理（飞行约3小时）-丽江（约170公里，车程约2.5小时）
                 <w:br/>
                 始发地→大理接团→双廊古镇-丽江入住酒店
                 <w:br/>
                 <w:br/>
-                上午：今日贵宾乘机前往丽江（参考航班：广州-大理CZ2039/0735-1045），根据航班抵达时间，工作人员大理机场接机，游览【双廊古镇】，是云南省省级历史文化名镇和“苍洱风光第一镇”。镇域三面环山，一面临海。西跳苍山十九峰，门临洱海万倾碧波，东靠“佛教胜地”鸡足山，南接“蓬莱仙岛”小普陀。
+                上午：今日贵宾乘机前往丽江（参考航班：广州-大理CZ3481/0640-0925），根据航班抵达时间，工作人员大理机场接机。后游览【双廊古镇】（不含电瓶车15元/人），是云南省省级历史文化名镇和“苍洱风光第一镇”。镇域三面环山，一面临海。西跳苍山十九峰，门临洱海万倾碧波，东靠“佛教胜地”鸡足山，南接“蓬莱仙岛”小普陀。
                 <w:br/>
                 下午：车赴丽江，抵达丽江酒店，安排入住。晚餐不含，敬请自理！
-                <w:br/>
-[...8 lines deleted...]
-                4、注意安全：游玩时注意保管好个人财物，照顾好老人和儿童。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -784,58 +750,56 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江--香格里拉（约170公里，车程约3小时）
                 <w:br/>
-                束河古镇—虎跳峡—大经幡—独克宗古城—土司宴
+                束河古镇—虎跳峡—独克宗古城—土司宴
                 <w:br/>
                 <w:br/>
                 上午：早餐后，乘车前往【束河古镇】，束河古镇，纳西语称“绍坞”，因村后聚宝山形如堆垒之高峰，以山名村，流传变异而成，意为“高峰之下的村寨”，是纳西先民在丽江坝子中最早的聚居地之一，是茶马古道上保存完好的重要集镇。
                 <w:br/>
                 下午：午餐后，游览【虎跳峡】（游玩约60-90分钟）走进峡谷中的藏地天堑，数百米的金沙江面陡然收缩成几十米宽的激流，两块巨石隔岸矗立，江水好似老虎跳跃而过，撞碎的浪花在幽深的峡谷中闪现出彩虹奇景。
-                <w:br/>
-                随后来到【香格里拉大经幡】经幡面积巨大，数量众多，远远望去仿佛与天相接。经幡色彩斑斓，蓝、白、红、绿、黄五色，分别象征天空、云朵、火焰、大地和光芒 。经幡上写着六字真言，寄托着藏民祈福的心愿，风动经幡，就如同诵经，福泽四方。这里是香格里拉热门的拍照打卡点，晴天时拍照光线充足，色彩饱和度高，非常出片。站在经幡下，以巨大的经幡为背景，无论是拍摄个人写真还是集体合影，都能拍出极具震撼力和艺术感的照片。
                 <w:br/>
                 后游览历史文化名城【独克宗古城】（游玩约60分钟）独克宗-藏地中的月光之城。去龟山公园看看世界最大的转经筒，在神秘的香格里拉来一次“精神修行”！
                 <w:br/>
                 晚上：晚餐安排香格里拉【土司宴】，用餐结束后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -873,56 +837,56 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香格里拉--大理（约300公里，车程约3.5-4小时）
                 <w:br/>
-                时轮坛城或藏文化中心—普达措国家公园—返回大理
-[...4 lines deleted...]
-                下午：游览世界自然遗产、国家AAAAA景区【普达措国家公园】（含景区电瓶车，游玩约120分钟）净土，这个词寓意着太多不可思议和难以想象，而普达措就是为你想象中的净土画上圆满句号的地方。生灵到达彼岸的途径，有草原的秀美、山川的壮丽、湖泊的灵动，随处可见的玛尼石堆是藏族人深厚的信仰和寄托。后乘车返回大理。
+                藏文化唐卡制作体验—普达措国家公园—车赴大理
+                <w:br/>
+                <w:br/>
+                上午：早餐后前往游览【藏文化唐卡制作体验】（体验时间约60分钟），唐卡是藏族绘画艺术的巅峰之作，更是承载着千年信仰与智慧的珍贵瑰宝。唐卡画的是佛像，藏的是信仰，更是时间和心血浇灌的艺术之花。
+                <w:br/>
+                下午：游览世界自然遗产、国家AAAAA景区【普达措国家公园】（属都湖游船不含65元/人，自愿自理）净土，这个词寓意着太多不可思议和难以想象，而普达措就是为你想象中的净土画上圆满句号的地方。生灵到达彼岸的途径，有草原的秀美、山川的壮丽、湖泊的灵动，随处可见的玛尼石堆是藏族人深厚的信仰和寄托。后乘车赴大理。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -956,59 +920,58 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大理一地
                 <w:br/>
-                大理古城—扎染—（风吹麦浪-乘坐酒吧车-生态廊道骑行-旅拍-金花打跳）
-[...3 lines deleted...]
-                上午：早餐后，乘车前往【大理古城-洋人街】位于云南省西部，又名叶榆城、紫城，建于明洪武十五年公元1382年，古城外有条护城河，古城四周有城墙，东、西、南、北各设一门，均有城楼，四角还有角楼。城内街道为典型的棋盘式布局，街巷间有一些老宅，也仍可寻昔日风貌，庭院里花木扶疏，鸟鸣声声，户外溪渠流水淙淙。“三家一眼井，一户几盆花”的景象依然。乘车赴香格里拉。
+                大理古城—扎染—（乘坐酒吧车-生态廊道骑行-旅拍-金花打跳）
+                <w:br/>
+                <w:br/>
+                上午：早餐后，乘车前往【大理古城-洋人街】位于云南省西部，又名叶榆城、紫城，建于明洪武十五年公元1382年，古城外有条护城河，古城四周有城墙，东、西、南、北各设一门，均有城楼，四角还有角楼。城内街道为典型的棋盘式布局，街巷间有一些老宅，也仍可寻昔日风貌，庭院里花木扶疏，鸟鸣声声，户外溪渠流水淙淙。“三家一眼井，一户几盆花”的景象依然。
                 <w:br/>
                 下午：后前往【喜洲古镇】，体验大理民间传统手工艺【非遗白族扎染】，扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
                 <w:br/>
-                后前往【喜洲风吹麦浪】，大理喜洲的风吹麦浪，是苍山洱海间最治愈的秋日诗篇，用金黄的起伏与清香，把田园浪漫拉满。后游览【桃源线】，游览如下：
+                大理喜洲，是苍山洱海间最治愈的秋日诗篇，用金黄的起伏与清香，把田园浪漫拉满。后游览【桃源线】，游览如下：
                 <w:br/>
                 第一站：【乘坐音乐酒吧车】：到达大理苍山十九峰之首云弄峰下，观苍山之险峻，赏洱海之碧波，乘坐【音乐酒吧车】行进廊道之中，共享海天一色。（20分钟左右）
                 <w:br/>
                 第二站：【生态廊道骑行】：可选心仪自行车，骑入自然之中，用些许汗水换取美妙风景，为自己的心灵之旅添上一笔美好回忆。（20分钟）
                 <w:br/>
                 第三站：【航拍、旅拍】：专业摄影师和航拍师已为您提前找好记录苍洱美景最好的机位，只等您的到来，带上您最好的状态展现在镜头前，将您留在大理的笑容再一次具象化。（15分钟，1-3张照片）。
                 <w:br/>
                 第四站：【金花打跳】：廊道最美草湾，临水与白族金花共同起舞，同乐于苍洱大观（15分钟）。
                 <w:br/>
                   结束后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1174,117 +1137,117 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、住宿：全程指定酒店（不提供自然单间，产生单房差由客人自理）
                 <w:br/>
                 2、门票：含行程所列景区首道大门票，不含景区小交通费用【行程标注含的小交通项目除外】（特别提示：①由于云南旅游景点多为提前制卡制度，一旦制卡费用已产生无法申退，故制卡后不退门票费用。②因我社门票是旅行社团体采购的优惠打包价，已低于各类优惠卡数值，故持有（如：学生证、军官证、老人证等所有特殊证件）均不再享受任何优惠政策，无费用可退，不受理任何优惠门票退费申请。③由于贵宾个人原因放弃游玩或不可抗力因素导致无法游玩的项目，不安排替代项目，无费用可退。报名前烦请认真阅读，为您带来不便敬请谅解。
                 <w:br/>
-                3、用餐：5早7正，正餐40/人，10人/桌，每桌10菜一汤；酒店含早，不用不退。
-[...1 lines deleted...]
-                4、用车：陆地头等舱2+1空调旅游大巴，5年以上专业司机驾驶，确保一人一座；(16成人以上安排2+1头等舱）
+                3、用餐：5早7正，正餐40元/人，10人/桌，每桌10菜一汤；酒店含早，不用不退。
+                <w:br/>
+                4、用车：陆地头等舱2+1空调旅游大巴，确保一人一座(16成人以上安排2+1头等舱）。
                 <w:br/>
                 5、导游：持有中国导游证的中文导游，当地提供分段导游服务，10成人起派当地优秀分段地陪导游服务。
                 <w:br/>
-                6、大交通：含始发地至丽江返机票（团队票开出后不得签转、更改及退票）含机场建设费，燃油税。
+                6、大交通：含始发地至大理往返机票（团队票开出后不得签转、更改及退票）含机场建设费，燃油税。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、自理项目：行程不含的费用；例如雪山能量包110元/人，虎跳峡升降梯：50元/人单程，70元/人往返（价格仅供参考，以当地报价为准）
+                1、自理项目：行程不含的费用；例如虎跳峡升降梯：50元/人单程，80元/人往返，属都湖游船不含65元/人；
                 <w:br/>
                 2、因交通延误、取消等意外事件或不可抗力原因导致的额外费用；
                 <w:br/>
                 3、游意外保险及航空保险（建议旅游者购买）；
                 <w:br/>
                 4、自由活动期间交通费和餐费；
                 <w:br/>
-                5、单房差费用自理，淡季参考报价700元/人（五一、暑期、国庆、春节等节假日现询）；
-[...1 lines deleted...]
-                6、因旅游者违约、自身过错、自身疾病等自身原因导致的人身财产损失而额外支付的费用；
+                5、全程单房差费用自理，请现询；
+                <w:br/>
+                6、因旅游者违约、自身过错、自身疾病等自身原因导致的人身财产损失而额外支付的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1560,51 +1523,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>