--- v2 (2026-03-18)
+++ v3 (2026-04-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【千人放歌•颂长征】江西双高6天  | 长征组歌大合唱 | 中央红军长征出发纪念馆 | 长征第一渡渡口遗址 | 中央革命根据地历史博物馆 | 红军小镇 | 叶坪革命旧址群 | 井冈山革命博物馆 | 红色主题晚宴行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【千人放歌•颂长征】江西双高6天  | 长征组歌大合唱 | 中央红军长征出发纪念馆 | 长征第一渡渡口遗址 | 红军小镇 | 红井革命旧址群 | 中央革命根据地历史博物馆 | 叶坪革命旧 | 井冈山革命博物馆 | 红色主题晚宴行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -345,51 +345,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：广州东-赣州西0730-0830（具体车次/时间以实际出票为准）
                 <w:br/>
-                返程：吉安西-广州东1400-1530（具体车次/时间以实际出票为准）
+                返程：赣州西-广州东1400-1530（具体车次/时间以实际出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -571,501 +571,507 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-赣州-于都
                 <w:br/>
-                上午：各位贵宾请携带有效身份证或护照，于指定时间自行前往广州东集合，乘坐动车前往赣州西站。参考车次：广州东-赣州西0730-0830（高铁时间2.5 小时，具体车次时间以出票为准）。导游接团乘车前往中央红军长征集结出发地于都县（车程70公里，约1小时10分钟）
+                参考车次：广州东-赣州西G3066/08:20-10:52或G3068/09:10-11:27（高铁时间2.5小时，具体车次/时间以名单出票为准）
+                <w:br/>
+                上午：各位贵宾请携带有效身份证或护照，于指定时间自行前往广州东，乘坐动车前往【赣州西站】。
+                <w:br/>
+                导游接团前往中央红军长征集结出发地于都县（车程70公里，约1小时10分钟）
                 <w:br/>
                 下午：入住酒店。进行合唱活动：长征第一渡渡口《长征组歌》大合唱。
                 <w:br/>
-                参观【长征第一渡渡口遗址】【中央红军长征出发纪念馆】【纪念碑、纪念园】（参观时间约 1小时）中央红军长征出发地纪念园，由全国重点文物保护单位—中央红军长征出发地旧址于都县城东门渡口、中央红军长征出发纪念碑、游客中心、主题雕塑、新长征广场、中央红军长征出发纪念馆等组成。其中，中央红军长征出发纪念馆建筑面积2200平方米，是目前全国唯一一处展示中央红军长征出发历史的专题性纪念馆，展现了中央红军出发长征的历史及苏区人民支援红军的历史场景。观看情景剧《告别》，在嘹亮的军号声中拉开了帷幕，诉说着88年前中国工农红军从于都集结出发开启二万五千里长征的故事。
-[...3 lines deleted...]
-                温馨提示：
+                参观【长征第一渡渡口遗址】【中央红军长征出发纪念馆】【纪念碑、纪念园】（参观时间约 1小时）中央红军长征出发地纪念园，由全国重点文物保护单位—中央红军长征出发地旧址于都县城东门渡口、中央红军长征出发纪念碑、游客中心、主题雕塑、新长征广场、中央红军长征出发纪念馆等组成。其中，中央红军长征出发纪念馆建筑面积2200平方米，是目前全国唯一一处展示中央红军长征出发历史的专题性纪念馆，展现了中央红军出发长征的历史及苏区人民支援红军的历史场景。观看情景剧《告别》，在嘹亮的军号声中拉开了帷幕，诉说着88年前中国工
+                <w:br/>
+                农红军从于都集结出发开启二万五千里长征的故事。
+                <w:br/>
+                晚上：晚餐后观看大型史诗演出《长征第一渡》，中国首部大型红色文旅史诗。《长征第一渡》从红军战士集结出发的于都讲起，用科技性与艺术性兼具的现代创意舞台，为观众全景式、沉浸式地再现了长征时期的峥嵘岁月。本剧通过鲜活的人物形象、跌宕起伏的情节、深沉厚重的历史质感、真实还原的创作理念，生动磅礴地再现了中国工农红军长征的艰苦历程，让观众沉浸式地感受着革命者们百折不挠、勇往直前的长征精神以及人民群众众志成城、奋起反抗的伟大力量。
+                <w:br/>
+                ★温馨提示：
                 <w:br/>
                 1、我社有权根据港口及具体班次时间调整行程景点游览先后顺序，变更住宿地点，但保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商处理），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                3、经铁路局规定实名制电子票退/改票业务，若产生退/改票，烦请乘车人携带有效身份证原件，自行前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
+                3、经铁路局规定必须实名制购票，若产生退/改票，烦请乘车人遵守铁路相关规定！
                 <w:br/>
                 4、游客途中服务质量如有疑问，首先找当地工作人员处理，如无法解决，再联系报名时的工作人员协助解决，待团队结束行程后当地已签完意见单，不再接受投诉处理！
                 <w:br/>
                 5、自由行活动期间请注意安全，保管好自身携带贵重物品，如遇突发情况请及时联系当地工作人员协助解决。
                 <w:br/>
                 交通：高铁/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：于都网评4钻或4星酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：于都长征宾馆/枫叶花园酒店标双房或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 于都-瑞金
                 <w:br/>
-                早上：酒店享用早餐。
+                早上：酒店享用早餐
                 <w:br/>
                 上午：参观祁禄山【红军小镇】 1934年10月，中央红军渡过于都河后，经此秘密行军突破国民党第一道封锁线，现存思源井、登贤县苏维埃政府旧址等遗迹，被中央党史专家石仲泉认定为“长征沿线最原生态的红军步道”。‌‌体验项目：红军长征小道再出发“重走长征路”，沉浸式体验红军行军。
                 <w:br/>
-                后乘车前往红色故都—瑞金（车程100公里，约2小时），瑞金市用中餐。餐后入住酒店更换演出服（具体入住时间以酒店当天情况为准）。
-[...3 lines deleted...]
-                合唱活动：《国际歌》快闪。晚餐后入住酒店休息。
+                乘车前往红色故都—瑞金（车程100公里，约2小时）。
+                <w:br/>
+                下午：参观【红井革命旧址群】位于瑞金市沙洲坝镇沙洲坝村，红井革命旧址群是苏维埃中央政府在瑞金的第二个驻地，也是闻名中外的“红井”所在地。1933年春，敌机对叶坪中央政府驻地进行了轰炸，为了安全起见，中华苏维埃共和国各机关从叶坪搬迁到沙洲坝镇。1934年7月，中央各机关又从沙洲坝搬迁到云石山，总共在沙洲坝办公和居住的时间是1年零4个月。1961年公布为第一批全国重点文物保护单位。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：瑞金网评4钻或4星酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：永盛国际酒店/瑞金星洲湾酒店标双房或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瑞金
                 <w:br/>
-                早上：酒店享用早餐。
-[...9 lines deleted...]
-                晚：安排牛肉汤特色餐
+                早上：酒店享用早餐
+                <w:br/>
+                上午：进行合唱活动：瑞金苏维埃纪念园红五星广场《长征组歌》大合唱：激昂的旋律在广场上空回荡，从《告别》的深情到《大会师》的豪迈，十个乐章环环相扣，生动再现了中央红军从瑞金出发、历经二万五千里长征的壮丽史诗。这场大合唱不仅是一次艺术盛宴，更是一次深刻的精神洗礼，让长征精神在新时代焕发出更加璀璨的光芒，激励人们在新长征路上继续奋勇前行。
+                <w:br/>
+                下午：参观【中央革命根据地历史博物馆】位于瑞金市苏维埃纪念园内，是为纪念土地革命战争时期中国共产党及其领袖毛泽东、朱德、周恩来等直接领导创建中央革命根据地和中华苏维埃共和国而建立的，是首批百个爱国主义教育示范基地之一，举办基本陈列《人民共和国从这里走来》 ，馆藏珍贵文物一万多件；江泽民同志为新馆题写"瑞金中央革命根据地历史博物馆"馆名。
+                <w:br/>
+                参观【中华苏维埃共和国临时中央政府大礼堂】1933年春，临时中央政府从叶坪迁到沙洲坝，为了解决大型集会的场所，尤其是为准备召开第二次全国苏维埃代表大会，临时中央政府决定建造大礼堂。由钱壮飞担任工程设计，总务厅主任袁福钦负责工程的施工指挥，并在江西、福建选调了400 多名建筑工人。大礼堂坐北朝南，占地面积 1500 平方米，其造型为 8 个角，从高空俯视，犹如一顶红军的八角帽，寓意红军永远驻扎在这块红色土地上。大礼堂共有两层，楼面为回廊式，并有阶梯式楼座，楼下成半圆形，整个礼堂可容纳2000 多人。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：安排牛肉汤特色餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：瑞金网评4钻或4星酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：永盛国际酒店/瑞金星洲湾酒店标双房或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瑞金-井冈山
                 <w:br/>
-                早上：酒店享用早餐。
-[...5 lines deleted...]
-                ★温馨提示：如不参加党课可自由安排活动，自由行活动期间请注意安全，保管好自身携带贵重物品，如遇突发情况请及时联系导游协助解决。
+                早上：酒店享用早餐
+                <w:br/>
+                上午：参观【叶坪革命旧址群】叶坪是中华苏维埃共和国的诞生地，是全国保存最为完好的革命旧址群之一。拥有革命旧址和纪念建筑物22处，其中全国重点文物保护单位16处。旧址内有"一苏大"旧址、中共苏区中央局叶坪革命旧址群图集旧址、红军烈士纪念亭、红军检阅台、红军烈士纪念塔、公略亭、博生堡等多处文物。这里既是中国第一个全国性红色政权中华苏维埃共和国临时中央政府的诞生地，又是中共苏区中央局和临时中央政府机关在瑞金的第一个驻地。毛泽东、周恩来、朱德、任弼时、王稼祥等老一辈无产阶级革命家都在这里生活和工作过，"毛主席"的称呼就是从这里喊响的。合唱活动：《国际歌》快闪。
+                <w:br/>
+                下午：乘车前往井冈山（车程300公里，约4小时）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：井冈山网评4钻或4星酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：井冈山长城宾馆或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 井冈山
                 <w:br/>
-                早上：酒店享用早餐。
-[...5 lines deleted...]
-                晚上：井冈山红色精神主题晚宴。
+                早上：酒店享用早餐
+                <w:br/>
+                上午：合唱活动：井冈山南山公园火炬广场《长征组歌》大合唱。特别安排：《学习特色主题党课》、观演红色电影《井冈星火》。
+                <w:br/>
+                下午：参观【井冈山博物馆】该博物馆占地面积1.782公顷，总建筑面积20030平方米，其中展厅面积8436平方米 ;馆藏文物3万余件，珍贵文献资料和历史图片2万余份，珍藏党和国家领导人、著名书画家及社会各界知名人士的墨宝珍迹千余幅。保存毛泽东、朱德等党和国家领导人重上井冈山时的影视资料数百件。
+                <w:br/>
+                参观【茨坪革命旧址群】茨坪革命旧址群座落在市中心的东山脚下，面临风姿秀丽的挹翠湖。陈列开放的革命旧址共有七处：毛泽东旧居、红四军军部旧址、中共湘赣边界防务委员会旧址、红四军军械处旧址、红四军军官教导队旧址、新遂边陲特别区公卖处旧址、中共湘赣边界特委旧址。
+                <w:br/>
+                晚上：井冈山红色精神主题晚宴
+                <w:br/>
+                ★温馨提示：如不参加特色党课可自由安排活动，自由行活动期间请注意安全，保管好自身携带贵重物品，如遇突发情况请及时联系导游协助解决。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：红军餐     晚餐：红色精神主题晚宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：井冈山网评4钻或4星酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：井冈山长城宾馆或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                井冈山-吉安-广州
-[...7 lines deleted...]
-                参考车次：吉安西-广州东1400-1530（具体车次/时间以实际出票为准）
+                井冈山-赣州西-广州
+                <w:br/>
+                早上：酒店享用早餐
+                <w:br/>
+                上午：体验红军的一天  
+                <w:br/>
+                活动一：红军餐
+                <w:br/>
+                活动二：慰问红军后代
+                <w:br/>
+                午餐后适时乘车前往赣州西（车程约2.5小时），乘坐高铁返回广州，结束愉快的旅程！
+                <w:br/>
+                参考车次：赣州西-广州东1400-1530（具体车次/时间以实际出票为准）
                 <w:br/>
                 ★温馨提示：
                 <w:br/>
-                1、参观【井冈山革命烈士陵园】请注意“着装肃穆、保持安静、遵守秩序，心怀崇敬参与瞻仰仪式，听从统一指引，以庄严有序的姿态深切缅怀先烈，感悟井冈山精神”。
-[...1 lines deleted...]
-                2、因铁路局、天气或其他不可抗自然灾害等原因，导致动车/火车延误或取消班次，导致的延住酒店、用餐、交通等费用问题，需客人自理，敬请须知！
+                1、如遇自然灾害（如爆雨台风道路塌方等）、动车延误或取消，会第一时间与客人沟通协商一致进行处理，对景点的游览顺序或行程变更做合理的安排调整，相关已产生的费用无法退还，且延住酒店、交通、用餐等费用需客人自理，客人对此表示理解；
+                <w:br/>
+                2、旅游途中如有问题请及时通知导游解决，如导游无法解决再联系工作人员协助解决，这样才能高效并顺利处理好问题！
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1131,65 +1137,65 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州东-赣州西，吉安西-广州东往返高铁二等座（具体车次/时间以实际出票为准），请携带有效身份证原件刷证件进站；
-[...1 lines deleted...]
-                2、住宿：当地入住网评4钻或4星酒店标准双人间，酒店不提供自然单间，2人1房，每人1床/晚，出现单男单女，请补房差，如入住当晚房间有问题，请及时通知工作人员处理，过后不作处理，请谅解。
+                1、交通：广州东-赣州西往返高铁二等座（具体车次/时间以实际出票为准），请携带有效身份证原件刷证件进站；
+                <w:br/>
+                2、住宿：当地入住以上行程参考酒店标准双人间，酒店不提供自然单间，2人1房，每人1床/晚，出现单男单女，请补房差，如入住当晚房间有问题，请及时通知工作人员处理，过后不作处理，请谅解。
                 <w:br/>
                 3、用餐：含5早11正，10正餐40元/人餐，1 正红色主题晚宴60元/人餐，酒店自助早，正餐围桌10-12人1桌，正餐10菜1汤，人数增减时菜量相应增减，但维持餐标不变；餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备；
                 <w:br/>
                 4、用车：当地安排普通空调旅游车，按人数定车型，保证一人一正座；
                 <w:br/>
                 5、导游：当地持全国导游资格证书的导游服务；
                 <w:br/>
                 6、门票：以上行程首道大门票及景区讲解耳麦；相关景区内设特色购物店，属于景区自行商业行为，不属于旅行社安排的购物商店，游客自主选择，旅行社不承担相关责任；
                 <w:br/>
                 7、专业摄制团队全程跟拍；
                 <w:br/>
-                8、三场专业舞台演出；
+                8、三场专业舞台演出+特色主题党课；
                 <w:br/>
                 9、赠送旅游意外险；
                 <w:br/>
                 10、赠送每周线上直播声乐课程。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1205,51 +1211,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、住宿期间的洗衣、电话、酒水饮料费、景区园中园小门票、个人伤病医疗费等）；
                 <w:br/>
                 2、全程除已包含的用餐以外的其他用餐均不含；
                 <w:br/>
                 3、不含未标注的景区内自费项目，包括推荐项目；
                 <w:br/>
                 4、酒店无三人间，如入住单间，单房差：800元/人；
                 <w:br/>
-                5、不含全陪。
+                5、不含全陪，不含广州东站接送服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1279,133 +1285,133 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名须知，请宾客认真阅读，无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品40人成团，不足40人同行拼团出发，如遇自然灾害等特殊情况（如团队游客特殊原因临时退团或天气问题列车取消/延误等原因）， 致使团队无法按期出行，我社视情况而定提前 2-5 天通知游客，游客可根据自身情况改期或改其他产品出发，如不能更改出游计划，我社将全额退还已交团费。
-[...1 lines deleted...]
-                2、我社将委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社委派的导游姓名和电话，以及具体车次时间等信息，在出团前1-2天告知游客，客人对此表示同意。
+                1、本产品40人成团出发，如遇自然灾害等特殊情况（如团队游客特殊原因临时退团或天气问题列车取消/延误等原因）， 致使团队无法按期出行，我社视情况而定提前 2-5 天通知游客，可根据情况协商改期出发，如不能改期出游计划，我社将与游客协商退款，具体以铁路局酒店按实际扣损款后退回款项。
+                <w:br/>
+                2、我社将委托旅游目的地具有相应资质的地接社：江西省赣红通文化发展有限公司，承接本旅行团在当地的接待业务，地接社委派的导游姓名和电话，以及具体车次时间等信息，在出团前1-2天告知游客，客人对此表示同意。
                 <w:br/>
                 3、我社有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，但保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商处理），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿；
                 <w:br/>
                 4、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、航班延误、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担，未能完成游览的景点我社将按旅行社协议门票价格退还给游客，敬请知悉！
                 <w:br/>
-                5、团队均提前3-7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明；
+                5、团队均提前3-7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含改期，改车次，更改姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用火车票、门票、酒店、车费分摊等，特此说明；
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 7、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约等问题原因，导致不能赠送参观的，敬请谅解，我社不退任何费用；
                 <w:br/>
                 9、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 10、江西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，如用餐及住宿以当地为标准，请团友谅解；
                 <w:br/>
                 11、在遇到政府征用或旺季房满房的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 12、部分景区及酒店为方便游客了解当地特色，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
                 <w:br/>
-                13、行程服务项目特别约定及说明： 为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                13、行程服务项目特别约定及说明： 为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，请如实告知身体情况，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者，
                 <w:br/>
                 9）未满 18 周岁及老年旅游者预订提示（未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解）；
                 <w:br/>
-                10）75周岁以上人群需提交半年内三甲医院的体检报告且有65岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
-[...1 lines deleted...]
-                11）因服务能力所限，无法接待80周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                10）80周岁以上人群需有65岁以下家属陪同，报名前需要医院的检查，并告知旅行社情况，必须签署《旅游合同》《免责书》《旅游服务转介协议》，并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                11）因服务能力所限，无法接待95周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
                 14、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。！
                 <w:br/>
                 15、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 16、请游客（报名人及报名人代表之参团的全体同行人）报名时认真阅读行程每一条，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游合同》、《报名表及补充协议》之附件。
                 <w:br/>
                 <w:br/>
                 旅行社免责协议
                 <w:br/>
                 甲方（旅游者）：
                 <w:br/>
                 乙方（旅行社）：
                 <w:br/>
                 本人自愿要求参加。从 年 月 日至 年 月 日止。
                 <w:br/>
                 本人已完全了解和理解贵社接待人员所告知的注意事项，并根据对高龄人群的参团告知，承诺如下：
                 <w:br/>
-                1、本人以及亲人了解自己的身体情况， 适合参加此次 旅游团，本人能够完成此次旅行并按期返回。
+                1、本人以及亲人了解自己的身体情况，且需告诉旅行社身体情况， 适合参加此次旅游团，本人能够完成此次旅行并按期返回。
                 <w:br/>
                 2、如本人未按贵社要求如实告知相关健康情况或者隐瞒自身健康的真实情况，在旅途中突发老年易发疾病（心脏病、心肌梗塞等），本人承担因此而产生的全部责任以及发生的全部费用，并承担给贵社造成损失的赔偿责任。
                 <w:br/>
                 3、在旅游过程中，本人放弃禁止高龄人群参加的相应景点或相应活动权利，若因本人坚持参加所产生的全部后果均由本人承担。
                 <w:br/>
                 4、在旅游过程中，如果本人由于身体不适或者其他原因导致不能继续完成行程，需要贵社协助提前返回、就医等情况发生，本人承担全部责任及发生的全部费用，并且由领队、全陪、全团游客及本人签字！
                 <w:br/>
                 5、本人已就此告知了亲友并得到他们的同意，本人同意任何单一或全部核实义务。
                 <w:br/>
                 以上承诺内容是本人及亲友的真实意愿，对本协议的各项条款及本次行程中，可能存在的因地域差异会产生的不良反应和旅途辛劳程度，贵社工作人员已充分告知本人及本人亲友，本人及本人亲友已完全理解并自愿承诺。若发生纠纷，已本协议为准。
                 <w:br/>
                 特此承诺！
                 <w:br/>
                 <w:br/>
-                甲方旅游者签字： 乙方旅行社代表签字：
-[...1 lines deleted...]
-                年 月 日 年 月 日
+                甲方旅游者签字：                                             乙方旅行社代表签字：
+                <w:br/>
+                年 月 日 年 月 日                                                  年 月 日 年 月 日
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1599,51 +1605,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>