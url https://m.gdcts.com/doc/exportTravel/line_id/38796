--- v3 (2026-04-09)
+++ v4 (2026-04-29)
@@ -1605,51 +1605,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>