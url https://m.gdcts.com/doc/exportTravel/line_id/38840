--- v1 (2026-03-07)
+++ v2 (2026-04-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【水墨甘青】西北兰州双飞8天 | 祁连岗什卡雪峰 | 七彩丹霞 | 鸣沙山月牙泉 | 莫高窟 | 黑独山 | 茶卡盐湖 | 翡翠湖 | 青海湖黑马河 | 塔尔寺 | 藏寨家访行程单</w:t>
+        <w:t xml:space="preserve">【水墨甘青】西北兰州双飞8天 | 祁连岗什卡雪峰 | 祁连大草原 | 峨堡镇草原活动体验 | 七彩丹霞 | 鸣沙山月牙泉 | 莫高窟 | 水墨丹青黑独山 | 玻璃之境如意湖 | 茶卡盐湖 | 翡翠湖 | 青海湖断崖 | 东关清真大寺行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SD-20260203-M1</w:t>
+              <w:t xml:space="preserve">SD-20260409-A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,65 +388,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                --尽览美景--
-[...7 lines deleted...]
-                【食在甘青】  齐聚甘青特色风味美食，让您一饱口福，不虚此行
+                【豪华用车】专属定制豪华旅游大巴2+1陆地头等舱航空座椅（10人以上）
+                <w:br/>
+                【青海三大湖】青海湖·断崖-高原上的蓝宝石，碧波连天的湖水，比天空的蓝纯粹
+                <w:br/>
+                                        翡翠湖--送你一朵小红花，开在你新长的枝桠
+                <w:br/>
+                                        茶卡盐湖--不仅是天空之境，更是人间仙境传说中的盐湖精灵
+                <w:br/>
+                【敦煌莫高窟】探寻千年艺术，感受千年的瞩目
+                <w:br/>
+                【鸣沙山月牙泉】沙漠中的一湾明月，将你拉近楼兰古国的英雄梦中
+                <w:br/>
+                【张掖七彩丹霞】感受气势浑厚和波澜壮阔的彩色大地之美！
+                <w:br/>
+                【冷湖黑独山】：一幅未干的千里江山图，天地像是宣纸，山峦是墨痕，没有一丝绿意只有黑白两色
+                <w:br/>
+                【青海新宠“如意湖”】： 玻璃之境，人少景美，避开人潮拥挤，给你独一份盐湖美景
                 <w:br/>
                 【甘州小吃宴】—河西小江南，尽享陇上美食
                 <w:br/>
                 【牦牛肉火锅】—柴达木的精盐烹饪出美味的牦牛肉，藏家美味不容错过
                 <w:br/>
                 【敦煌驴肉黄面】—千年敦煌特色美食
+                <w:br/>
+                【翡翠湖团队航拍视频】：拍摄高空大片，让你的大片即时刷爆朋友圈~
+                <w:br/>
+                【精选酒店】全程网评3钻+张掖升级1晚网评4钻酒店，行程更舒适~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,86 +575,86 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-兰州-岗什卡雪峰-祁连
-[...3 lines deleted...]
-                【接站信息】
+                广州-兰州-祁连
+                <w:br/>
+                指定时间于机场集中，工作人员于机场代办理乘机手续，乘飞机前往兰州。
+                <w:br/>
+                ●【岗什卡连心湖】（游览约2小时，不含区间车）岗什卡连心湖与七彩瀑布相邻，是冰川融水形成的高山湖泊 。湖水清澈湛蓝，倒映着终年积雪的山峰，湖天一色宛如天然画卷 。湖水因矿物质呈现梦幻蓝绿色，湖底卵石清晰可见，因湖面形似心形而得名 。近年成为西北环线热门打卡点 ，此处打卡点，怎么拍怎么出片。
+                <w:br/>
+                ●【祁连大草原】（游览时间1小时）中国六大草原之一，主要分布在青海、甘肃张掖两地，面积以青海境内居多。每年7、8月间，与草原相接的祁连山依旧银装素裹，而草原上却碧波万顷，马、牛、羊群点缀其中，零星分布的小沼泽、湖泊点缀草原，让此地想不肥美都不行，这让曾经西征欧洲的成吉思汗一支部落驻足此地，和当地藏族部落宗教、习俗融合，形成了有名的阿柔部落。
+                <w:br/>
+                注意事项
                 <w:br/>
                 1、在您出团的前一天，带团导游将会以短信或电话的形式与您联系，并确认抵达时间，请您注意接收短信与电话，保持手机畅通，耐心等待。（请务必不要认为是骚扰电话/信息为由不接、不回消息）。
                 <w:br/>
                 2、接机人员一般都会提前在机场等候客人，请您下飞机后务必及时开机，保持手机畅通。
                 <w:br/>
                 3、一般入住时间为14点之后，如您到达较早，可将行李寄存在前台，在酒店周围逛逛稍作等待。
                 <w:br/>
-                4、翻越平均海拔3000米以上哑口，注意在高原不要做剧烈运动。
-[...2 lines deleted...]
-                <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">祁连</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -653,137 +665,154 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                祁连-张掖-嘉峪关
-[...1 lines deleted...]
-                早餐后，乘车前往张掖，游览被《中国地理》评选为最美丽的丹霞地貌——【七彩丹霞地质公园】（含门票，不含区间车38元/人，游览约2小时），600万年前的七彩山，在阳光的映照下，随处可见有红、黄、橙、绿、白、青灰、灰黑、灰白等多种色彩，把无数沟壑、山丘装点得绚丽多姿，感受气势浑厚和波澜壮阔的彩色大地之美！入住嘉峪关酒店。
+                祁连-峨堡镇-七彩丹霞-张掖
+                <w:br/>
+                乘车【峨堡镇】，草原、白云、牛羊群、雪山、牧民和冒着炊烟的帐篷构成了绝美的画卷；
+                <w:br/>
+                ●【七彩丹霞地质公园】（含门票，不含区间车，游览约2小时），600万年前的七彩山，在阳光的映照下，随处可见有红、黄、橙、绿、白、青灰、灰黑、灰白等多种色彩，把无数沟壑、山丘装点得绚丽多姿，感受气势浑厚和波澜壮阔的彩色大地之美！
+                <w:br/>
+                <w:br/>
+                ●【张掖夜市】位于张掖市中心，是当地的传统市场，以甘州特色小食闻名~（停留约1小时，如果超出停留时间，需要自行返回酒店）
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.张掖七彩丹霞观景台之间需要乘坐区间车，请注意携带好自己的贵重物品，避免丢失。
+                <w:br/>
+                2.景区的游览因为不同大门进入而顺序不同，景区游览电瓶车按照固定路线行驶，注意从那扇门进入，切勿走错大门；
+                <w:br/>
+                3.西部气候干燥，紫外线强，在参观游览丹霞地貌时，因景区没有遮阳物，请注意防晒；
+                <w:br/>
+                4.丹霞都是红土，建议当天穿着深色鞋子，浅色鞋子容易染色
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">嘉峪关</w:t>
+              <w:t xml:space="preserve">张掖</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                 嘉峪关-敦煌
-[...7 lines deleted...]
-                2、河西地区干燥，紫外线强，注意饮水和做好防晒工作。
+                张掖-荒野艺术基地-大地之子-敦煌
+                <w:br/>
+                ●【荒野艺术基地】（游览约30分钟，目前为免费景点，若后期收费则门票自理）这些雕塑将视觉与文化相融，向世界传达了千年丝路精神与文明的延续。其中最为人知的【大地之子】是一座雕像，雕塑主体为茫茫戈壁之上趴伏在地、恬然入睡长15米，高4.3米，宽9米的巨大婴儿。从天空俯瞰就宛如大地之子，走进感受会更震撼。雕塑【无界】离大地之子不远处的无界更是吸引人眼球，创作灵感是来源于莫高窟，完全镂空式的钢架建筑，从远处看就像是戈壁滩中海市蜃楼一样的奇观。雕塑【汉武雄风】塑造了汉武帝的光辉形象，也将具体的历史人物和地域文化、以及特定事件紧密的联系在了一起，作品风格远承汉唐 之雄伟气韵，质朴无华的美学追求与苍茫的戈壁相统一。这几座雕塑，都是出自清华大学教授董书兵之手，让原本荒芜的戈壁瞬间有了生机，实属戈壁滩上一处难得的景致！后抵达敦煌，
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.荒野艺术基地，目前属于免费景点，缺少维护，景区内洗手间比较一般，可能有异味，请提前上好洗手间！
+                <w:br/>
+                2.附近有小摊贩售卖瓜类水果，可以浅尝，但是不要多吃，容易水土不服
+                <w:br/>
+                禁止攀爬雕塑，戈壁紫外线很强，没有遮挡地方，带好防晒用品。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -817,61 +846,69 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 敦煌
                 <w:br/>
-                早餐后前往国家5A级风景名胜区——【鸣沙山·月牙泉】（含门票，游览约2小时），因沙动有声而得名，如遇摩擦振动，便会殷殷发声，轻若丝竹，重如雷鸣。故“沙岭晴鸣”为敦煌“八景”之一。月牙泉处于鸣沙山环抱之中，因其形酷似一弯新月而得名，自汉朝起即为敦煌八景之一；无论从山顶鸟瞰，还是来泉边漫步，都会驰怀神往，遐思万千，确有“鸣沙山怡性，月牙泉洗心”之感。中餐后，前往参观佛窟殿堂，世界文化遗产【莫高窟】（B票含区间车，游览约1小时）。莫高窟是世界上最长、规模最大、内容最丰富的佛教艺术“文化瑰宝”，石窟壁画富丽多彩，各种各样的佛经故事，山川景物,亭台楼阁等建筑画、山水画、花卉图案、飞天佛像以及当时劳动人民进行生产的各种场面等。莫高窟可以傲视异邦古迹的地方，就在于它是一千多年的层层累聚。看莫高窟，不是看死了一千年的标本，而是看活了一千年的生命。
-[...9 lines deleted...]
-                3、此天行程户外时间长请做好防晒和补充水分。
+                ● 【鸣沙山·月牙泉】（含门票，游览约2小时），因沙动有声而得名，如遇摩擦振动，便会殷殷发声，轻若丝竹，重如雷鸣。故“沙岭晴鸣”为敦煌“八景”之一。月牙泉处于鸣沙山环抱之中，因其形酷似一弯新月而得名，自汉朝起即为敦煌八景之一；无论从山顶鸟瞰，还是来泉边漫步，都会驰怀神往，遐思万千，确有“鸣沙山怡性，月牙泉洗心”之感。中餐后，
+                <w:br/>
+                ●【莫高窟】（B票含区间车含4个洞窟，游览约1小时），莫高窟是世界上最长、规模最大、内容最丰富的佛教艺术“文化瑰宝”，石窟壁画富丽多彩，各种各样的佛经故事，山川景物,亭台楼阁等建筑画、山水画、花卉图案、飞天佛像以及当时劳动人民进行生产的各种场面等。莫高窟可以傲视异邦古迹的地方，就在于它是一千多年的层层累聚。看莫高窟，不是看死了一千年的标本，而是看活了一千年的生命。
+                <w:br/>
+                ●【沙洲夜市】夜遇敦煌，烟火沙洲，感受西北的烟火人气~（停留约1小时，如果超出停留时间，需要自行返回酒店）
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、提前30天开放预约，团队参观时间会按照订单签约时间依次进行预约，故同团中会出现预约莫高窟参观时间不一致的问题，甚至个别无票情况，我社会安排西千佛洞及敦煌博物馆代替。给您带来不便，敬请谅解！
+                <w:br/>
+                2、莫高窟是集珍贵性、脆弱性为一体的世界文化遗产，需要我们精心的呵护。在参观过程中遇到因降雨、沙尘天气导致洞窟暂停开放，请您配合工作人员的安排，如延时开放，则推迟参观计划，如无法参观则按莫高窟规定退还门票费用。
+                <w:br/>
+                3、莫高窟参观时间以预约时间为准、可能会根据预约时间调换参观顺序。
+                <w:br/>
+                此天行程4月起安排莫高窟B票、（莫高窟执行售完A票才售应急票、若实际运行中、门票产生为A票则需补差价138元/人）
+                <w:br/>
+                4、鸣沙山选择骑骆驼或沙漠越野其他项目请事项了解安全注意事项根据自身情况再做选择； 
+                <w:br/>
+                5、此天行程户外时间长请做好防晒和补充水分。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -903,80 +940,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                敦煌-黑独山-大柴旦-大柴旦
-[...7 lines deleted...]
-                2、此天路程较长，人生的旅途也许因为一种艰辛的经历才会变得怀念。
+                敦煌-黑独山-如意湖-大柴旦
+                <w:br/>
+                ●【黑独山】(不含区间车，游览约40分钟，此景点为免费景点，如因不可抗力原因不能前往，则取消游览无退费，若后期收费则门票自理)，穿越无人之境，窥见戈壁水墨丹青。黑独山以黑色砂石组成，风沙为强劲的画师，日积月累对黑砂石进行分层排序，从小至大沿山峰、山坡和戈壁滩有规则散布，又加细沙的素描，在瀚海里形成黑灰相染的泼墨画意。山坡由丹青细砂形成“沙瀑”现象，沙石的淡妆浓抹显示了天工独具匠心。
+                <w:br/>
+                ●【琉璃之境・如意湖】(目前免费，如后期收费则门票自理，游览约40分钟）湖形天然勾勒出传统如意轮廓，寓意吉祥天成，未加雕琢的野性之美，让这里成为西北盐湖中独树一帜的新晋宝藏打卡地沿途我们将穿越沙漠，翻过祁连山支脉，走进这世上少有的大型雅丹地貌
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.西北气候干燥，紫外线较强城墙内没有遮阴处，还请自行做好防晒工作。
+                <w:br/>
+                2.下车前带好水，补充水分非常有必要。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">大柴旦</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -987,143 +1026,155 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大柴旦-茶卡
-[...5 lines deleted...]
-                1、茶卡盐湖内景区建议穿着颜色艳丽衣服进行拍照（例如红裙子、彩色丝巾等）。
+                大柴旦-翡翠湖-德令哈-茶卡镇
+                <w:br/>
+                ● 【翡翠湖】（含门票，不含区间车，游览约1小时），它偏居柴达木盆地一隅，犹如一块块颜色各异的翡翠，镶嵌在荒无人烟的西北戈壁上，不同的季节，翡翠湖会呈现出不同的色彩，就连日出日落时分，湖水也会呈现出不同的翠色。晚入住德令哈酒店。
+                <w:br/>
+                ●【茶卡盐湖】（含门票，不含小火车118元/人，游览约2小时）的天空之镜，她被《国家地理》评为“人一生必去的55个地方”之一。阳光下的盐湖白茫茫一片，远处是雪山，脚下是纯白的盐晶，湖面上的水倒影着天上的白云和你的身影，像一面天然的镜子。而盐湖上的铁轨一直延伸到湖的尽头，让人无限暇想。这时世界一片白茫茫，只剩下蓝色、白色和黄色，天空之境是真的存在的。赤脚走在湖面之上，可以看见湖面反射出的巨大云朵。形成“湖水长天一色，盐湖雪峰同辉”的壮丽景色。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.湖泊紫外线强：高原紫外线指数常年很高，防晒霜一定要选SPF50+以上的，墨镜、防晒面巾、冰袖也别忘。很多人会忽略耳朵和脖子，记得涂上防晒霜。
+                <w:br/>
+                2.茶卡盐湖平均海拔约3100米，初到高原请放缓活动节奏，避免剧烈运动
+                <w:br/>
+                3.如果不下水，穿防滑鞋即可。如果想下水拍照，务必租景区的鞋套（10元/双，押金50元），比自己带的更厚实防漏。
+                <w:br/>
+                4.盐湖安全：下水后注意脚下，深色的小洞是盐洞，千万别踩，可能会塌陷。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">茶卡</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">茶卡镇</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                 茶卡-青海湖-西宁
-[...7 lines deleted...]
-                2、青海湖边湿润舒适，白天长袖T恤都可，早晚注意加减衣物。
+                茶卡盐湖-青海湖断崖-西宁
+                <w:br/>
+                ●【青海湖·断崖】（另眼看青海湖，不走大众常规玩法，不含区间车）（游览时间2小时） 又名圣泉湾生态体验区 ，位于青海湖北岸刚察县泉吉乡境内 ，地处海拔 3000 多米的高原上 ，是中 国最大的内陆湖—青海湖的核心景区之一 。 它以其陡峭的悬崖、清澈见底的湖水和壮观的日出日而闻名于世。●【藏族民俗村】（参观游览约2小时）沉浸式领略青藏高原特色藏族文化。在这里您可以欣赏到青海高原古老的藏族村落，充分体现青海藏族古老的原始风貌，为您的旅途奉上值得回味的独家记忆。
+                <w:br/>
+                ● 【驼绒纺织品展览馆】（游览时间约120分钟） 生长在海拔3000米以上的高原骆驼与牦牛，用一整个寒冬积蓄绒毛，换取春天的轻盈。我们只是谦卑的采撷者，将这天地馈赠，织成你触手可及的温柔。
+                <w:br/>
+                ●【临湖牧场】（游览时间约 1.5-2 小时） 赠送特色体验活动：射箭、民族服饰拍照、民族歌舞演绎。小牛、小羊、藏獒拍照。体验挤牛奶、做酸奶、堆玛尼情石、堆牛粪墙、 放牧。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.青海湖海拔约3200米，即使在夏天，昼夜温差也很大，可能中午穿短袖，晚上就得裹上外套。建议采用“洋葱式”穿搭，冲锋衣、抓绒衣、保暖内衣都带上，防风面罩和帽子也是必备品。
                 <w:br/>
                 交通：汽车
+                <w:br/>
+                购物点：【藏族民俗村】（参观游览约2小时）【驼绒纺织品展览馆】（游览时间约120分钟）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1153,82 +1204,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西宁-兰州-广州
-[...9 lines deleted...]
-                3、塔尔寺参观要求着正装，请注意和尊重民族宗教习惯。
+                西宁-东关清真大寺-兰州送机-广州
+                <w:br/>
+                ● 【东关清真大寺】（游览时间1h）为西北地区著名的四大清真寺之一，也是青海省最大的伊斯兰教寺院。距今已有六百余年历史。主要建筑物有古式雕刻花大殿一座、南北厢楼两幢、中五门（重门）、唤醒楼两座、广场、前三门（正门等）。其中大殿面积1220平方米，系宫殿式砖木结构。
+                <w:br/>
+                乘飞机返回广州，结束愉快的青海、甘肃大环线之旅，返回各自温馨的家！
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1279,77 +1324,75 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：酒店标准双人房/大床房(全程舒适标准酒店)。
                 <w:br/>
                 酒店安排为双人间，若出现单男单女，团友须听从导游安排住房，若经协调最终不能安排的，客人须当地补房差入住双人标间。由于当地气候较为凉爽及生活习惯，除五星级酒店以外，其余酒店客房均无空调和暖气。当地酒店主要使用太阳能热水器，如酒店当天用水人数较多，热水可能供应不足，造成不便，敬请谅解！
                 <w:br/>
-                祁连网评3钻酒店：吉达商务宾馆/盛唐翠光饭店或同级
-[...13 lines deleted...]
-                导游服务费（导游服务费含全陪/地陪，标准为12周岁及以上人士80元/人，小孩元40/人，婴儿免收）。 
+                武威网评3钻：盛唐翠光酒店、吉达酒店或同级
+                <w:br/>
+                张掖网评4钻：铭嘉乐国际酒店、西遇国际酒店或同级
+                <w:br/>
+                敦煌网评3钻：龙居酒店、锦轩酒店、嘉河云境酒店、佳佩乐酒店、天沁云水大酒店或同级
+                <w:br/>
+                大柴旦网评3钻：丽湖雅致大酒店，大柴旦儒商大酒店或同级
+                <w:br/>
+                茶卡网评3钻：天鑫大酒店、茶卡柏曼或同级
+                <w:br/>
+                西宁网评3钻：冬宝酒店、合和酒店或同级
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉
                 <w:br/>
-                3、用餐：全程含11正餐7早餐，正餐餐标30元/人（酒店房费含早，不用不退，正餐餐标30元/人），10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                3、用餐：全程含6正餐7早餐，正餐餐标30元/人，特色餐40元/人（酒店房费含早，不用不退），10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程舒适旅游用车。当地用车将根据团队人数安排，保证每人 1 正座。
                 <w:br/>
                 5、导游：当地普通话导游服务（团队出行人数不满10人仅安排中文司机负责行程活动中接待服务，不提供景区讲解），费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：此产品为打包销售产品，行程内任何景点和餐、住宿等，如因客人自愿放弃或特殊原因不能游览均不退费用！ 。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
+                <w:br/>
+                8、购物点：全程参观2个购物店。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1369,50 +1412,314 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 7、不含机场建设燃油附加税。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">藏族民俗村</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">藏银类</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">驼绒纺织品展览馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">棉花类</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1534,53 +1841,51 @@
               </w:rPr>
               <w:t xml:space="preserve">景区便民服务</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.【敦煌盛典】268-318元/人不等或【又见敦煌】298-318元/人不等
                 <w:br/>
                 2.【大漠烤全羊】1680-1980元/只（10-20斤不等价格不同）
                 <w:br/>
                 赠送：8凉菜1道敦煌特色发面饼子+1道特色汤面片！
                 <w:br/>
-                3.茶卡盐湖往返小火车108元/人
-[...1 lines deleted...]
-                4.塔尔寺讲解费15元/人【1-5人160/团；6-10人200/团；11-15人240/团；16-20人280/团；21人以上15/人】
+                3.茶卡盐湖往返小火车118元/人
                 <w:br/>
                 特别说明：以上便民服务（西北晚会表演&amp;特色餐&amp;区间车费用）不作为自费项目的一部分，请根据自身状况选择并以景区实际公布价格为准！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1617,90 +1922,88 @@
               </w:rPr>
               <w:t xml:space="preserve">必消区间</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.岗什卡雪峰区间车25元/人
                 <w:br/>
                 2.七彩丹霞区间车38元/人
                 <w:br/>
                 3.黑独山区间车60元
                 <w:br/>
-                4.青海湖黑马河区间车30元/人
-[...3 lines deleted...]
-                6.翡翠湖区间车60元/人
+                4.翡翠湖区间车60元（必乘）
+                <w:br/>
+                5.青海湖断崖区间车40元/人（必乘）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 178.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 223.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1727,139 +2030,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认： 
-[...43 lines deleted...]
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游,敬请谅解。 
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                本产品供应商为：【接待社：广州市圣地国际旅行社有限公司，许可证号：L-GD01372，质监电话：020-83371233】。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州市圣地国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市圣地国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西北地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
+                <w:br/>
+                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                <w:br/>
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
+                <w:br/>
+                2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
+                <w:br/>
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
+                <w:br/>
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                <w:br/>
+                7）大中型手术的恢复期病患者；
+                <w:br/>
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游,敬请谅解。
                 <w:br/>
                 2）因服务能力所限，无法接待 70 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下：http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。 
-[...39 lines deleted...]
-                日期：  日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下：http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1969,177 +2236,50 @@
                 <w:br/>
                 <w:br/>
                 安全注意事项： 
                 <w:br/>
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
                 <w:br/>
                 3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
                 <w:br/>
                 4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
                 <w:br/>
                 5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
                 <w:br/>
                 6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。 
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。 
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。 
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。 
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
-              </w:t>
-[...125 lines deleted...]
-                日期：  日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2180,51 +2320,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2368,50 +2508,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>