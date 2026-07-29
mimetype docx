--- v0 (2026-04-20)
+++ v1 (2026-07-29)
@@ -2096,51 +2096,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉普车探索之旅 （卡帕多奇亚）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2171,51 +2171,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">卡帕多奇亚四驱ATV体验</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2242,51 +2242,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">土耳其之夜</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2542,51 +2542,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 220.00</w:t>
+              <w:t xml:space="preserve">$(美元) 230.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2656,50 +2656,95 @@
                 <w:br/>
                 2）当地习惯吃简单的早餐，酒店提供的早餐通常只有面包、咖啡、茶、果汁等；
                 <w:br/>
                 3）按照酒店惯例，每标间可接待两大人带一个1.2米以下儿童（不占床），具体费用根据所报团队情况而  
                 <w:br/>
                 定；若一个大人带一个1.2米以下儿童参团，建议住一标间，以免给其他游客休息造成不便； 
                 <w:br/>
                 4.退费说明：
                 <w:br/>
                 1）如遇天气、战争、罢工、地震等人力不可抗力因素无法游览，我社将按照旅行社协议，退还未游览景点门票费用，但赠送项目费用不退；
                 <w:br/>
                 2）游客因个人原因临时自愿放弃游览，酒店住宿、餐、车等费用均不退还；
                 <w:br/>
                 5.补费说明：
                 <w:br/>
                 1）如遇航空公司政策性调整机票价格，请按规定补交差价。机票价格为团队机票，不得改签换人退票；
                 <w:br/>
                 2）如果旅游目的地国家政策性调整门票或其他相关价格，请按规定补交差价；
                 <w:br/>
                 6.其他说明：
                 <w:br/>
                 1)我社处理游客意见，以游客交回的《团队意见反馈表》为依据，请您秉着公平、公正、实事求是的原则
                 <w:br/>
                 填写《团队意见反馈表》
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨提示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自费项目价格会随淡旺季调整，请按出团通知书为准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2784,51 +2829,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>