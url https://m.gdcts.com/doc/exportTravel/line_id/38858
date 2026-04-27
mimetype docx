--- v0 (2026-02-04)
+++ v1 (2026-04-27)
@@ -1404,116 +1404,116 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.签证标准：格鲁吉亚免签 (仅限于中国大陆护照，其他国籍含港澳台护照现询)
                 <w:br/>
                 2.机票标准：乌鲁木齐起止全程团队经济舱机票及机场税（可申请全国联运+1000/人），团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 3.酒店标准：行程中所列星级酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 4.用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 5.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 6.用车标准：空调旅游巴士
                 <w:br/>
                 7.导游司机标准：全程中文领队或中文导游，境外专业司机。
                 <w:br/>
                 8.保险标准：旅行社责任险。
+                <w:br/>
+                9.司机导游服务费以及酒店税：RMB2000/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.护照费用；
                 <w:br/>
-                2. 司机导游服务费以及酒店税：RMB2000/人
-[...15 lines deleted...]
-                10. 客人往返国内出境口岸的一切费用；
+                2. 全程单房差2500人民币/人（不含游轮/火车单间差）
+                <w:br/>
+                3. 行程表以外行程费用；
+                <w:br/>
+                4. 行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                5. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7. 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8. 游客人身意外保险（强烈建议客人自行购买旅游意外险）
+                <w:br/>
+                9. 客人往返国内出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1673,51 +1673,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>