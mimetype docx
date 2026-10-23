--- v1 (2026-05-09)
+++ v2 (2026-10-23)
@@ -621,183 +621,185 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">携程网评定酒店五钻（携程网自行评定，非官方评定星级酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第比利斯-西格纳吉-泰拉维
+                第比利斯-西格纳吉-第比利斯
                 <w:br/>
                 上午：酒店早餐后，前往格鲁吉亚朝圣的寺庙之一的Bodbe修道院（入内参观30分钟），这是一座正东教的修道院，始建于 9世纪。
                 <w:br/>
                 前往爱情小镇-西格纳吉。西格纳吉海拔790米，依山而建，城墙环绕。2007年政府为了发展当地的旅游业对其内部的建筑进行了一些改建，尤其是房顶刷成了当地人喜爱的红色，西格纳吉的历史可以追溯到18世纪后半叶，当时的国王伊拉克利亚下令筑城，同时也修筑了防御工事，现今依然保存下来了大部分古城墙和23个塔楼。小镇的建筑风格统一，以石质为主，因为美丽的景色和浪漫的气氛，很多当地人会来这里举办婚礼，所以逐渐这里慢慢地也就流传出“恋爱中的城市”这么一个名头。
                 <w:br/>
                 随后前往【JSC Co.KINDZMARAULI酒庄】（含品酒）格鲁吉亚酿酒历史超过7000年，是世界上最早酿造红酒的国家。JSC Co.KINDZMARAULI的历史可追溯到1533年，拥有150公顷的葡萄园，地处阿拉赞（Alazani）河和博萨（Bursa）河流域左岸。在这里我们不仅可以品尝风味独特的格鲁吉亚葡萄酒，更可亲睹古老的陶罐酿酒的技法与流程。
                 <w:br/>
                 下午：前往西格纳吉城墙，登上老城墙（参观约20分钟），18世纪时，格鲁吉亚最后的一位国王Erekle为了保护当地人免受劫掠，也为了吸引亚美尼亚商人前来经商，下令兴建此城，有一圈城墙作为防御工事，城墙总长度超过4.5公里，一共有23座塔楼。从高处望能看到远处的景色，十分壮观。
                 <w:br/>
                 入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：悬崖餐厅午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星酒店</w:t>
+              <w:t xml:space="preserve">携程网评定酒店五钻（携程网自行评定，非官方评定星级酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                泰拉维-卡兹别克
-[...1 lines deleted...]
-                上午：酒店内早餐后，途在Aragvi River水库（停留约10分钟）留影，乘车前往《孤独星球》封面之地-安南努利城堡(Ananuri)，（入内游览约30分钟）城堡坐落在阿拉格维湖的半山之上，绿宝石般的湖水和蔚蓝的天空，衬托着典雅秀美的古堡，真如同走在童话之中。它曾经是私人军事城堡，它是13世纪Aragvi封建王朝时领主的城堡，也是军事要塞。18世纪Aragvi王朝被推翻，这里随之也被之后的统治者占领，直到19世纪依然是城堡要塞。，此城堡由当时的乔治亚领主建于16世紀，目前依旧保持得相当完整。
+                第比利斯-卡兹别克/古道里
+                <w:br/>
+                上午：酒店内早餐后，沿着【军事大道】沿格鲁吉亚军用公路北上，这条公路是连接格鲁吉亚和俄罗斯以及大高加索山脉山地省份的主要运输干道，全长212公里，最初是1801年沙皇亚历山大一世下令为了便于军队在格鲁吉亚和俄罗斯两国之间同行而修建的公路，沿途风景宜人，吸引了众多世界著名的诗人作家来到这里寻找灵感。
+                <w:br/>
+                中途在Aragvi River水库（停留约10分钟）留影，乘车前往《孤独星球》封面之地-安南努利城堡(Ananuri)，（入内游览约30分钟）城堡坐落在阿拉格维湖的半山之上，绿宝石般的湖水和蔚蓝的天空，衬托着典雅秀美的古堡，真如同走在童话之中。它曾经是私人军事城堡，它是13世纪Aragvi封建王朝时领主的城堡，也是军事要塞。18世纪Aragvi王朝被推翻，这里随之也被之后的统治者占领，直到19世纪依然是城堡要塞。，此城堡由当时的乔治亚领主建于16世紀，目前依旧保持得相当完整。
                 <w:br/>
                 下午：换成越野车上山，一边在悬崖峭壁上前行，一边欣赏远处雪山的壮丽景色，来到山上的Gergeti Trinity 修道院（入内参观，游览约30分钟），这是一座当地最著名的圣三一体教堂，教堂所在之处，是俯瞰卡兹别吉全景地方，整个村子都在自己脚下，教堂的对面就是著名的卡兹别克峰，这里拥有如油画一般的景色，被誉为是上帝的后花园，它是格鲁吉亚境内大高加索山脉最高峰之一，海拔5033米，翻过这座山就是俄罗斯的北高加索地区。这座双锥形的死火山可以说是高加索各民族的圣山，总是浓墨重彩地出现在旅人的相片里。
                 <w:br/>
                 下山的路上经过苏格友谊纪念墙（入内参观，游览约10分钟），色彩斑斓友谊墙在雪上的对比下显得格外显眼，是每个游客的必经打卡处。
                 <w:br/>
-                特别安排打卡SNO人头村，SNO村以其独特的户外雕塑博物馆而闻名，在村庄入口通往JUTA村的道路旁，有6座巨型石头头像雕塑，均用花岗岩雕刻而成，每座雕塑都代表了格鲁吉亚历史，艺术或文学中的重要人物，如著名作家，诗人或领袖，被称为格鲁吉亚的复活节岛。
+                备注：如遇大雪封山无法前往卡兹别克，则团队改为住哥里酒店或古道里酒店
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：格鲁吉亚- 特色包子     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -879,147 +881,139 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">携程网评定酒店五钻（携程网自行评定，非官方评定星级酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                库塔伊西-马尔特维利--巴统（车程约3+2.5小时）
-[...9 lines deleted...]
-                下午：午餐后，特别安排乘船出海（游览约20分钟），感受独属于黑海的浪漫。可以前往欧洲广场看看欧洲建筑，外观格鲁吉亚圣母教堂。沿着历经岁月的石板路，去找寻老城各种建筑的历史痕迹，感受这座小城别样的浪漫气息。
+                库塔伊西---巴统（车程约3+2.5小时）
+                <w:br/>
+                上午：酒店早餐后，乘车前往海滨城市巴统。气候宜人的巴统一直令格鲁吉亚人民引以为傲，同样也是黑海沿岸各国人民的首选度假城市。
+                <w:br/>
+                下午：午餐后，特别安排乘船出海（游览约20分钟），感受独属于黑海的浪漫。可以前往欧洲广场看看欧洲建筑，外观格鲁吉亚圣母教堂。沿着历经岁月的石板路，去找寻老城各种建筑的历史痕迹，感受这座小城别样的浪漫气息。（如遇大风天气影响，无法游船，则改为海边下午茶，不退费用，安排海边下午茶，让您在此悠闲品尝一杯咖啡或红茶，感受黑海的浪漫）
                 <w:br/>
                 前往Ali and Nino 雕塑品味美好纯粹的爱情故事（停留约1小时），去黑海海岸步行道吹吹风，享受黑海边的闲暇时光。
                 <w:br/>
-                安排海边下午茶，让您在此悠闲品尝一杯咖啡或红茶，感受黑海的浪漫。
-                <w:br/>
                 参观黑海明珠巴统，感受多国交融的文化，品味独特的城市魅力，【欧洲广场和Medea美狄亚雕像】（外观游览30分钟）这里是巴统的中心，建筑富有欧洲古典风情，但也带有现代气息。巴统最出名的剧场就再此。【Piacca广场】（外观游览30分钟），巴统马赛克广场，直径为106平方米。这种马赛克被认为是欧洲最大的大理石马赛克的作者是格鲁吉亚-瑞士设计师娜塔莉（纳塔利娅）德皮塔。
                 <w:br/>
                 沉浸式【海滨大道 Citywalk】，它是巴统最浪漫之地。黑海海岸步道是巴统的城市名片，自行车道紧挨在旁边，每隔一段路就有不同主题的抽象雕像，感受巴统独特的海滨风光；为丰富您对当地生活的融入和体验，可老城自理晚餐，指定时间返回酒店。（自由活动约1-2 小时）
                 <w:br/>
                 海滨大道上有各式餐厅，晚上您可以自行选择喜欢的餐厅享用晚餐。夜宿巴统。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">携程网评定酒店五钻（携程网自行评定，非官方评定星级酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1057,189 +1051,185 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星酒店</w:t>
+              <w:t xml:space="preserve">携程网评定酒店五钻（携程网自行评定，非官方评定星级酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 阿哈尔齐赫-姆茨赫塔-第比利斯 （车程约4-5小时）
                 <w:br/>
                 上午：酒店早餐后，前往被联合国教科文组织列为世界文化遗产的姆茨赫塔（Mtskheta）古城，姆茨赫塔曾是格鲁吉亚土地上最古老的王国---伊比里亚的都城。城中遗留一批古代建筑和11-13世纪的大教堂。它是整个格鲁吉亚艺术、文化和宗教中心，整个城市沿袭了11世纪拜占庭时期圆屋顶和十字形平面的建筑风格。在1994年，全城被列入世界文化遗产。
                 <w:br/>
                 游览城镇中心最著名的斯维特特斯克维里（Sveti Tskhoveli）教堂，也叫做生命之柱教堂（入内参观约30分钟）传说耶稣的上衣就埋在斯维特特斯克维里教堂的下面，同时它还是格鲁吉亚最古老的教堂，据说是圣尼诺在格鲁吉亚建造的第一座教堂。
                 <w:br/>
-                下午：前往“圣剑山”，参观【迪德戈里战役纪念碑】（Didgori Battle Memorial），是为纪念一千年前的迪德戈里战役而建，山顶矗立着代表勇士的利剑，独特设计与山景完美融合，从山顶视角可以拍出具有大片感的照片。
-[...1 lines deleted...]
-                随后参观季瓦里（Jvari）修道院（入内参观约30分钟），修道院坐落在山顶，与姆兹赫塔的主显教堂遥相呼应，Jvari修道院就是传说中的生命之柱故事发生的那个修道院，在山顶上可以一览姆兹赫塔的全景。
+                下午：随后参观季瓦里（Jvari）修道院（入内参观约30分钟），修道院坐落在山顶，与姆兹赫塔的主显教堂遥相呼应，Jvari修道院就是传说中的生命之柱故事发生的那个修道院，在山顶上可以一览姆兹赫塔的全景。
                 <w:br/>
                 晚餐特别安排当地特色餐+欣赏格鲁吉亚足尖舞表演
                 <w:br/>
                 以足尖舞释放热情正是格鲁吉亚舞蹈的特色之一，也是格鲁吉亚舞难度最大的部分，男舞者需要用腿部和脚部力量为基础进行表演，这就要求舞者必须拥有更好的平衡能力和足部力量，所以足尖舞一般由男子来完成，表现男性的勇猛、刚强。传说数千年前，为了追求一位美丽的姑娘，心中充满激情的小伙子在音乐的伴奏下，不时用膝盖和足尖在地上快速旋转，就是最早的足尖舞。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：足尖舞歌舞表演餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星酒店</w:t>
+              <w:t xml:space="preserve">携程网评定酒店五钻（携程网自行评定，非官方评定星级酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第比利斯-乌鲁木齐
                 <w:br/>
                 上午：早餐后，今天深度休闲的体味当地人慢节奏的生活状态，在游览的途中，不仅能拍到各种古老和现代风格碰撞在一起的美丽照片，同时在那些古老的巷道里还有众多当地的手工艺品店。让你的旅途放松下来，让心情更加的愉悦起来。
                 <w:br/>
                 参观三位一体大教堂（入内参观游览约40分钟左右）。这座教堂并非一座很古老的教堂，建于1995年-2004
                 <w:br/>
                      年间，但却是格鲁吉亚有史以来建造的最大的东正教教堂，也是高加索地区最大的宗教建筑
                 <w:br/>
                 下午：午餐后，游览第比利斯老城，城市建立于公元5世纪，分为旧城、新城两部分，旧城滨水，新城傍山。自古以来，第比利斯就位于丝绸之路介乎欧亚的商道上，融合了各个民族的不同文化。参观【和平桥】、【木偶剧钟楼】、【老城街道】、第比利斯最大的【干桥跳蚤市场】（全程游览约1小时）
                 <w:br/>
                 乘坐空中缆车到达城中心的高山上，可以在山上俯瞰整个城市的景观，后参观“格鲁吉亚母亲“塑像，外观游览约40分钟左右。之后前往游览纳瑞卡菈堡垒，要塞建筑已经严重损毁，但位置是俯瞰第比利斯全城的好去处（全程游览约1小时）
-                <w:br/>
-                特别安排乘坐第比利斯垂直观光小火车，第比利斯缆车-乘坐新改建的缆车，体验令人惊叹的Mtatmsinda之旅，沿途不仅有便捷的交通方式，还有壮观的城市全景。
                 <w:br/>
                 第比利斯地下印刷厂---充满神秘和历史意义的地下印刷博物馆位于第比利斯，揭开了1903年至1906年间革命活动的秘密篇章。在此期间，这个秘密地点成为孟什维克和布尔什维克的繁忙中心，他们在整个俄罗斯帝国及其他地区印刷和传播非法报纸、书籍和宣言，使用格鲁吉亚语、俄语和亚美尼亚语。
                 <w:br/>
                 【格鲁吉亚编年史纪念碑】（外观游览 40 分钟）“格鲁吉亚编年史”——是一个纪念碑石柱，位于 Temka，Keeni山，纳扎拉德维地区。这座纪念碑建于 1980 年，其作者是著名的雕塑家祖拉布·特雷特利。 纪念碑描绘了各种历史和宗教事件的场景，以及格鲁吉亚文学作品中的故事。青 铜和石雕描绘了与主有关的伟大日子和基督生命的浮雕。 从此处可以俯瞰整个第比利斯海。
                 <w:br/>
                 晚餐后送往机场搭乘航班回国。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1673,51 +1663,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>