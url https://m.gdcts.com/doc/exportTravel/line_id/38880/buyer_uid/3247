--- v0 (2026-05-12)
+++ v1 (2026-06-10)
@@ -361,51 +361,51 @@
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 国际航班：广州-伊斯坦布尔（参考航班CZ8065  0025/0710  飞行约 11小时45分）
                 <w:br/>
                 内陆航班：伊斯坦布尔-伊兹密尔 TK2322 ISTADB 1200-1310
                 <w:br/>
-                内陆航班：卡帕多奇亚-伊斯坦布尔TK7293  ASR-SAW  0910 1035或TK2007  NAVIST  0840 1010
+                内陆航班：卡帕多奇亚-伊斯坦布尔VF3171 ASR-SAW 09:30-11:00 或 PC2731 ASR-SAW 08:00-09:25或TK2011 ASR-IST 09:45-11:25
                 <w:br/>
                 国际航班：伊斯坦布尔-广州（参考航班：CZ8066 ISTCAN 1555 0655+1飞行约9小时55分）
                 <w:br/>
                 <w:br/>
                 备注：内陆航班以出团通知书为准，内陆段航班如出现当天航班已满或不够团队位数量等情况，则延后一天飞或调整行程顺序，以保证团队顺利出行。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -606,50 +606,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 是日晚上指定时间前往广州白云国际机场集中，办理登机手续。乘机飞往伊斯坦布尔，夜宿航班上。
                 <w:br/>
                 温馨提示 ：
                 <w:br/>
                 土耳其时差比中国慢 5 小时；当地货币为新土耳其里拉 ，可以用美元或者欧元在 当地兑换；主要宗教为伊斯兰教 ，禁忌猪肉和酒类；请带好防晒用品；大巴车覆盖免费 WIFI ，但是使用人 数为 5-10 人 ，请轮流使用！当地电压为 220 伏 ，插头为欧标两孔圆形插头；当地条件有限 ，酒店标准低于国内同级酒店标准 ，当地导游为当地人 ，中文讲解水平有限 ，望谅解！
                 <w:br/>
+                1.游览时请务必遵守时间，导游可以根据当地的实际情况，适当调整景点游览顺序，但不得减少游览时间；
+                <w:br/>
+                2.行程中城市间的公里数为直线距离，仅作为参考；
+                <w:br/>
+                3.行程中的景点游览时间，包括步行、游船、观光排队等候等时间总和；
+                <w:br/>
+                4.本产品为我公司包价产品，所有牵涉到的机票、酒店、用餐、景点门票等除特别说明的价格外均为一体价格，不得拆分，若遇境外景点、火车等对青少年、老人优惠或者免费，均不在此列，无法退费，请谅解！
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1157,55 +1165,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚
                 <w:br/>
                 *今日贵宾可选择自费乘坐热气球：热气球随风飞向卡帕多奇亚的山谷，进行一次神奇的空中之旅，高空欣赏世界上唯一的卡帕多奇亚的精灵烟囱，仿佛置身于另一个世界，在村庄、葡萄园，果园点缀的“月球表面”上空徘徊大约45分钟至1小时，最后在农夫的田地中着陆。着陆后当地给每人颁发一份证书，并赠送一杯香槟庆祝这次成功的空中历险。
                 <w:br/>
-                早餐后游览古罗密（Goreme）的天然博物馆（Goreme Open Air Museum）；
+                早餐后游览格雷梅（Goreme）的天然博物馆（Goreme Open Air Museum）；
                 <w:br/>
                 前往【精灵烟囱】参观；
                 <w:br/>
-                安排参观【鸽子谷】，【奇石林】。鸽子谷靠近乌奇萨（Üçhisar），因沿途彩色的鸽舍而得名。这个山谷里到处都是石头，石头上有许多密密麻麻的洞眼，走到跟前才会发现原来都是鸽子洞。若在傍晚时来此，有机会看到鸽子回巢的壮观场面。这里有一片观景台，可以看到许多肥肥的鸽子在地上抢食物。旁边一般会有卖谷子的人，不妨花上10里拉左右买一把喂它们，但要小心被鸽子疯抢哦。除了可爱的鸽子，附近还有一棵挂满土耳其传统附身符“蓝眼睛”的树，很有意思；
+                安排参观【鸽子谷】，鸽子谷靠近乌奇萨（Üçhisar），因沿途彩色的鸽舍而得名。这个山谷里到处都是石头，石头上有许多密密麻麻的洞眼，走到跟前才会发现原来都是鸽子洞。若在傍晚时来此，有机会看到鸽子回巢的壮观场面。这里有一片观景台，可以看到许多肥肥的鸽子在地上抢食物。旁边一般会有卖谷子的人，不妨花上10里拉左右买一把喂它们，但要小心被鸽子疯抢哦。除了可爱的鸽子，附近还有一棵挂满土耳其传统附身符“蓝眼睛”的树，很有意思；
                 <w:br/>
                 参观【当地居民之家】（约 30 分钟）品尝当地人家地道的土耳其咖啡或红茶，了解卡帕多起亚当地人民朴实的生活状况与风土人情。
                 <w:br/>
                 特别安排品尝网红土耳其冰激凌-MADO 牌冰激凌，土耳其咖啡，红茶
                 <w:br/>
                 晚餐后入住酒店休息。
                 <w:br/>
                 今日亮点：
                 <w:br/>
                 【卡帕多奇亚】:它曾被美国《国家地理》杂志社评选为十大地球美景之一。卡帕多奇亚其独特的喀斯特地貌焕发着慑人魂魄的美，令无数旅行者魂牵梦绕。
                 <w:br/>
                 【格雷梅天然博物馆】（GOREME）露天博物馆(游览时间约90分钟), 可分三部分：天然博物馆（Goreme Open Air Museum）、Goreme市及Goreme山谷。古罗密露天博物馆（Goreme）是土耳其最著名的旅游点之一，此处最大的特点是平地上有着许多形状奇特的小山峰拔地而起，有的成了圆锥形，有的则成了圆柱形和蘑菇形，有的上罩圆锥形石块，像是头上带了顶帽子，千奇百怪。造成这地区奇特的地理环境，始于公元6世纪时期基督徒为了躲避穆斯林的迫害而逃到这个地方，并于地下建房屋、教堂，经过十多个世纪的风化和天然侵蚀，形成一种非常显著的笋状石柱和烟囱状的石岩，并环绕着古老的村庄和一系列的山脉，蔚为壮观。特殊的人为与自然相配合的现象，成为了一奇妙的建筑世界，所以一般人称为“奇石区”。
                 <w:br/>
                 【精灵烟囱】，当你看到瞠目结舌的精灵烟囱，内心会产生无法描述的震撼，大大小小的烟囱状的石山突兀而来，一个跟着一个撞进眼帘；这片世上绝无独有的一片庞大的怪石群。让人流连忘返。
                 <w:br/>
                 【鸽子谷】，鸽子谷的岩石上布满了密密麻麻的鸽子洞，据说古代人用来收集鸽子粪作肥料。山谷之上两颗年头不久的枝叉众多的树上，一棵挂满了蓝眼睛，另一棵则是当地最著名的陶器制品。这里是留影的好地点。
                 <w:br/>
                 *小贴士：为了更加贴切体验当地生活，安排卡帕多奇亚洞穴酒店，大部分洞穴酒店并非天然洞穴，而是人工模仿洞穴风格建造的当地特色酒店，均无星级评定，大部分酒店没有电梯，每个房间不一定有空调或风扇，大小都有所不同，每个房间的装饰都有所不同，酒店房间数量有限，基本每个房间面积大小不一， 同等的房型，房间面积大小也可能会不一样，旺季可能会出现，前后入住不同洞穴，或者同个团队分开洞穴酒店入住，请知悉，谢谢~
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2967,50 +2975,125 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 250.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费特希耶出海游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费特希耶出海游船（游玩约90分钟）
+                <w:br/>
+                乘船饱览地中海荧光蓝，最多停2-3个点（视天气情况，报名前可与导游确认好）（注意：乘坐游艇出海上下船时请注意安全，依次排队切勿拥挤、小心地滑。船长未作出安排前，切勿做出危险性动作。）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3462,51 +3545,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>