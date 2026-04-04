--- v0 (2026-02-06)
+++ v1 (2026-04-04)
@@ -402,53 +402,53 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【回归旅游】：纯玩0购物，度假新体验
                 <w:br/>
                 【优质航空】：臻选翎亚航空广州直飞巴厘岛
                 <w:br/>
                 【打卡网红】：周董”稻香MV“拍摄地--ALAS网红鸟巢+网红吊桥
                 <w:br/>
                 【休闲惬意】：罗威纳追海豚，观火山，体验不一样的旅行
                 <w:br/>
                 【人气出海】：贝尼达岛（精灵坠崖-天仙裂痕-天神浴池+无限次浮潜+独木舟体验）
                 <w:br/>
-                【舒适酒店】：升级1晚罗威纳四钻酒店酒店+3晚网评四钻
-[...1 lines deleted...]
-                【舌尖美食】：中式豪华海鲜餐、180度海景尊贵印尼沙嗲餐、金巴兰日落美景海鲜BBQ4人套餐、黄金脏鸭餐，火山观景台自助餐，美食享不停。。。
+                【舒适酒店】：3晚4钻泳池度假酒店+1晚罗威纳4钻酒店
+                <w:br/>
+                【舌尖美食】：180度海景尊贵印尼沙嗲餐、金巴兰日落美景海鲜BBQ4人套餐、娘惹风味特色餐，火山观景台自助餐，美食享不停。。。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -707,51 +707,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：观景台自助餐     晚餐：中式豪华海鲜餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">网评四钻</w:t>
+              <w:t xml:space="preserve">Bedrock Kuta或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -812,51 +812,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：岛上自助简餐     晚餐：金巴兰BBQ四人套餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">网评四钻</w:t>
+              <w:t xml:space="preserve">Bedrock Kuta或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -897,51 +897,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">网评四钻</w:t>
+              <w:t xml:space="preserve">Bedrock Kuta或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1132,55 +1132,55 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、广州机场-巴厘岛往返经济舱机票（含税）。
+                1、广州机场-巴厘岛往返经济舱机票（不含飞机上餐饮）。
                 <w:br/>
                 2、行程中所列酒店或同级酒店住宿(含早)费（标准为二人一房，如需入住单间则另付单间差费用)。
                 <w:br/>
-                3、全程含5早7正（不含酒水），如自动放弃不用餐，餐费款项恕不退还。
+                3、全程含4早7正（不含酒水），如自动放弃不用餐，餐费款项恕不退还。
                 <w:br/>
                 4、行程表中所列景点的第一门票（不含个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 5、旅行社责任险及赠送团队意外保险。
                 <w:br/>
                 6、境外旅游巴士及外籍司机（地接用车将根据团队人数安排，保证每人1个正座）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1194,51 +1194,55 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、除行程表所列之外的个人消费，出入境行李的海关税、行李物品的搬运费、保管费、超重费、航空保险及个人旅游意外保险，不可抗力因素所产生的额外费用（包括飞机延误所产生的费用）等。
                 <w:br/>
                 2、护照费，节假日旺季升幅。
                 <w:br/>
-                3、当地导游服务费+落地签+旅游税￥1000元/人。
+                3、当地导游服务费+落地签+旅游税￥1000元/人。（随团费收）
+                <w:br/>
+                4、不含单房差：1000元/人
+                <w:br/>
+                5、外籍人士（包括港澳台）+￥500元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1269,55 +1273,55 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                1、2-12岁以下（不含12岁）不占床减500元/人，占床与成人同价，12岁或以上必须占床与成人同价。
+                1、2-12岁以下（不含12岁）不占床减200元/人，占床与成人同价，12岁或以上必须占床与成人同价。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
-                3、不含单房差：1500元/人。外籍人士（包括港澳台）+￥500元/人。
+                3、不含单房差：1000元/人。外籍人士（包括港澳台）+￥500元/人。
                 <w:br/>
                 4、不含：当地导游服务费+落地签离境税+旅游税￥1000元/人。
                 <w:br/>
                 5、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1362,51 +1366,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>