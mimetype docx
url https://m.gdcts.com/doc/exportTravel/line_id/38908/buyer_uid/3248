--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -1129,51 +1129,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、邮轮服务小费：130港币/人/晚 ，套房 150 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相 关
+                1、邮轮服务小费：140港币/人/晚 ，套房 160 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相 关
                 <w:br/>
                 费用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
                 <w:br/>
                 2、越南签证费用（船上支付，船上落地签参考费用119港币/人 ，具体以船公司公布标准为准）；
                 <w:br/>
                 3、邮轮停靠港口岸上观光游费用；
                 <w:br/>
                 4、居住地至码头往返交通；
                 <w:br/>
                 5、保险：旅游意外险（建议购买）；
                 <w:br/>
                 6、单人入住需要支付200%的船票费用；
                 <w:br/>
                 7、个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -1238,50 +1238,53 @@
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 邮轮公司规定，将不接受年龄小于 6 个月的婴儿登船，以及不接受在邮轮旅行的最后一天孕期达 24 周的孕妇登船。未超过 24 周 的孕妇报名此行程，请提供医生开具的允许登船的证明。
                 <w:br/>
                 2. 报名时请提供准确的名字（汉字及拼音）、出生日期、性别信息及分房名单。这将影响到您的船票是否有效。
                 <w:br/>
                 3. 18 周岁以下游客必须与 18 周岁以上游客同住一间客舱。且 18 周岁以下的游客必须由其监护人看护，若因看护不当发生意外， 我公司不承担责任。
                 <w:br/>
                 4. 70 周岁以上（含 70 周岁）、80 周岁以下的游客需提供 3 个月内三甲医院开具的健康证明。75 周岁以上（含 75 周岁）、80 周岁以下的游客需同时有家属陪同。
                 <w:br/>
                 5. 船上室内区域为无烟区，仅可在指定区域抽烟。船上的室外吸烟区域将明确标识。禁止在客舱和阳台吸烟。违反船上吸烟规定的， 将处以相应罚金，并记入您的客舱账户。若多次违反本规定，则船方有权在邮轮旅行结束前要求您上岸，且不予任何退款。在餐厅 或剧院中均不得使用电子香烟。
                 <w:br/>
                 6. 若遇不可抗拒因素（如台风、疫情、地震等自然灾害，以及罢工、战争等政治因素等），邮轮公司有权更改行程或缩短游览时间等， 游客应积极配合并接受对行程的合理调整，在调整过程中发生的额外费用，由游客承担！
                 <w:br/>
                 7. 游客报名后，若遇邮轮公司船票、燃油税、小费等调价，我公司根据实际差额向游客多退少补。
                 <w:br/>
                 8. 游客必须在保证自身健康良好前提下报名参加，若因游客自身疾病及个人过错导致人身意外伤亡，我公司不承担责任。游客因自身 原因发生被前往国家拒绝入境等情况，我公司不承担责任。游客擅自在境外离团或滞留不归，责任自负。
                 <w:br/>
                 9. 游客在自行活动期间，若发生人身意外伤亡和财产损失，我公司不承担赔偿责任。
                 <w:br/>
                 10. 按照国家旅游局的有关规定，旅游人身意外保险由游客自愿购买，我公司给予提醒并提供便利。
                 <w:br/>
                 11. 船上消费以港币为货币单位，船上提供货币兑换服务，汇率可能略高于国家对外公布的当日汇率。船上可以使用 VISA 维萨卡、 MASTER 万事达卡、AMEX 美国运通卡等。
                 <w:br/>
                 12. 船上配备医生和护士，就诊挂号费用、治疗费及药费需额外收取。游客不得携带酒精饮料上船，可以携带由医院开出的药品或针剂。
+                <w:br/>
+                <w:br/>
+                因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由(供应商名称）委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1634,51 +1637,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>