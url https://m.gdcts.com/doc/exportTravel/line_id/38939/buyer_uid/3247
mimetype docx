--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【赏花•繁花似锦】贵州贵阳双动6天 | 百里杜鹃 | 黄果树 | 西江千户苗寨 | 荔波小七孔 | 乌江寨 | 入住两晚景区特色客栈行程单</w:t>
+        <w:t xml:space="preserve">【避暑•西南胜景】贵州贵阳双动6天 | 乌蒙大草原 | 黄果树 | 织金洞 | 兴义万峰林 | 万峰湖 | 马岭河峡谷 | 升级2+1排保姆车行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">每团不超25人 3大特色美食</w:t>
+        <w:t xml:space="preserve">每团不超30人， 两大住宿标准选择</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260207GZ1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260527TGZ1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -359,108 +359,122 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：广州南-贵阳北08:00-15:00之间动车车次
                 <w:br/>
-                回程：贵阳北-广州南08:00-17:00之间动车车次，最终车次以实际出票为准
+                回程：贵阳北-广州南08:00-15:00之间动车车次，最终车次以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★每团不超25人纯玩品质游
-[...9 lines deleted...]
-                ★特色美食：瀑韵山珍宴+黔菜风味餐+苗家长桌宴，体验苗家高山流水
+                ★每团不超30人纯玩品质游，升级陆地头等舱横排2+1保姆车
+                <w:br/>
+                ★玩转西南美景
+                <w:br/>
+                黄果树大瀑布：享有“中华第一瀑”之盛誉，可以从上、下、前、后、左、右六个方位观赏。
+                <w:br/>
+                织金洞 ：雄伟壮观的“地下塔林”，千姿百态的岩溶景观，被誉为“岩溶瑰宝”。
+                <w:br/>
+                水城古镇：保留“三线建设”时期建筑元素，集自然、人文、观光、休闲、度假为一体。
+                <w:br/>
+                乌蒙大草原：一望无际的高原草场，充满神奇色彩美丽动人的高山湖泊。
+                <w:br/>
+                海坪彝族小镇：千户彝寨’重新演绎彝家故事。
+                <w:br/>
+                万峰林：典型性的喀斯特峰林，气势宏大壮阔，山峰形态奇特，美不胜收。
+                <w:br/>
+                马岭河峡谷：挂壁细流，或垂岩壁，集雄、奇、险、秀为一体，以地缝景观闻名于世。
+                <w:br/>
+                万峰湖：被称为" 万峰之湖，西南之最，山水画卷 " 。
+                <w:br/>
+                ★特色美食：【兴义布依八大碗】+【黄果树风味餐】
+                <w:br/>
+                ★贴心服务：落地无忧，24h专车接站，即接即走0等待
+                <w:br/>
+                ★甄选睡眠：两大住宿标准随心选 网评三钻版VS网评四钻版
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -617,517 +631,584 @@
                 推荐城市网红打卡地：
                 <w:br/>
                 黔灵山公园、东山寺、甲秀楼、文昌阁、花果园白宫、西普陀寺...
                 <w:br/>
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
+                6、抵达酒店后，请提供您报名的名字+手机号码拿房，酒店入住免押金。
+                <w:br/>
+                7、两款住宿标准选择，不同住宿版本对应价格不同，请根据自身需求选择住宿版本：
+                <w:br/>
+                网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店、又见·城市度假酒店、瑞珈喜、久星、锦逸、雅斯特、铂纳斯酒店、格美或不低于以上标准酒店
+                <w:br/>
+                <w:br/>
+                网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、丽怡、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、丽豪、皇朝、梵朴、西苑锦润、开元名庭、和润国际、翼汇航空观山驿、南天、建设大厦、美居、城际、怡程、翼汇国际航空、胜开国际、云上丽呈、维尔多斯、双龙旅途浮光、双龙维也纳、双龙爽逸同呈或不低于以上标准网评四钻酒店
+                <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店） 格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）或不低于以上标准网评3钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贵阳→黄果树（车程约2.5小时）
-[...11 lines deleted...]
-                游览结束后前往【安顺】入住酒店休息。
+                贵阳→织金洞（车程约2小时） → 水城古镇（车程约2.5小时） → 六盘水酒店（车程约30分钟）
+                <w:br/>
+                早餐后乘车前往国家重点风景名胜区、世界地质公园——【织金洞】（游览时间3小时左右）（不含景区观光车28元/人，保险10元/人，费用需自理）。午餐后乘车前往前往游览【水城古镇】（游览时间1.5小时左右），游览结束乘车前往酒店入住。
+                <w:br/>
+                景点介绍：
+                <w:br/>
+                ★【织金洞】“中国溶洞之王”、地下塔林、广寒宫、凌霄殿、掌上明珠、霸王盔
+                <w:br/>
+                雄伟壮观的“地下塔林”、虚无缥缈的“铁山云雾”、一望无涯的“寂静群山”、磅礴而下的“百尺垂帘”、深奥无穷的“广寒宫”、神秘莫测的“灵霄殿”、豪迈挺拔的“银雨树”、纤细玲成的“卷曲石”、栩栩如生的“普贤骑象”、“婆媳情深”……一幅幅大画卷，一处处小场景，令人心魄震惊，叹为观止。据专家考察比较，织金洞规模体量、形态类别、景观效果都比誉冠全球的法国和南斯拉夫的溶洞更为宏大、齐全、美观。
+                <w:br/>
+                <w:br/>
+                ★【水城古镇】“荷城”、文化、山水、“一水绕两核”、“七桥串古今”
+                <w:br/>
+                以“文化”和“山水”为主题，围绕“一水绕两核”、“七桥串古今”构建，着眼于完善城市功能、保护古镇特色，注重保留水城古镇独特的建筑风格，保留“三线建设”时期建筑元素，是独具特色，集自然、人文、观光、休闲、度假为一体的特色古镇。
+                <w:br/>
+                <w:br/>
+                今晚入住六盘水酒店，两款住宿标准参考如下：
+                <w:br/>
+                网评三钻版（六盘水酒店参考）：凯宾、希尔曼、希诺、星俪恒、金山银林、水投善善、溪驰、凯泰、绿色森林、土司庄园、时代假日、盘布拉格度假酒店、雅斯特、鸿昇或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（六盘水酒店参考）：星俪恒、澜铂、时代假日、艾兰国际、雨田、温德姆、美玲假日、博雅、凤凰祥林、锦欣、维也纳、腾龙、凉都印象、云嘉、温德姆、绿色森林、宜尚、全季、恒维凉都或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：黄果树风景区
-[...1 lines deleted...]
-                自费项：不含黄果树必乘环保车/保险60元/人，请现付导游；不含大瀑布往返扶梯50元/人，消费自愿原则
+                景点：织金洞、水城古镇
+                <w:br/>
+                自费项：织金洞不含景区观光车28元/人，保险10元/人，费用请现付导游或提前交付报名点；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：瀑韵山珍宴     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">安顺指定酒店（网评3钻）：艾丽金座酒店(安顺黄果树大街火车站店)、安顺宜尚酒店、 白玉兰酒店(安顺高铁西站店)、和颐至尚酒店(安顺黄果树大街大润发店)或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：特色黔味     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">六盘水指定酒店（网评3钻）：凯宾、希尔曼、希诺、星俪恒、金山银林、水投善善、溪驰、凯泰、绿色森林、土司庄园、时代假日、盘布拉格度假酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安顺-百里杜鹃（车程约1.5小时）-乌江寨（车程约2.5小时）
-[...9 lines deleted...]
-                感受乌江寨的慢生活，畅游景区内【超好玩的小景点】，入夜，逛于乌江寨的“脉络”中，在灯光下闻暗香袭来，在古坊中品民俗的味道，更有无人机表演和乌江星音乐水舞秀的夺目。
+                安顺→海坪彝族小镇（车程约1小时）→乌蒙大草原（车程约1.5小时）→兴义（车程约3小时）
+                <w:br/>
+                早餐后，乘车前往游览【海坪彝族小镇】（游览时间2小时左右）（不含景区观光车20元/段，费用需自理，请现付导游）。午餐后前往【乌蒙大草原】（游览时间3小时左右）（不含景区摆渡车25元/人，费用需自理，请现付导游；不含景区七彩滑道20元/人、玻璃水滑道100元/人、网红甩桥30元/人、骑马60元/人、射箭10元/人，属景区内自愿消费项目），游览完毕乘车前往酒店入住。
+                <w:br/>
+                <w:br/>
+                景点介绍如下：
+                <w:br/>
+                ★【海坪彝族小镇】“千户彝寨”、彝族吊脚楼、土墙房风格、彝族风情街
+                <w:br/>
+                与玉舍国家森林公园以“世界第一高铁”相连，以贵州省水城县海坪易扶搬迁安置点为核心打造建设，内有彝族风情街、商业街、火把节广场、酒店民宿、九重宫殿历史文化博物馆、太阳历广场、鞭陀博物馆、希慕遮广场等建筑群，是一个集文化体验、观光生活、演出娱乐为一体的度假休闲圣地。小镇依山傍水，根据彝族人民发展壮大的历史性转折“六祖分支”按照六个组团进行规划建设，建筑形式将传统彝族吊脚楼、院落、土墙房等风格融合，充分传承彝族人民的传统文化。
+                <w:br/>
+                <w:br/>
+                ★【乌蒙大草原】万亩草场、云海佛光、坡上草原、风力发电站
+                <w:br/>
+                国家4A级景区，又称“坡上草原”，在这里可以体会“会当凌绝顶”气势，是贵州最大的草场，贵州海拔最高的湖泊。在这里可以看到佛光和草原牧色、高山杜鹃云海奇观、日出日落等景观。景区有10万亩草场、4万亩矮脚杜鹃，还有长海子、云海佛光、悬崖峭壁、吴王扎营山、管家老岩、银厂口子以及彝族风情等独特的自然和人文景观。
+                <w:br/>
+                <w:br/>
+                ★今晚入住兴义酒店，两大住宿标准参考如下：
+                <w:br/>
+                网评三钻版（兴义酒店参考）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日、栖木酒店、洒金或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（兴义酒店参考）：凤凰、洛克时光、梦乐城、海钰、金洲、地标、泽栖、斯际驿辰、皇冠、民航金盛国际、百花、赵庄、峰林悦山、湖景、品度假、温德姆或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：百里杜鹃、乌江寨
-[...1 lines deleted...]
-                自费项：百里杜鹃不含电瓶车60元/人，请现付导游
+                景点：乌蒙大草原、海坪彝族小镇
+                <w:br/>
+                自费项：海坪彝族小镇不含景区观光车20元/段，乌蒙大草原含景区摆渡车25元/人，费用请现付导游或提前交付报名点；乌蒙大草原园区其他娱乐项目，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：黔菜风味餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">乌江寨特色酒店：乌江寨暮山酒店二号楼或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">兴义指定酒店（网评3钻版）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌江寨-西江千户苗寨（车程约4小时）
-[...12 lines deleted...]
-                温馨提示：西江客栈住宿条件一般，请勿期望值过高。
+                酒店→马岭河（车程约30分钟）→万峰林（车程约30分钟）→万峰湖（车程约1小时）→兴义酒店（车程约1小时）
+                <w:br/>
+                早餐后乘车前往【马岭河峡谷】（游览时间2小时左右）（不含观光电梯单程30元/人、往返40元/人，属景区内自愿消费项目），午餐后乘车前往“中国锥状喀斯特博物馆”【万峰林景区】（游览时间2小时左右）（不含景区观光车50元/人，费用需自理，请现付导游；小火车50元/人，属景区内自愿消费项目）。游览完毕乘车前往【万峰湖景区】（游览时间1小时左右）（不含游船80元/人，费用需自理，请现付导游），游览结束后入住酒店。
+                <w:br/>
+                <w:br/>
+                景点介绍如下：
+                <w:br/>
+                ★【马岭河峡谷】“百画、百瀑、百帘、百泉”、“天下第一缝，中国第一漂”、一步一景
+                <w:br/>
+                由于长期雨水的侵蚀作用，地块被塑蚀成深切狭长的地缝景观，孕育了多姿态多采的“百画、百瀑、百帘、百泉”的奇观，构成了马岭河峡谷的独特风景 “百画”，拥有国家自然遗产、国家重点风景名胜区、国家地质公园三大桂冠。景区内人文古迹众多，民族风情浓郁，气候温和湿润，四季如春，昼夜温差小，冬无严寒，夏无酷暑，是人们寻幽、览胜、访古、探奇、避暑、休闲的胜地。由于“千泉归壑，溪水溯蚀”的作用，孕育着多姿多彩的峡谷奇观。
+                <w:br/>
+                <w:br/>
+                ★【万峰林景区】喀斯特峰林、列阵峰林、宝剑峰林、群龙峰林、罗汉峰林、叠帽峰林
+                <w:br/>
+                由近两万座奇峰翠峦组成，放眼万峰，山形高耸、连绵不断、气势宏大壮阔，与山下弯曲的河流、古朴的村寨、葱郁的树林融为一体，构成天底下罕见的峰林田园风光。明代著名旅行家徐霞客就曾到过万峰林，赞叹：“天下山峰何其多，惟有此处峰成林”。根据峰林的形态，分为列阵峰林、宝剑峰林、群龙峰林、罗汉峰林、叠帽峰林等五大类型。每一类都各具特色，既独立成趣，又与其他类型的峰林相辅相成，组成雄奇浩瀚的景观。万峰林旅游景区先后获得“国家重点风景名胜区”、“中国最美的五大峰林”等称号。
+                <w:br/>
+                <w:br/>
+                ★【万峰湖】一日三景、吉隆堡、红椿码头、水上布依山寨
+                <w:br/>
+                万峰湖因万峰环绕而得名，是云贵高原上的一颗平湖明珠，享有“ 万峰之湖，西南之最，南国风光，山水画卷 ”之美誉。景区美景天成，山中有水，水中有山，烟波浩渺，丛峦叠嶂，鱼肥水美，是众多钓鱼者聚会的天堂，湖光山色美不胜收。它早、中、晚景致各异，还有“一日三景”的美誉。
+                <w:br/>
+                <w:br/>
+                ★今晚入住兴义酒店，两大住宿标准参考如下：
+                <w:br/>
+                网评三钻版（兴义酒店参考）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日、栖木酒店、洒金或不低于以上标准酒店
+                <w:br/>
+                网评四钻版（兴义酒店参考）：凤凰、洛克时光、梦乐城、海钰、金洲、地标、泽栖、斯际驿辰、皇冠、民航金盛国际、百花、赵庄、峰林悦山、湖景、品度假、温德姆或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：乌江寨、西江千户苗寨
-[...1 lines deleted...]
-                自费项：西江不含4段电瓶车20元/人，保险10元/人，请现付导游
+                景点：马岭河、万峰林、万峰湖
+                <w:br/>
+                自费项：万峰林不含景区观光车50元/人、万峰湖不含游船80元/人，请现付导游或提交交付报名点；马岭河不含观光电梯单程30元/人、往返40元/人/万峰林不含小火车50元/人，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：苗家长桌宴     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西江特色客栈：苗镜隐山别院(西江千户苗寨观景台店)、遇见西江假日酒店 牧云梯田全景美宿、西江花语水岸或不低于以上标准客栈</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：兴义布依八大碗     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">兴义指定酒店（网评3钻版）：布谷鸟、梦乐城大商汇店、黔山、凤凰、洛克时光、丽枫、贵湘大酒店、栖谷假日或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西江-荔波小七孔（车程约3小时）-贵阳（车程约3.5小时）
-[...17 lines deleted...]
-                结束后前往【贵阳】入住酒店休息。
+                酒店 → 黄果树（车程约3小时）→ 贵阳（车程约2.5小时）
+                <w:br/>
+                早餐后乘车前往【黄果树风景名胜区】，为国家AAAAA级景区，景点之间需换乘景区观光车（50元/人，保险10元/人，费用需自理，请现付导游；不含大瀑布扶梯单程30元/人、双程50元/人，属景区内自愿选择消费项目。）游览完毕乘车前往酒店入住。
+                <w:br/>
+                景点介绍如下：
+                <w:br/>
+                ★【黄果树大瀑布】（游览时间2小时左右）亚洲第一大瀑布、盆景园、水帘洞、可从8个方位观赏
+                <w:br/>
+                世界著名大瀑布之一，以水势浩大著称。瀑布高度为77.8米，宽101米，也是亚洲第一大瀑布，可以从上、下、前、后、左、右、里、外八个方位观赏。每当水量充沛时，黄果树瀑布便如银河倾泻，水声震耳欲聋，气势磅礴，令人叹为观止。瀑布后有一长达134米的水帘洞拦腰横穿瀑布而过，穿过水帘洞，仰望大珠小珠落玉盘。
+                <w:br/>
+                <w:br/>
+                ★【天星桥上半程】（游览时间1小时左右）数生步、水上石林、美女榕、天星湖、高老庄
+                <w:br/>
+                脚踏在石上，人行在水中，小桥流水，曲径通幽，这里溶汇了喀斯特地貌的精华，集山、水、林、洞、根、滕、石、瀑为一体。蕴含了世界上每个人生日的数生步，自然形成宛如美女的根抱石景观，风刀水剑刻就的万顷盆景，根笔藤墨绘帛的千古绝画，带您领略大自然的鬼斧神工。
+                <w:br/>
+                <w:br/>
+                ★【陡坡塘瀑布】（游览时间1小时左右）“吼瀑”、西游记
+                <w:br/>
+                黄果树瀑布群中最宽的瀑布，是一个高21米、宽达105米的天然坝型瀑布，平水时，水流清澈，瀑布水层沿着和缓的瀑面，均匀地撒开，如一层薄薄的、半透明的面纱，又如一面面张开的素绢扇面，在阳光下泛着银光，故有人戏称为“新娘面纱”。但当洪季来临，白水河中由于携带了大量山洪冲下来的泥沙而呈土黄色，陡坡塘瀑布便消失了往日平水时的秀色，而变得异常凶猛雄壮。 这里也是《西游记》中唐僧师徒四人牵马过河的取景地。
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、水帘洞游览特别提示：
+                <w:br/>
+                （1）根据黄果树景区最新规定，水帘洞景点实行分时段实名预约制，需自行登录微信小程序“安旅通”平台或现场扫码进行预约；
+                <w:br/>
+                （2）旅行社团队票仅包含景区首道大门票，如需游览水帘洞，需根据行程内导游通知，进行时段预约，旅行社无法保证预约成功；
+                <w:br/>
+                （3）水帘洞道路狭窄，预约名额有限，如因库存问题，造成水帘洞无法参观，无任何费用退还，且不接受关于水帘洞未预约成功的投诉赔偿。
+                <w:br/>
+                参团即默认同意。以上敬请谅解！
+                <w:br/>
+                2、今日会稍早出发前往黄果树大瀑布，如果您没有休息好，可以在车上小憩，感谢您的理解与支持。
+                <w:br/>
+                天星桥景区分上半段及下半段，为节省体力提升游览品质，本行程安排游览半程。
+                <w:br/>
+                <w:br/>
+                ★今晚入住贵阳酒店，两款住宿标准参考如下：
+                <w:br/>
+                网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店、又见·城市度假酒店、瑞珈喜、久星、锦逸、雅斯特、铂纳斯酒店、格美或不低于以上标准酒店
+                <w:br/>
+                <w:br/>
+                网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、丽怡、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、丽豪、皇朝、梵朴、西苑锦润、开元名庭、和润国际、翼汇航空观山驿、南天、建设大厦、美居、城际、怡程、翼汇国际航空、胜开国际、云上丽呈、维尔多斯、双龙旅途浮光、双龙维也纳、双龙爽逸同呈或不低于以上标准网评四钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：荔波小七孔
-[...1 lines deleted...]
-                自费项：荔波小七孔不含电瓶车40元/人、保险10元/人，请现付导游 ；鸳鸯湖不含划船30元/人，自愿选择消费
+                景点：黄果树风景名胜区
+                <w:br/>
+                自费项：黄果树风景名胜区不含50元/人，保险10元/人，请现付导游或提前交付报名点；不含大瀑布扶梯单程30元/人、双程50元/人，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：瑶家石锅鱼     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店） 格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：黄果树风味餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）或不低于以上标准网评3钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贵阳北/东→广州（动车车程约5.5小时）
                 <w:br/>
                 早餐后，自由活动，而后根据您的高铁时间前往高铁北站/东站，结束全部的贵州之行。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 3、我社送站起点均为贵阳市主城区（观山湖区、云岩区、南明区），如因提前返回，从景点送站或客人自行续住两城区以外的酒店，所产生的送站费用增加，请自理。
                 <w:br/>
-                4、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
-[...5 lines deleted...]
-                7、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
+                4、烦请客人在高铁站自行等候进站、过安检等事宜；火车站的旅游车只能送至火车站前面600米左右的旅游停车点，需客人自行步行600米左右进站。
+                <w:br/>
+                5、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
+                <w:br/>
+                6、行程不包含游客自由活动期间一切交通费用及另行送站费用，如需地接公司安排需游客报名时额外支付或自理。
+                <w:br/>
+                7、贵州景区/餐厅周边均设有个体商户商铺，非我司安排的购物店，请谨慎消费；
+                <w:br/>
+                8、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
                 <w:br/>
                 交通：动车+送站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1197,65 +1278,65 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                2、住宿：全程当地高档标准建设双人间，1晚入住西江特色客栈+1晚乌江寨特色酒店【参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地高档/豪华标准建设双人间（即网评3钻版/4钻版2选1）【参考酒店请看行程备注，住宿先后顺序可根据实际情况调整】；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：5早4正餐，早餐为酒店包含（不含床请自理），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...1 lines deleted...]
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，百里杜鹃，小七孔，西江苗寨，乌江寨）；不包含景区内必乘交通车215 元/人，请现付导游；
+                3、用餐：5早5正餐，早餐为酒店包含（不含床请自理），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，织金洞、乌蒙大草原、马岭河、万峰湖、万峰林）；不包含景区内必乘交通车273 元/人，请现付导游；
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                5、用车：根据人数安排5-55座车（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；随车配备USB充电接口或全程配备充电宝；
-[...1 lines deleted...]
-                6、导游：当地普通话导游服务，费用已含导游服务费。不派全陪领队
+                5、用车：横排2+1头等舱保姆车（7人以内根据人数匹配5座-9座车型）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；随车配备USB充电接口或全程配备充电宝；
+                <w:br/>
+                6、导游：当地普通话导游服务（4人以内司兼导，司导是司机兼向导，进行简单的概况讲解，不陪伴进景区）。费用已含导游服务费。不派全陪领队
                 <w:br/>
                 7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 2周岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
                 <w:br/>
                 由于自身原因放弃景点参观费用不退；赠送景点和景交无任何退费；
                 <w:br/>
                 注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证;区域性优惠政策及特殊证件不予退费。
               </w:t>
             </w:r>
           </w:p>
@@ -1291,56 +1372,338 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车215 元/人，请现付导游；（黄果树50元/人，黄果树保险10元/人，西江苗寨20元/人，保险10元/人，小七孔40元/人，小七孔保险10元/人，百里杜鹃电瓶车保险75元/人）； 
-[...1 lines deleted...]
-                7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等：215元/人（同成人）；
+                6、不包含景区内必乘交通车273 元/人，请现付导游或交付报名点；（黄果树观光车50元/人+保险10元/人，织金洞观光车28元/人+保险10/人，万峰林观光车50元/人，万峰湖游船80元/人，乌蒙大草原摆渡车25元/人，海坪彝族小镇观光车20元/段，合计273元/人）
+                <w:br/>
+                7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等：273元/人（同成人）；
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                不含景区内自费项目：黄果树大瀑布扶梯单程30元/人、双程50元/人，万峰林小火车50元/人，马岭河电梯单程30元/人、往返40元/人，乌蒙大草原七彩滑道20元/人、玻璃水滑道100元/人、网红甩桥30元/人、骑马60元/人、射箭10元/人，属景区内自愿选择消费项目，可根据个人需要自愿选择。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">必乘景区交通车保险，现付导游或交付报名点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                织金洞不含景区观光车28元/人，保险10元/人
+                <w:br/>
+                海坪彝族小镇不含景区观光车20元/段，乌蒙大草原含景区摆渡车25元/人
+                <w:br/>
+                万峰林不含景区观光车50元/人、万峰湖不含游船80元/人
+                <w:br/>
+                黄果树风景名胜区不含50元/人，保险10元/人，请现付导游或提前交付报名点
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区其他非必乘项目，游船/电梯等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                黄果树大瀑布扶梯单程30元/人、双程50元/人
+                <w:br/>
+                马岭河不含观光电梯单程30元/人、往返40元/人/万峰林不含小火车50元/人
+                <w:br/>
+                乌蒙大草原自设各类娱乐项目（如七彩滑道20元/人、玻璃水滑道100元/人、网红甩桥30元/人、骑马60元/人、射箭10元/人）等
+                <w:br/>
+                以上项目遵循消费自愿原则
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1593,51 +1956,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1781,50 +2144,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>