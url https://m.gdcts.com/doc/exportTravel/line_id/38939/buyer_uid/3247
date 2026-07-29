--- v1 (2026-06-10)
+++ v2 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【避暑•西南胜景】贵州贵阳双动6天 | 乌蒙大草原 | 黄果树 | 织金洞 | 兴义万峰林 | 万峰湖 | 马岭河峡谷 | 升级2+1排保姆车行程单</w:t>
+        <w:t xml:space="preserve">【避暑•西南胜景】贵州贵阳双动6天 | 乌蒙大草原 | 黄果树 | 织金洞 | 兴义万峰林 | 万峰湖 | 马岭河峡谷 | 远观花江峡谷大桥 | 升级2+1排保姆车行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">每团不超30人， 两大住宿标准选择</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -1025,93 +1025,95 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 酒店 → 黄果树（车程约3小时）→ 贵阳（车程约2.5小时）
                 <w:br/>
                 早餐后乘车前往【黄果树风景名胜区】，为国家AAAAA级景区，景点之间需换乘景区观光车（50元/人，保险10元/人，费用需自理，请现付导游；不含大瀑布扶梯单程30元/人、双程50元/人，属景区内自愿选择消费项目。）游览完毕乘车前往酒店入住。
                 <w:br/>
+                途中会经过贵州新晋网红【花江峡谷大桥】（车远观，不上桥），横览，是超越群山的豪迈；竖观，是俯瞰深渊的震撼。看向窗外，让这道“横竖都是第一”的风景，成为旅途中最难忘的过境。
+                <w:br/>
                 景点介绍如下：
                 <w:br/>
                 ★【黄果树大瀑布】（游览时间2小时左右）亚洲第一大瀑布、盆景园、水帘洞、可从8个方位观赏
                 <w:br/>
                 世界著名大瀑布之一，以水势浩大著称。瀑布高度为77.8米，宽101米，也是亚洲第一大瀑布，可以从上、下、前、后、左、右、里、外八个方位观赏。每当水量充沛时，黄果树瀑布便如银河倾泻，水声震耳欲聋，气势磅礴，令人叹为观止。瀑布后有一长达134米的水帘洞拦腰横穿瀑布而过，穿过水帘洞，仰望大珠小珠落玉盘。
                 <w:br/>
                 <w:br/>
                 ★【天星桥上半程】（游览时间1小时左右）数生步、水上石林、美女榕、天星湖、高老庄
                 <w:br/>
                 脚踏在石上，人行在水中，小桥流水，曲径通幽，这里溶汇了喀斯特地貌的精华，集山、水、林、洞、根、滕、石、瀑为一体。蕴含了世界上每个人生日的数生步，自然形成宛如美女的根抱石景观，风刀水剑刻就的万顷盆景，根笔藤墨绘帛的千古绝画，带您领略大自然的鬼斧神工。
                 <w:br/>
                 <w:br/>
                 ★【陡坡塘瀑布】（游览时间1小时左右）“吼瀑”、西游记
                 <w:br/>
                 黄果树瀑布群中最宽的瀑布，是一个高21米、宽达105米的天然坝型瀑布，平水时，水流清澈，瀑布水层沿着和缓的瀑面，均匀地撒开，如一层薄薄的、半透明的面纱，又如一面面张开的素绢扇面，在阳光下泛着银光，故有人戏称为“新娘面纱”。但当洪季来临，白水河中由于携带了大量山洪冲下来的泥沙而呈土黄色，陡坡塘瀑布便消失了往日平水时的秀色，而变得异常凶猛雄壮。 这里也是《西游记》中唐僧师徒四人牵马过河的取景地。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、水帘洞游览特别提示：
                 <w:br/>
                 （1）根据黄果树景区最新规定，水帘洞景点实行分时段实名预约制，需自行登录微信小程序“安旅通”平台或现场扫码进行预约；
                 <w:br/>
                 （2）旅行社团队票仅包含景区首道大门票，如需游览水帘洞，需根据行程内导游通知，进行时段预约，旅行社无法保证预约成功；
                 <w:br/>
                 （3）水帘洞道路狭窄，预约名额有限，如因库存问题，造成水帘洞无法参观，无任何费用退还，且不接受关于水帘洞未预约成功的投诉赔偿。
                 <w:br/>
                 参团即默认同意。以上敬请谅解！
                 <w:br/>
                 2、今日会稍早出发前往黄果树大瀑布，如果您没有休息好，可以在车上小憩，感谢您的理解与支持。
                 <w:br/>
                 天星桥景区分上半段及下半段，为节省体力提升游览品质，本行程安排游览半程。
                 <w:br/>
                 <w:br/>
                 ★今晚入住贵阳酒店，两款住宿标准参考如下：
                 <w:br/>
                 网评三钻版（贵阳酒店参考）：清晨时光、浣溪、昊丽、麗坤、兰欧、如家、筑悦轻居、维纳斯皇家酒店、腾亚、蔚蓝、TOWO上品（数博大道店）、云上漫居、希岸清雅、地中海、聚融和、醉美贵州、飞雨林达酒店、格美酒店、金熙、极度、云上四季、华茂、凯希尼、四季黔景、机场宾馆、满兮、宜尚、柏曼、旅途时光双龙店、沁住、戴斯温德姆、瑞晟、北站艺术酒店、你好酒店、又见·城市度假酒店、瑞珈喜、久星、锦逸、雅斯特、铂纳斯酒店、格美或不低于以上标准酒店
                 <w:br/>
                 <w:br/>
                 网评四钻版（贵阳酒店参考）：TOWO上品国际、外滩一号、旅途浮光酒店（贵阳观山湖会展城店）、希顿、善润云庭、格林东方、林城万宜、百灵、雅斯特、喜天、智选、喀斯特、誉住、麗枫、达喜雅、锦江都城、凯里亚德、贵阳地中海温泉度假酒店、雅迪尔、城市森林、安巢多彩、维也纳、云鹭、金熙、金阳大酒店、浩宇都城、丽怡、云谷智选、大成精舍、溪山里、凯恩斯、山水、和润锦雅、丽豪、皇朝、梵朴、西苑锦润、开元名庭、和润国际、翼汇航空观山驿、南天、建设大厦、美居、城际、怡程、翼汇国际航空、胜开国际、云上丽呈、维尔多斯、双龙旅途浮光、双龙维也纳、双龙爽逸同呈或不低于以上标准网评四钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：黄果树风景名胜区
+                景点：黄果树风景名胜区、远观花江峡谷大桥
                 <w:br/>
                 自费项：黄果树风景名胜区不含50元/人，保险10元/人，请现付导游或提前交付报名点；不含大瀑布扶梯单程30元/人、双程50元/人，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：黄果树风味餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1956,51 +1958,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>