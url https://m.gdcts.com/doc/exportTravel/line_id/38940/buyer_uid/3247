--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -621,51 +621,51 @@
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
                 6、此线路有两款住宿版本选择，报名时请选择住宿标准，不同标准对应价格不同：
                 <w:br/>
                 网评3钻版贵阳酒店参考：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店）、格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店。
                 <w:br/>
-                网评4钻版贵阳酒店参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店
+                网评4钻版贵阳酒店参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、贵阳观山湖开元名庭酒店、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店
                 <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1013,51 +1013,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 铜仁-梵净山（车程约1.5小时）-贵阳（车程约4.5小时）
                 <w:br/>
                 早餐后，乘车前往游览国家5A级旅游景区【梵净山】（不含电瓶车48元/人+索道140元/人+保险10元/人，请现付导游；游览时间约3.5小时）是贵州最独特的一个地标，是一个返璞归真、怡养身心、令人遐思神往的人间仙境和天然氧吧！
                 <w:br/>
                 【蘑菇石】其名字就如形象一样，上大下小，酷似蘑菇。高约十米，亭亭玉立。
                 <w:br/>
                 【奇峰经石】金顶高约90米，海拔2493米，中部裂缝名金刀峡，将金顶一分为二，上有天桥相连
                 <w:br/>
                 【红云金顶】山峰拔地而起，上半部分一分为二，由天桥链接，两边各建一庙，一边供奉释迦佛，一边供奉弥勒佛。由此印证现代佛（释迦牟尼）向未来佛（弥勒佛）的交替。
                 <w:br/>
                 之后乘车前往【赠送景点】全国重点文物保护单位-【甲秀楼】,位于贵阳市城南的南明河，是建在河中的巨石上甲秀楼面前便是南明河，，连接着南明河两岸，桥上有一座叫“涵碧亭”的小亭。
                 <w:br/>
                 （甲秀楼如因旺季行程游览时间紧凑或周一闭馆，赠送景点不去不退，敬请理解。）
                 <w:br/>
                 游览结束后乘车前往【贵阳】入住酒店休息。
                 <w:br/>
                 <w:br/>
                 酒店参考：
                 <w:br/>
                 网评3钻版贵阳酒店参考：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店）、格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店
                 <w:br/>
-                网评4钻版贵阳酒店参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店
+                网评4钻版贵阳酒店参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、贵阳观山湖开元名庭酒店、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：梵净山、甲秀楼
                 <w:br/>
                 自费项：梵净山不含电瓶车48元/人，索道140元/人、保险10元/人，请现付导游 ；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：瑶家石锅鱼     晚餐：X   </w:t>
@@ -1242,51 +1242,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：4晚当地高档/豪华标准建设双人间（标准2选1）+1晚入住西江特色客栈；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；
                 <w:br/>
                 酒店参考（住宿先后顺序可根据实际情况调整）：
                 <w:br/>
                 网评3钻版参考：
                 <w:br/>
                 贵阳酒店：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店）、格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准网评3钻酒店。
                 <w:br/>
                 都匀酒店：都匀西苑锦润酒店，都匀港龙大酒店、都匀凯里亚德酒店、都匀汉庭酒店或不低于以上标准网评3钻酒店；
                 <w:br/>
                 西江客栈：苗镜隐山别院(西江千户苗寨观景台店)、遇见西江假日酒店、牧云梯田全景美宿、西江花语水岸或不低于以上标准客栈；
                 <w:br/>
                 铜仁/江口酒店：铜仁朱砂大酒店（B座）、铜仁万山红大酒店、江口梵江印象酒店（象狮大道客运站店）或不低于以上标准酒店；
                 <w:br/>
                 网评4钻版参考：
                 <w:br/>
-                贵阳酒店：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店；
+                贵阳酒店：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、贵阳观山湖开元名庭酒店、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店；
                 <w:br/>
                 都匀酒店：都匀灵智大酒店，都匀山水花园酒店、都匀盛世锦源酒店、都匀维也纳国际酒店（秦汉影视城绿博园店）或不低于以上标准酒店；
                 <w:br/>
                 西江客栈：苗镜隐山别院(西江千户苗寨观景台店)、遇见西江假日酒店、牧云梯田全景美宿、西江花语水岸或不低于以上标准酒店；
                 <w:br/>
                 铜仁/江口酒店：铜仁朱砂大酒店（A座）、梵净山梵行酒店(江口店)、梵净山国际酒店(江口店)、书香世家酒店(梵净山店)或不低于以上标准酒店；
                 <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：5早4正餐，早餐为酒店包含（不含床请自理），正餐均为特色餐，餐标40元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、门票：成人包含以上行程内所列景点首道大门票（黄果树，梵净山、小七孔，西江千户苗寨）；不包含景区内必乘交通车358元/人，请现付导游；
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：旅游用车2+1陆地头等舱大商务车（如客人因自身原因造成景区未去，车费不退）；（如人数不足10人以下：5座新能源车/7-15座商务车），保证每人一正座；随车配备USB充电接口或全程配备充电宝；
                 <w:br/>
                 6、导游：当地普通话导游服务，费用已含导游服务费。不派全陪领队
                 <w:br/>
                 7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。2岁以下婴儿不含任何费用，全部由家长自理。
                 <w:br/>
@@ -1557,50 +1557,125 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 358.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区其他非必乘项目，游船/电梯等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                荔波小七孔不含鸳鸯湖划船船票30元/人，选择性消费
+                <w:br/>
+                黄果树大瀑布往返扶梯50元/人，选择性消费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1625,101 +1700,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
-[...5 lines deleted...]
-                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、贵州地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
-                9、贵州部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
-[...3 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                9、购物：贵州地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1849,51 +1926,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>