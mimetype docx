--- v2 (2026-04-02)
+++ v3 (2026-04-23)
@@ -605,50 +605,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 当天晚上指定时间前往广州白云国际机场集中，办理登机手续。乘机飞往伊斯坦布尔，夜宿航班上。
                 <w:br/>
+                <w:br/>
+                温馨提示 ：
+                <w:br/>
+                土耳其时差比中国慢 5 小时；当地货币为新土耳其里拉 ，可以用美元或者欧元在 当地兑换；主要宗教为伊斯兰教 ，禁忌猪肉和酒类；请带好防晒用品；大巴车配备免费 WiFi，因乘车人数较多，多人同时使用影响网络速度，建议大家错峰轮流使用！当地电压为 220 伏 ，插头为欧标两孔圆形插头；当地条件有限 ，酒店标准低于国内同级酒店标准 ，当地导游为当地人 ，中文讲解水平有限 ，望谅解！
+                <w:br/>
+                注意事项：
+                <w:br/>
+                1.游览时请务必遵守时间，导游可以根据当地的实际情况，适当调整景点游览顺序，但不得减少游览时间；
+                <w:br/>
+                2.行程中城市间的公里数为直线距离，仅作为参考；
+                <w:br/>
+                3.行程中的景点游览时间，包括步行、游船、观光排队等候等时间总和；
+                <w:br/>
+                4.本产品为我公司包价产品，所有牵涉到的机票、酒店、用餐、景点门票等除特别说明的价格外均为一体价格，不得拆分，若遇境外景点、火车等对青少年、老人优惠或者免费，均不在此列，无法退费，请谅解！
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2561,187 +2576,177 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">伊斯坦布尔一日游套餐</w:t>
+              <w:t xml:space="preserve">圣索菲亚大教堂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">圣索菲亚大教堂（时间45-80分钟）是拜占庭建筑的杰出代表。它始建于 325 年，537 年重建，曾先后作为教堂、清真寺和博物馆，1985 年被列入《世界遗产名录》。其巨大圆顶和精美内饰闻名于世。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">库萨达斯 爱琴海乘船游览</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                多玛巴赫切新皇宫入内参观+中村港口休闲街+皮埃尔落蒂山+当地午餐+香料市场
-[...5 lines deleted...]
-                【香料市场】：香料市场，也就是伊斯坦布尔的埃及市场，在金角湾安拉太大桥起点处，旁边紧挨新清真寺。由于600年前埃及人通过海运来到这里做生意，所以被称为埃及市场，以五颜六色的香料和催情香水闻名于世。现在这里也是纪念品、水果、坚果等生活用品批发市场。
+                库萨达斯 爱琴海乘船游览（游玩约90分钟）
+                <w:br/>
+                乘船饱览爱琴海澄澈海景与沿岸风光，尽览爱琴海的浪漫与活力。（注意：乘坐游艇出海上下船时请注意安全，依次排队切勿拥挤、小心地滑。船长未作出安排前，切勿做出危险性动作。）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 135.00</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">帕姆卡莱滑翔伞Pamukkale  paraglider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2982,51 +2987,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Optional hot air balloon热气球飞行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                Optional hot air balloon热气球飞行（游玩时间1.5小时）
+                Optional hot air balloon热气球飞行（游玩时间1.5小时）（不含视频及照片）
                 <w:br/>
                 卡帕多奇亚、肯尼、南非是世界上玩热气球最受欢迎的三个地方，游人在此可以乘坐热气球观看卡帕多奇亚全景。卡帕多奇亚由于火山喷发后形成的熔岩，在自然风蚀后形成的千奇百怪的地形，山谷的衍生，山脉的褶皱，弯曲的河流，散落的集镇，一切尽在鸟瞰中。通常在日出前的片刻，热气球开始起飞，乘客上升到大约300米的高空欣赏日出以及卡帕多奇亚的全景。下降时则漂浮过山谷之间，令游人尽情欣赏童话般的烟囱和洞穴，并从绝佳的角度进行摄影或录像。着陆后，您将获得一杯香槟以庆祝您的冒险之旅，还会收到一份飞行证书证明您的空降体验。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 A、热气球期间，领队与导游全程不陪同。
                 <w:br/>
                 上下热气球时请按次序耐心等待，切勿着急上下热气球而作出危险动
                 <w:br/>
                 作，以免发生意外。且飞且珍惜！
                 <w:br/>
                 如原预定日期的热气球因天气原因或者被境外当地活动临时征用或热
                 <w:br/>
                 气球公司内部调整导致原定日期无法乘坐热气球，则退还所交费用，
                 <w:br/>
                 我们不保证客人可以更改到行程中其他日期飞热气球；如果是因为客
                 <w:br/>
                 人自身原因取消，则无费用可退！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -3405,50 +3410,263 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">多尔玛巴切新皇宫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">多尔玛巴切新皇宫（时间45-80分钟）：多尔玛巴切新皇宫位于伊斯坦布尔博斯普鲁斯海峡西岸。它于 1856 年建成，是奥斯曼帝国后期的王宫。建筑融合欧陆与奥斯曼风格，装饰奢华，有众多水晶吊灯和精美浮雕。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">地下水宫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【地下水宫】（时间20-40分钟）：作为伊斯坦布尔历史地下建筑的杰出代表，紧邻圣索非亚大清真寺。它始建于公元527年至565年间，由东罗马帝国皇帝查士丁尼一世下令建造，旨在满足城市的用水需求。这座地下蓄水池位于包括一座柱廊式教堂在内的建筑群下方，内部矗立着仿佛从水中升起的石柱，雄伟壮观，因此也被称为“沉没的宫殿”。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡伊马克勒地下城</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡伊马克勒地下城：是当地规模最大的地下城之一。它深达 55 米，约有八层，目前开放四层。这里曾是基督徒躲避迫害的避难所，内部设施齐全，有生活区域、教堂、酒窖等，还设有完善的通风系统。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3760,51 +3978,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">强烈建议购买个人旅游意外险！可咨询您的旅游顾问。</w:t>
+              <w:t xml:space="preserve">强烈建议购买个人旅游意外险！可咨询您的旅游顾问。65岁以上包括65岁老年人报名需强制购买境外紧急救援医疗300,000元及以上保额的紧急医疗保险。请自行购买并提供保单电子版给我社！或我社可协助客人代购保险</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -3905,51 +4123,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>