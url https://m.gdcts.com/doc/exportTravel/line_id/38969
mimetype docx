--- v1 (2026-04-27)
+++ v2 (2026-09-19)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【金牌南欧-春夏 双牙盛宴】Edge纯玩系列 西班牙+葡萄牙四星纯玩11天（南航广州直飞）｜托莱多｜龙达｜米哈斯｜辛特拉｜罗卡角｜佩尼斯科拉｜ 圣家族大教堂｜马德里皇宫｜奎尔公园行程单</w:t>
+        <w:t xml:space="preserve">【金牌南欧-冬春 春节 双牙盛宴】Edge纯玩系列 西班牙+葡萄牙四星纯玩11天（南航广州直飞）｜托莱多｜龙达｜米哈斯｜辛特拉｜罗卡角｜佩尼斯科拉｜ 圣家族大教堂｜马德里皇宫｜奎尔公园行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU20260209CZY2CG（A线）</w:t>
+              <w:t xml:space="preserve">EU20260917CZY2CG（A线）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -396,65 +396,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 设计理念：Hola～Olá～体验伊比利亚半岛活力热情与浪漫！来到伊比利亚半岛，放慢我们的脚步吧！一座座城市停下来好好欣赏它的文化、它的气息与它的传统佳肴。一个个世界遗产停下来好好认识它的历史、它的前世今生。享受各个大城小镇的阳光、自然、人文景色，搭配道地必吃特色料理，大大满足！
                 <w:br/>
                 权威象征的马德里皇宫：仅次于凡尔赛宫和美泉宫的富丽堂皇欧洲第三大王宫
                 <w:br/>
                 巴塞罗那高迪作品巡游：入内圣家族大教堂、桂尔公园，沉浸期中，细细品味世界顶尖的艺术设计理念，在奇特、立体、色彩斑斓的精品里流连忘返
                 <w:br/>
                 白色山城-米哈斯，悬崖小镇-龙达，世界文化遗产闻名古城-托莱多
                 <w:br/>
-                "世界尽头"欧洲大陆最西端-罗卡角，“灿烂伊甸园”的美丽小镇-辛特拉
+                "世界尽头"欧洲大陆最西端-罗卡角，美丽海滨小镇-卡斯凯什
                 <w:br/>
                 七丘之城"欧洲乡村"美誉-里斯本
                 <w:br/>
                 “阳光之城”-瓦伦西亚，与伊比利亚半岛的热情相拥
                 <w:br/>
                 《权力的游戏》的取景地-佩尼斯科拉
                 <w:br/>
-                西班牙著名的大学城－萨拉戈萨
+                西班牙著名的大学城－萨拉戈萨 
+                <w:br/>
+                石榴城头，雪山映红宫，橘香醉人－格拉纳达  
+                <w:br/>
+                古罗马引水渠撑起的千年古城－塞戈维亚
                 <w:br/>
                 佛拉门戈舞蹈艺术的发源地、卡门的故乡-塞维利亚
                 <w:br/>
                 美食盛宴：全程含餐，6菜1汤，品尝西班牙、葡萄牙地道美食：西班牙海鲜饭+龙达牛尾餐、百年老店葡式蛋挞
                 <w:br/>
-                酒店升级：全程精选四星级酒店,舒适自在。
+                酒店升级：全程精选四星级酒店,升级一晚五星级酒店，舒适自在。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -573,53 +577,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州马德里（西班牙）
                 <w:br/>
-                参考航班：CZ377 CANMAD 1050 1830（航班仅供参考，具体以实际为准）
-[...1 lines deleted...]
-                请游客在指定时间在广州白云国际机场集中，由领队带领搭乘国际航班，飞往西班牙首都马德里。
+                参考航班：CZ377 CANMAD 1040 1830（航班仅供参考，具体以实际为准）
+                <w:br/>
+                请游客在指定时间在广州白云国际机场集中，由领队带领搭乘国际航班，飞往西班牙首都【马德里】。
                 <w:br/>
                 航班抵达后，专车送各位贵宾入住酒店休息，调整时差。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -657,50 +661,52 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马德里-约75KM-托莱多-约367KM-西班牙小镇（西班牙）
                 <w:br/>
                 酒店早餐后，乘车前往游览中世纪西班牙的都城－【托莱多】。托莱多地处TAGUS河环绕的高岗上，是世界文化遗产。抵达后游览托莱多古城（游览不少于45分钟），感受西班牙文化的“黄金时代”。
                 <w:br/>
                 曾经的西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着“帝国皇冠加冕过的城市”美誉小城的沧桑与美丽。
                 <w:br/>
+                游毕，乘车入住酒店休息。
+                <w:br/>
                 交通：飞机+乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -731,61 +737,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西班牙小镇-约260KM-罗卡角-约18KM-辛特拉-约28KM-里斯本（葡萄牙）
+                西班牙小镇-约260KM-罗卡角-约15KM-卡斯凯什-约35KM-里斯本（葡萄牙）
                 <w:br/>
                 酒店早餐后，乘车前往欧洲大陆的最西端【罗卡角】（又名大石角，停留不少于50分钟）。它是一处海拔约140米的狭窄悬崖，处于葡萄牙的最西端，也是整个欧亚大陆的最西边，曾被认为是世界的尽头。 在罗卡角的山崖上建有一座灯塔和一个面向大洋的十字架，颇有遗世独立之感。碑上刻有著名葡萄牙诗人路易·德·卡蒙斯的诗句：“陆止于此、海始于斯。”这里也是游客们竞相合影留念的地方。
                 <w:br/>
-                乘车前往葡萄牙小镇-【辛特拉】，辛特拉是里斯本北郊的一座小镇，空气新鲜，风景优美。辛特拉拥有星罗棋布的皇家庄园和城堡，云集了欧洲浪漫主义风格的建筑，是世界自然文化遗产。【辛特拉王宫】外观（游览不少于15分钟），辛特拉王宫是葡萄牙保存完好的中世纪皇家宫殿，从15世纪初到19世纪后期或多或少有王室连续居住。王宫融合了摩尔式和西哥特式建筑风格，它的大烟囱分外醒目。两个白色高高的烟囱很像牛角，所以又被称为“牛角宫”。王宫在葡国成立共和制前，一直是国王的避暑宫殿。作为辛特拉文化景观的一部分，被联合国教科文组织列为世界遗产。
+                随后，乘车前往007小说诞生地--【卡斯凯什】小镇（停留时间不少于30分钟）。欣赏迷人的风光，由于拥有葡萄牙很好的海滨浴场，因此卡斯卡伊斯是一个带有贵族气息的城市，也是值得大家漫步于城市街道，花一些时间在城市众多观景楼中放松休息。而且卡斯卡伊斯也是“邦德迷”们心中的圣地，就是在这里诞生了007系列小说，也是首部007的电影《皇家*场》取景地。
                 <w:br/>
                 乘车前往【里斯本】（市区游览不少于1小时）素有"欧洲乡村"的美誉，建立在山丘之上，城中遍布坡道，因此获得了“七丘之城”的别名，城市保存了固有的传统，持续修复翻新具历史性的建筑和雕塑，中世纪街的景观依然留存至今，是个令人迷醉与向往的城市。
                 <w:br/>
                 【贝伦塔】外观，葡萄牙七大奇迹之一，葡萄牙前海关，是启航的起点归航的终点，修建于葡萄牙文艺复兴高潮时期，是曼努埃尔建筑风格的杰出代表。1983年被列为世界文化遗产，也是里斯本地标性建筑景观。【热罗尼莫斯修道院】外观，1983年与附近的贝伦塔一起被联合国教科文组织列为世界文化遗产，航海家达伽马也长眠于此。教堂与修道院的门墙连接长达100多米，几乎占据了整条街道，雄壮的气势也彰显了昔日葡萄牙无可匹敌的海上霸主地位。【航海家纪念碑】外观，纪念碑上刻着33位在航海时代具有贡献的人物像，领头的是亨利王子的塑像，为了纪念这位航海家-亨利王子逝世500周年。【四月二十五号大桥】远观，曾是欧洲第一长桥，世界第三长悬索桥。为了纪念葡萄牙人民在“丁香革命”中推翻军政府。
                 <w:br/>
                 安排品尝百年老店出品的【正宗葡式蛋挞】（每人一个）。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。
+                <w:br/>
+                游毕，乘车入住酒店休息。
                 <w:br/>
                 交通：乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -819,59 +827,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 里斯本-约463KM-塞维利亚（西班牙）
                 <w:br/>
-                酒店早餐后，游览里斯本：【罗西奥广场Praça Dom Pedro IV】，在奥古斯塔大街的尽头，里斯本跳跃不息的心脏。美丽的建筑和喷泉依旧在优雅地讲述耐人寻味的历史。里斯本人每日必经之地，里斯本人生活的一部份，别有一番亲切感。
-[...1 lines deleted...]
-                【自由大道】自由活动（不少于60分钟），精致铺设的石砌步行道上镶嵌着漂亮的彩绘地砖，道路两侧是连绵无尽的茂密树木，并且林立着多家酒店、各种时尚商店，素有葡萄牙“香榭丽舍大道”之称。
+                酒店早餐后，游览里斯本：【罗西奥广场Praça Dom Pedro IV】，在奥古斯塔大街的尽头，里斯本跳跃不息的心脏。美丽的建筑和喷泉依旧在优雅地讲述耐人寻味的历史。里斯本人每日必经之地，里斯本人生活的一部份，别有一番亲切感。【自由大道】自由活动（不少于60分钟），精致铺设的石砌步行道上镶嵌着漂亮的彩绘地砖，道路两侧是连绵无尽的茂密树木，并且林立着多家酒店、各种时尚商店，素有葡萄牙“香榭丽舍大道”之称。
                 <w:br/>
                 乘车前往【塞维利亚】，塞维利亚是一座让人激动的城市，这里是安达鲁西亚大区的首府、佛拉门戈舞蹈艺术的发源地、更是卡门的故乡、同时也是世界著名航海家哥伦布发现美洲新大陆的起点和终点。
                 <w:br/>
-                塞维利亚市区游览（游览不少于60分钟）【塞维利亚西班牙广场】：270度的弧形红砖建筑环绕着广场，马蹄形的拱门凸显摩尔复兴的建筑风格，弧形建筑的两端分别有两座74米高高耸立的尖塔，据说分别象征着天主教双王费迪南和伊莎贝尔。【玛丽亚・路易莎公园】：塞维利亚最大的公园，占地40多万平方米。它的前身是一座浪漫派风格的花园，由路易莎·德·奥尔良公主捐赠，1929年为拉丁美洲博览会而改建。
-[...1 lines deleted...]
-                【塞维利亚大教堂】（外观）：此教堂所在地原为塞维利亚大清真寺，15世纪清真寺被拆毁，在原址上建造塞维利亚大教堂，航海家哥伦布安葬于此。它曾是基督教世界里大的宗教建筑，世界三大教堂之一，已经被选为世界文化遗产。【黄金塔】外观：塞维利亚辉煌的航海史的见证,这里曾经是那些满载着黄金白银从美洲回来的船只的终点。
+                塞维利亚市区游览（游览不少于60分钟）【塞维利亚西班牙广场】：270度的弧形红砖建筑环绕着广场，马蹄形的拱门凸显摩尔复兴的建筑风格，弧形建筑的两端分别有两座74米高高耸立的尖塔，据说分别象征着天主教双王费迪南和伊莎贝尔。【玛丽亚・路易莎公园】：塞维利亚最大的公园，占地40多万平方米。它的前身是一座浪漫派风格的花园，由路易莎·德·奥尔良公主捐赠，1929年为拉丁美洲博览会而改建。【塞维利亚大教堂】（外观）：此教堂所在地原为塞维利亚大清真寺，15世纪清真寺被拆毁，在原址上建造塞维利亚大教堂，航海家哥伦布安葬于此。它曾是基督教世界里大的宗教建筑，世界三大教堂之一，已经被选为世界文化遗产。【黄金塔】外观：塞维利亚辉煌的航海史的见证,这里曾经是那些满载着黄金白银从美洲回来的船只的终点。
+                <w:br/>
+                游毕，乘车入住酒店休息。
                 <w:br/>
                 交通：乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -903,59 +909,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                塞维利亚-约128KM-龙达-约95KM-米哈斯-西班牙小镇（西班牙）
+                塞维利亚-约128KM-龙达-约95KM-米哈斯-约150KM-格拉纳达（西班牙）
                 <w:br/>
                 酒店早餐后，乘车前往位于西班牙安达卢西亚腹地的一座小城–【龙达】，它诞生于罗马帝国时代，其老城伫立在750公尺高万丈悬崖之上，给人一种惊心动魄的壮美之感，是斗牛的发源地。【新桥】（不少于20分钟）的峡谷是隆达著名的风景点，高100米的峡谷切割出一条溪流，景色壮观，无与伦比。
                 <w:br/>
                 特别安排：西班牙特色牛尾餐
                 <w:br/>
                 随后乘车前往阳光海岸西边的可爱小镇——【米哈斯】，白墙配上红瓦，整个镇子沿着坡度平缓的山麓展开。这里独特的建筑风格吸引全世界的摄影爱好者，米哈斯纯白无瑕的浪漫景色也吸引着人们来此蜜月旅行，希望爱情也可以因为这里洁净的气氛，回归到无瑕的美。（市区游览不少于40分钟）。
                 <w:br/>
-                乘车前往西班牙小镇入住酒店休息。
+                游毕，乘车入住酒店休息。
                 <w:br/>
                 交通：乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：牛尾餐     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -987,57 +993,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西班牙小镇-约482KM-瓦伦西亚（西班牙）
-[...1 lines deleted...]
-                酒店早餐后，乘车前往西班牙第三大城市瓦伦西亚（游览不少于60分钟），“阳光之城”东濒大海，背靠广阔的平原，被誉为“地中海西岸的一颗明珠”，是西班牙重要的港口和工业城市。【瓦伦西亚大教堂】和【米伽勒塔】（外观）这是两座可以代表瓦伦西亚老城区的建筑，位于米伽勒塔不远的西哥特式建筑风格的丝绸市场更是被列为世界文化遗产名录中。
+                格拉纳达-约450KM-瓦伦西亚（西班牙）
+                <w:br/>
+                酒店早餐后，乘车前往【格拉纳达】，位于西班牙南部的格拉纳达地处内华达山脉环抱之中，作为一座气质优雅的古城，格拉纳达能够闻名于世界，一种闲云野鹤般的生活意境。文化中心，是安达卢西亚的骄傲，也是西班牙的骄傲，更是伊斯兰教徒心中的圣地。
+                <w:br/>
+                【阿尔拜辛区】（游览不少于60 分钟），西班牙安达卢西亚城市格拉纳达的一个区，保留了狭窄而蜿蜒的中世纪摩尔街道。1984 年与著名的阿尔罕布拉宫一同列为世界遗产。阿尔拜辛位于面对阿尔罕布拉宫的小山上，不少旅客到阿尔拜辛，主要是从【圣尼古拉教堂】的角度，来观赏阿尔罕布拉宫。这里保留着大量具有六百年历史的摩尔建筑。
+                <w:br/>
+                乘车前往西班牙第三大城市瓦伦西亚（游览不少于60分钟），“阳光之城”东濒大海，背靠广阔的平原，被誉为“地中海西岸的一颗明珠”，是西班牙重要的港口和工业城市。【瓦伦西亚大教堂】和【米伽勒塔】（外观）这是两座可以代表瓦伦西亚老城区的建筑，位于米伽勒塔不远的西哥特式建筑风格的丝绸市场更是被列为世界文化遗产名录中。
                 <w:br/>
                 瓦伦西亚最吸引世人目光的当属【艺术科学城】（外观），这是由当代建筑大师圣地亚哥卡拉特拉瓦设计的大型超现代风格建筑群。
                 <w:br/>
                 是日特别安排【西班牙海鲜饭】，作为西餐三大名菜之一，西班牙海鲜饭与法国蜗牛、意大利面齐名。西班牙海鲜饭源于地中海，是以西班牙产艮米为原料的一种饭类食品，成品卖相绝佳，是您体验当地美食的不二之选。
+                <w:br/>
+                游毕，乘车入住酒店休息。
                 <w:br/>
                 交通：乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：海鲜饭   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1077,50 +1089,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瓦伦西亚-约143KM-佩尼斯科拉-约220KM-巴塞罗那（西班牙）
                 <w:br/>
                 酒店早餐后，乘车前往：佩尼斯科拉 (Peñíscola) （游览不少于30分钟）是卡斯特利翁省最受欢迎的旅游胜地之一，这里多面环水，有一处颇为时尚的沙滩。佩尼斯科拉的城堡坐落在一座大山上，俯瞰着大海，这里曾经是骑士们奋勇守护的地方。佩尼斯科拉城堡位于俯瞰地中海的岩壁上，洁净白色的房屋、贝壳、船舵、蓝色的门窗和繁花，共同装饰出浓郁的地中海风情。佩尼斯科拉城堡还是《权力的游戏》的取景地之一。
                 <w:br/>
                 乘车前往西班牙商业港口城市-巴塞罗那。充分领略这座世界性的城市，融合了罗马风格的痕迹、中世纪风格的城区、极为漂亮的现代主义风格及20世纪的先驱者的作品，保留着丰富的历史艺术遗产的城市，同时也鼓励新的艺术潮流。
                 <w:br/>
                 前往【1992年奥运会会址】（游览不少于10分钟）：位于蒙特惠奇山，第25届奥林匹克运动会，在奥林匹克官网历届奥运会的介绍中，第一集就提到1992年巴塞罗那奥运会是开幕式历史上最让人震惊的瞬间之一。【旧港】（游览不少于10分钟）：巴塞罗那历史悠久的港口，当年哥伦布就是从这里出发发现了美洲新大陆，这座港口见证了巴塞罗那的历史沧桑。【兰布拉大街】（游览不少于1小时）：被誉为欧洲最美丽的林荫大道之一，是巴塞罗那最著名的地标性街区。余秋雨笔下的流浪者大街，这里可以说是西班牙最有活力的大街了云集了来自世界各地的行为艺术家和游客。
                 <w:br/>
+                游毕，乘车入住酒店休息。
+                <w:br/>
                 交通：乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1163,55 +1177,59 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那-约311KM萨拉戈萨（西班牙）
                 <w:br/>
                 酒店早餐后，素有“伊比利亚半岛的明珠”和“欧洲之花”之称的【巴塞罗那】，气候宜人、风光旖旎、古迹遍布，紧靠地中海，城市的在其规划中融合了罗马风格的痕迹、中世纪风格的城区、极为漂亮的现代主义风格的及20世纪的先驱者的作品。
                 <w:br/>
                 市区游览：高迪私人住宅的“封笔之作”【米拉之家】（外观不少于10分钟），它的波浪形的外观是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆，和宽大的窗户组成的，可让人发挥想象力。
                 <w:br/>
                 以造型怪异而闻名于世的【巴特罗之家（面谱屋）】（外观不少于15分钟），巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。
                 <w:br/>
                 开展高迪作品奇幻之旅，巴塞罗那有欧洲之花美誉，但当地人更乐意称它为高迪之城，伟大的疯狂建筑家高迪把他的作品和艺术精神贯穿于巴塞罗那的血液之中。
                 <w:br/>
                 【圣家族大教堂】*（入内参观不少于1小时，含官导）：天才建筑师安东尼·高迪留给巴塞罗那较为珍贵的独特建筑遗产，不对称的哥特式教堂和现代主义风格的大教堂，教堂的外观有18个尖塔，内部也是一样壮观，有三个巨大的祭坛、大量的雕像和艺术品，以及令人惊叹的玻璃窗。
                 <w:br/>
+                （备注：圣家族大教堂属世界文化遗产，受西班牙政府保护政策影响，实行限流参观政策。若预约未获批，将改为外观并退票26欧/人，恕不另行通知。此外圣家族大教堂参观时段由官方系统分配，冬季日照条件有限，可能无法观赏到最佳光影效果，敬请理解。）
+                <w:br/>
                 【桂尔公园】*（入内参观不少于1小时，含官导）：巴塞罗那最耀眼的景点之一,于1984年被联合国教科文组织列为世界遗产，也是高迪众多作品中关于园林设计的典范之作，公园用了许多碎瓷片镶嵌，艺术感强烈，艺术趣味和建筑风格在此得以发挥得淋漓尽致。
                 <w:br/>
+                （备注：桂尔公园为热门的室外景点，如遇天气原因或订票失败导致无法入内，将按退票18欧/人处理，恕不另行通知。）
+                <w:br/>
                 巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
-                游毕，驱车前往萨拉戈萨入住酒店休息。
+                游毕，乘车入住酒店休息。
                 <w:br/>
                 交通：乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1243,55 +1261,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                萨拉戈萨-约321KM马德里（西班牙）
+                萨拉戈萨-约350KM塞戈维亚-约95KM-马德里（西班牙）
                 <w:br/>
                 酒店早餐后，前往游览西班牙著名的大学城－【萨拉戈萨】。摩尔人和基督教徒曾在这里聚居，留下了丰富的文化遗存。萨拉戈萨还是西班牙国宝画家戈雅的故乡、西班牙的圣母玛利亚朝拜中心。欣赏美丽多姿的老城风光，【皮拉尔圣母教堂】（外观不少于20分钟），【政府喷泉大广场】又称皮拉尔广场（外观不少于20分钟）。在广场的两端分列着凯撒大帝铜像和艺术家提香的塑像。
                 <w:br/>
-                游览完毕前往马德里入住酒店。
+                乘车前往世界文化遗产古镇-【塞戈维亚】（游览不少于 45 分钟）,
+                <w:br/>
+                塞戈维亚是是卡斯蒂利亚-莱昂自治区塞哥维亚省的省会，一座古老精致的小城，因其 2000 年历史的古罗马高架渠和香飘万里的烤乳猪而闻名于世，古城和高架渠一起被列为世界文化遗产。
+                <w:br/>
+                【阿尔卡萨城堡】外观（约15 分钟），童话般的阿尔卡萨城堡，坐落在塞戈维亚城边，迪士尼著名的白雪公主城堡就是以它为蓝本修建的。15 世纪 60 年代，西班牙诸国中最重要的两个王国在该城堡内举行了历史性的婚礼，从此开始光复战争，把阿拉伯人赶出了西班牙，实现了全国统一。
+                <w:br/>
+                【古罗马高架引水渠】外观（约15分钟）塞戈维亚古罗马水道桥位于西班牙塞哥维亚城，建于公元一世纪末至二世纪初，全长 728 米，有双层拱，共有 167 座拱门，被联合国列入世界文化遗产。
+                <w:br/>
+                游毕，乘车入住酒店休息。
                 <w:br/>
                 交通：乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1325,57 +1351,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马德里-广州
                 <w:br/>
-                参考航班： CZ378 MADCAN 2100 1610+1（航班仅供参考，具体以实际为准）
-[...5 lines deleted...]
-                之后参观【马约尔大广场】，由西班牙国王菲里普三世在1619年修建，广场中央便其英姿飒爽的骑马雕像，这座广场是马德里最热闹的聚集地。
+                参考航班： CZ378 MADCAN 2100 1700+1（航班仅供参考，具体以实际为准）
+                <w:br/>
+                酒店早餐后，前往参观【马德里皇宫】（入内参观，含官导，不少于60分钟）是仅次于凡尔赛宫和维也纳美泉宫的欧洲第三大皇宫，它是波旁代表性的文化遗迹，在欧洲各国皇宫中堪称数一数二。该皇宫已被辟为博物院，供游人参观。（因大皇宫仍为西班牙皇室所使用，如遇大型宗教活动、节日或政治活动，皇宫宣布不对外开放，旅行社将调整为【普拉多博物馆】（含官导）游览代替原定游览内容；届时普拉多博物馆也无法入内参观作退票15欧/人处理，不再另行通知，敬请理解。）
+                <w:br/>
+                前往马德里市区观光（市区游览不少于1小时）：参观马德里的核心—【太阳门广场】，曾经是马德里的东大门，现为马德里市区的中心，西班牙的零公里地标就设置在太阳门广场旁的政府大楼前。同时我们还可以参观到传说中的“妈妈快跑”的马德里市标—狗熊爬树铜像。之后参观【马约尔大广场】，由西班牙国王菲里普三世在1619年修建，广场中央便其英姿飒爽的骑马雕像，这座广场是马德里最热闹的聚集地。
                 <w:br/>
                 指定时间前往机场乘坐国际航班返回广州。
                 <w:br/>
                 交通：乘车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1411,51 +1435,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
-                航班抵达广州国际机场。请将护照和全部登机牌交予领队，以便领馆核销您的签证，给你留下良好的出境记录。结束浪漫的欧洲之旅。
+                航班抵达广州国际机场。
+                <w:br/>
+                请将护照和全部登机牌交予领队，以便领馆核销您的签证，给你留下良好的出境记录。
+                <w:br/>
+                结束浪漫的欧洲之旅。
                 <w:br/>
                 温馨提示：一般领事馆核销护照会抽取面试，而前往面试的交通费用将由客人自理，所以请各位贵宾在回国后的10天内不要安排长距离的商旅活动。如需面试销签的客人，保证在团队回到72小时之内到领馆面试销签；同一个团队必须同一时间面试销签。如客人不配合领事馆销签而引起的被欧盟等发达国家列入黑名单等责任自负，我公司也将使用法律手段进行追责索赔。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1523,115 +1551,115 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.国际往返机票、机场税，团队经济舱；
                 <w:br/>
-                2.全程-欧洲标准四星级酒店，1/2标准双人房；
-[...1 lines deleted...]
-                3.行程所列餐食，酒店早餐，全程17个正餐，中式团餐六菜一汤，其中升级3个特色美食：西班牙海鲜饭、西班牙特色牛尾餐、百年老店葡式蛋挞；（如遇退餐12 欧元/每人/每餐），如遇赶飞机/火车/游轮等无法安排酒店早餐，则改为打包早餐，如遇指定的餐厅关闭或无法安排中餐的城市或用餐时间在高速公路休息站无法安排用餐，将安排当地餐或退餐费，如在全团协议下同意更改为特色餐，不退正常团餐费用，所有餐食如自动放弃，款项恕不退还；
+                2.全程-欧洲标准四星级酒店，升级一晚五星级酒店，1/2标准双人房；
+                <w:br/>
+                3.行程所列餐食，酒店早餐，全程17个正餐，中式团餐六菜一汤，其中升级3个特色美食：西班牙海鲜饭、西班牙特色牛尾餐、百年老店葡式蛋挞；（如遇退餐10 欧元/每人/每餐），如遇赶飞机/火车/游轮等无法安排酒店早餐，则改为打包早餐，如遇指定的餐厅关闭或无法安排中餐的城市或用餐时间在高速公路休息站无法安排用餐，将安排当地餐或退餐费，如在全团协议下同意更改为特色餐，不退正常团餐费用，所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 4.境外旅游巴士，保证每人一正座；
                 <w:br/>
                 5.全程专业中文领队兼导游服务；
                 <w:br/>
-                6.基本景点大门票（只含：马德里皇宫（含官导）、圣家族教堂（含官导）、奎尔公园（含官导）、托莱多古城官导、龙达官导），其它为外观或免费；
+                6.基本景点大门票（只含：马德里皇宫（含官导）、圣家族教堂（含官导）、奎尔公园（含官导）、罗卡角、托莱多古城官导、龙达官导、塞戈维亚官导），其它为外观或免费；
                 <w:br/>
                 7.申根签证费（我司有权根据签证需要调整住宿地点）；
                 <w:br/>
                 8.欧洲旅游意外保险（本公司强烈要求旅客自行购买旅游意外保险，以更全面保障旅客利益）；
                 <w:br/>
                 9.司机导游服务费；
                 <w:br/>
-                赠送4人/台WIFI共享+1人/个万能转换插头
+                赠送2人/台WIFI共享+1人/个万能转换插头
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.全程酒店单人间附加费3500元/人（酒店单房差仅指普通单人间如要求安排大床房或标双，单房差另议）；
+                1.全程酒店单人间附加费3200元/人（酒店单房差仅指普通单人间如要求安排大床房或标双，单房差另议）；
                 <w:br/>
                 2.不含旅途中飞机候机及转机用餐；
                 <w:br/>
                 3.因调整航空燃油价格而导致机票价格上升，需另外补交燃油升幅的差价；
                 <w:br/>
                 4.护照费及申请签证中准备相关材料所需的制作费、手续费，如未成年人公证、认证费等；
                 <w:br/>
                 5.前往领事馆打指模及面签和面销产生的各种费用，如交通费、住宿费等；
                 <w:br/>
                 6.出入境行李的海关税、搬运费、保管费和超重（件）行李托运费或运输期间行李的损坏费；
                 <w:br/>
                 7.旅途中飞机/火车/船只等交通工具的等候及转乘时的用餐；
                 <w:br/>
                 8.行程中的一切个人消费（例如酒店内的酒水、洗衣、上网、通讯等费用）及自由活动期间的餐费、交通费等；
                 <w:br/>
                 9.行程中未提到的其它费用：如特殊门票、游船（轮）、缆车、地铁票、公交票等费用；
                 <w:br/>
                 10.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改及其它不可抗力原因导致的费用；
                 <w:br/>
                 因自身原因滞留、违约、自身过错、自由活动期间内或自身疾病引起的人身和财产损失；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1683,51 +1711,51 @@
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
                 <w:br/>
                 2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
                 <w:br/>
-                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）2000元/人；
                 <w:br/>
                 4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
                 <w:br/>
                 5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
                 <w:br/>
                 6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
                 <w:br/>
                 如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
                 <w:br/>
                 驻葡萄牙大使馆 +351-214024855
                 <w:br/>
                 驻西班牙大使馆 +34-915438877
                 <w:br/>
                 全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
                 <w:br/>
                 本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -2208,51 +2236,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>