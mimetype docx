--- v2 (2026-03-28)
+++ v3 (2026-04-17)
@@ -29,65 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【邂逅北纬18°海】海南三亚双飞4天丨分界洲岛丨南山文化旅游区丨大小洞天丨天涯海角行程单</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">3晚网评近海4钻酒店连住不挪窝</w:t>
+        <w:t xml:space="preserve">【邂逅北纬18°海】海南三亚双飞4天丨分界洲岛丨南山文化旅游区丨大小洞天丨天涯海角丨全程网评近海4钻酒店连住不挪窝行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -357,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-三亚AQ1111/19:20
-[...1 lines deleted...]
-                回程：三亚-广州AQ1112/22:30，最终航班以实际出票为准。
+                去程：广州-三亚AQ1111/20:10-21:40
+                <w:br/>
+                回程：三亚-广州AQ1112/22:40-00:15+1，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -575,66 +561,66 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/19:20-20:55，含15kg免费托运行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，含15kg免费托运行李额，具体航班时间以实际出票为准），抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州三亚AQ1111/19:20-20:55、AQ1113/07:00-08:40（或06:50-08:40），如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。3月底涉及航班换季，换季后时刻待定。
+                6、航班参考：广州三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:05（周四），如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、外籍护照参团需加收200元/人
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -682,75 +668,75 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-陵水（车程约1.5小时）
                 <w:br/>
                 ◆ 享用早餐后，开始精彩的旅程
                 <w:br/>
                 ◆ 车览【万宁沿海公路】一边是婀娜多姿的椰林，一边是广阔无垠的蓝色大海，被称为“会讲故事”的滨海旅游公路。
                 <w:br/>
                 ◆乘船登上国家5A级景区【分界洲岛】（含往返船费，含上下岛不少于2小时），海边洁白细腻的沙滩，岛上掩映在苍翠之中的木屋，曲径通幽的山顶小路，或海底漫步或放空发呆，自然自在度过一段海岛曼妙时光。因其得天独厚的的自然条件，被称为是“心灵的分界岛”、“坠落红尘的天堂”、“一个可以发呆的地方”。这里是划分热带与亚热带的分水岛，是珊瑚保护区，更是理想潜水基地（海上娱乐项目费用不含）；
                 <w:br/>
-                《海洋剧场》：一场浪花与欢笑的沉浸式演出（费用不含，130元/人敬请自理），碧波环绕的天然剧场，海豚跃浪、海狮逗趣，与海洋精灵零距离邂逅。潜水员与鱼群共舞，上演深海童话。坐拥180°海景看台，浪花为伴，感受灵动的海洋魅力。
-                <w:br/>
                  &gt;&gt;登岛推荐网红拍照打卡点：
                 <w:br/>
                 Tips1：蓝白相间古罗马相间风格的月光古堡；
                 <w:br/>
                 Tips2：水晶池、初见亭与罗曼教堂组成的爱情海岸；
                 <w:br/>
                 Tips3：富有动漫画面感的码头灯塔；
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.分界洲岛需要坐船上岛，乘船时间约15-20分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子，也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
                 4.分界洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待70周岁以上老人、孕妇及行动不便者，敬请谅解。
                 <w:br/>
+                5.岛上环岛观光车、海上娱乐活动、海洋剧场演出等费用均不含（参考当日景区挂牌价），如需体验费用可现场自理。
+                <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：分界洲岛、车览万宁沿海公路
                 <w:br/>
-                自费项：分界洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
+                自费项：分界洲岛海上项目、环岛观光电瓶车、海洋剧场等，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：文昌鸡宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -784,63 +770,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 ◆ 享用早餐后，开始精彩的旅程
                 <w:br/>
-                ◆ 国家5A景区【南山文化旅游区】（游览时间不少于120分钟)，景区由不二法门、108米海上观音、南山寺、三十三观音堂等组成，在这里您可以瞻仰世界上最高的海上观音像----108米的海上观音圣像，漫步椰林海岸海天佛国，感受海景园林之美。
-[...3 lines deleted...]
-                ◆ 【海洋特产超市】（时间不少于120分钟）这里是目前为止海南最大也是品种最齐全的海洋特产超市，里面有几十种不同口味的鱼干鱼片等海洋食品，鲨鱼系列和海狗系列产品，均选择最优质的原料和最特殊的加工技术制作而成，产品不添加任何防腐剂，老人小孩都可以放心食用，是我们出门旅游给家人带礼品的不二选择！
+                ◆ 国家5A景区【南山文化旅游区】（游览时间不少于120分钟，不含电瓶车/园区项目，费用参考景区挂牌价)，景区由不二法门、108米海上观音、南山寺、三十三观音堂等组成，在这里您可以瞻仰世界上最高的海上观音像----108米的海上观音圣像，漫步椰林海岸海天佛国，感受海景园林之美。
+                <w:br/>
+                ◆ 【大小洞天风景区】（时间不少于90分钟，不含电瓶车/园区项目，费用参考景区挂牌价），这里被誉为“琼崖八百年第一山水名胜”，依山傍海，以奇特的海蚀地貌、道教文化、长寿文化和椰风海韵闻名。坐临小月湾，您可以沐浴鲸海西风，看鳌山白云，听晓月石涛，赏边城斜照，叹洞天秋蟾。
+                <w:br/>
+                ◆ 参观（海洋特产超市）（时间不少于120分钟）这里是目前为止海南最大也是品种最齐全的海洋特产超市，里面有几十种不同口味的鱼干鱼片等海洋食品，鲨鱼系列和海狗系列产品，均选择最优质的原料和最特殊的加工技术制作而成，产品不添加任何防腐剂，老人小孩都可以放心食用，是我们出门旅游给家人带礼品的不二选择！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：南山、大小洞天
                 <w:br/>
-                购物点：海洋特产超市
-[...1 lines deleted...]
-                自费项：南山/大小洞天电瓶车、景区内园中园项目郡不含，消费自愿原则，费用请当地自理；
+                购物点：海洋特产超市，主卖特产等
+                <w:br/>
+                自费项：南山电瓶车、大小洞天电瓶车、景区内园中园项目（参考景区当天挂牌价），消费自愿原则，费用请当地自理；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -876,70 +862,72 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
                 ◆ 享用早餐后，开始精彩的旅程
                 <w:br/>
                 ◆ 参观【三亚亚龙湾国际玫瑰谷】（赠送电瓶车，时间不少于120分钟）位于三亚市亚龙湾国际旅游度假区内，总占地2755亩，是以"玫瑰之约，浪漫三亚"为主题，以农田、水库、山林的原生态为主体，以五彩缤纷的玫瑰花为载体，集玫瑰种植、玫瑰文化展示、旅游休闲度假于一体的亚洲规模最大的玫瑰谷。
                 <w:br/>
-                ◆ 【天涯海角】（时间不少于120分钟）这里海水澄碧，烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境。
+                ◆ 【天涯海角】（时间不少于120分钟，不含电瓶车/园区项目，费用参考景区挂牌价）这里海水澄碧，烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境。
                 <w:br/>
                 ◆ 晚上根据航班时间安排送机，结束全程旅行。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚广州AQ1112/22:30-00:20+1；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。3月底涉及航班换季，换季后时刻待定。
+                2、航班参考：三亚广州AQ1112/22:40-00:15+1、CZ6735/20:50-22:25（周四）；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                4、海南大部分景区内自设有购物商场，此非我司单独安排的购物店，消费均遵循自愿原则，请知悉。
+                4、海南大部分景区均自设有购物场所（如南山/大小洞天/天涯海角/槟榔谷等等），属于景区自行商业行为，大多数位于途中或出口处，遵循消费自愿原则。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
                 景点：天涯海角；玫瑰谷
                 <w:br/>
-                自费项：天涯海角电瓶车/园区项目不含，消费自愿原则
+                购物点：玫瑰谷商场，主售化妆品、精油、特产等
+                <w:br/>
+                自费项：天涯海角电瓶车、以及园区项目（参考景区当天挂牌价），消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：海南味道风味小炒     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1007,73 +995,79 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程入住当地豪华标准建设双人间（网评4钻），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程入住当地豪华标准建设双人间（网评4钻），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；
+                <w:br/>
+                酒店参考（住宿先后顺序可根据实际情况调整）：
+                <w:br/>
+                三亚4钻版参考：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯/马兰花假日或不低于以上标准网评4钻酒店。
+                <w:br/>
+                如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
-                3、用餐：全程安排6正3早，早餐酒店含（不用不退），（其中包含2个特色餐：文昌鸡宴30元/人、海南味道风味小炒30元/人，其他正餐为25元/人），正餐10人1桌（簸箕餐除外），人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...1 lines deleted...]
-                4、用车：海南省全程空调旅游车（预留1-3个空座，海南24正座以下旅游车无行李箱）；
+                3、用餐：全程安排6正3早，早餐酒店含（不用不退），（其中包含2个特色餐：文昌鸡宴30元/人、海南味道风味小炒30元/人，其他正餐为25元/人），正餐10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、用车：当地5-50座常规车，按实际人数用车，保证每人一正座（预留1-3个空座，海南26正座以下旅游车无行李箱且无新车）；
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下（含儿童）安排导游兼司机（无空座率）；
                 <w:br/>
-                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“分界洲岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“分界洲岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待，如坚持上岛，视身体健康情况，在有家人陪同的前提下需填写景区的免责声明方可登船上岛。
+                <w:br/>
+                不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行或客人取消体验等，均不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、服务费；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、服务费；不占床，不含超高费用。超高儿童现场补门票/早餐以景区/酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 2 岁以下婴儿不含任何费用，大交通由家长自理；
                 <w:br/>
-                8、购物点：1个【海洋特产超市】，消费自愿原则
+                8、购物点：全程参观2个购物店，消费自愿原则。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
-                <w:br/>
-                9、自费项目：导游会推荐晚间自费项目
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1091,51 +1085,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                9、娱乐项目：导游会推荐晚间自费项目（如三亚千古情）/海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观
+                9、娱乐项目：导游会推荐晚间自费项目（如三亚千古情/夜游三亚湾/红色娘子军演出等等）/海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；
+                <w:br/>
+                大部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                <w:br/>
+                娱乐项目（景区特殊娱乐项目如：潜水、海上/海底各种运动等，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1290,50 +1288,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主售化妆品、精油、特产等等商品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -1625,50 +1694,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 288.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/海上项目等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1693,213 +1833,152 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...64 lines deleted...]
-                日期： 日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
                 <w:br/>
-                2、此线路会推荐晚间自费项目，购物店1个，消费自愿原则
+                2、此线路会推荐晚间自费项目，购物店2个，消费自愿原则
                 <w:br/>
                 3、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 4、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 5、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 6、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 7、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 8、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 9、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 10、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
                 11、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
                 <w:br/>
                 12、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
                 <w:br/>
                 13、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
                 <w:br/>
                 14、客人在海南签署的团队行程变更确认表及意见单为合同附件，具有同样的法律效力。
                 <w:br/>
@@ -1997,51 +2076,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>