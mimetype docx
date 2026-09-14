--- v5 (2026-06-10)
+++ v6 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【邂逅北纬18°海】海南三亚双飞4天丨分界洲岛丨南山文化旅游区丨大小洞天丨天涯海角丨全程网评近海4钻酒店连住不挪窝行程单</w:t>
+        <w:t xml:space="preserve">【瓦爱鲁海南】三亚双飞4天丨分界洲岛丨南山文化旅游区丨大小洞天丨天涯海角丨椰梦长廊丨天涯小镇丨全程网评4钻酒店连住行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260210SY3</w:t>
+              <w:t xml:space="preserve">MJJQ-20260904SY3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -396,53 +396,55 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 玩转大牌经典：5A天涯海角、5A大小洞天
                 <w:br/>
                 ★ 海岛VS梵天净土：治愈系玻璃海——5A分界洲岛 VS （吉尼斯世界记录）——5A南山108米海上观音
                 <w:br/>
-                ★ 网红打卡：万宁石梅湾沿海公路段，一半是椰林 一半是大海
+                ★ 网红打卡·海岸出片圣地：万宁网红沿海公路丨椰梦长廊丨天涯小镇
                 <w:br/>
                 ★ 甄选睡眠：全程网评4钻近海酒店连住不挪窝
+                <w:br/>
+                ★ 贴心赠送：赠送非遗沉香手作+玫瑰谷电瓶车
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -561,112 +563,112 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，含15kg免费托运行李额，具体航班时间以实际出票为准），抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，含15kg免费托运行李额，具体航班时间以实际出票为准），抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
-                6、航班参考：广州三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30、CZ6744/18:30-20:05（周四），如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                6、航班参考：广州三亚广州-三亚(周2/3/4/6/7) AQ1111/20:10-21:40;(周1/5) AQ1111/20:55-22:30；（周1/3/5/7）AQ1113/06:35-08:30、（周四部分航班）CZ6744/18:30-20:05，如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 【如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。】
                 <w:br/>
                 7、出于安全考虑需2人起订；如单人单独出行，报名年龄需在25-60岁之间，行动自如，身体健康，并务必留紧急联系人姓名及电话；
                 <w:br/>
                 凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、外籍护照参团需加收200元/人
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯/马兰花假日或不低于以上标准网评4钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚柏栎度假酒店/美豪/悦信明日/心一境禅意/班兰中州国际酒店或不低于以上标准网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -711,242 +713,244 @@
                 5.岛上环岛观光车、海上娱乐活动、海洋剧场演出等费用均不含（参考当日景区挂牌价），如需体验费用可现场自理。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：分界洲岛、车览万宁沿海公路
                 <w:br/>
                 自费项：分界洲岛海上项目、环岛观光电瓶车、海洋剧场等，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：文昌鸡宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯/马兰花假日或不低于以上标准网评4钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚柏栎度假酒店/美豪/悦信明日/心一境禅意/班兰中州国际酒店或不低于以上标准网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 ◆ 享用早餐后，开始精彩的旅程
                 <w:br/>
-                ◆ 国家5A景区【南山文化旅游区】（游览时间不少于120分钟，不含电瓶车/园区项目，费用参考景区挂牌价)，景区由不二法门、108米海上观音、南山寺、三十三观音堂等组成，在这里您可以瞻仰世界上最高的海上观音像----108米的海上观音圣像，漫步椰林海岸海天佛国，感受海景园林之美。
-[...3 lines deleted...]
-                ◆ 参观（海洋特产超市）（时间不少于120分钟）这里是目前为止海南最大也是品种最齐全的海洋特产超市，里面有几十种不同口味的鱼干鱼片等海洋食品，鲨鱼系列和海狗系列产品，均选择最优质的原料和最特殊的加工技术制作而成，产品不添加任何防腐剂，老人小孩都可以放心食用，是我们出门旅游给家人带礼品的不二选择！
+                ◆ 乘车前往国家5A景区【南山文化旅游区】（游览时间不少于120分钟)，景区由不二法门、108米海上观音、南山寺、三十三观音堂等组成，在这里您可以瞻仰海上观音像----108米的海上观音圣像，漫步椰林海岸海天佛国，感受海景园林之美。
+                <w:br/>
+                ◆ 赠送沉香非遗文化体验（免费体验，香制作后如要带走需另行付费），让您享受惬意的南山休闲时光。
+                <w:br/>
+                ◆ 午餐后游览【大小洞天风景区】（时间不少于120分钟），这里被誉为“琼崖八百年第一山水名胜”，依山傍海，以奇特的海蚀地貌、道教文化、长寿文化和椰风海韵闻名。坐临小月湾，您可以沐浴鲸海西风，看鳌山白云，听晓月石涛，赏边城斜照，叹洞天秋蟾。
+                <w:br/>
+                ◆ 傍晚打卡【椰梦长廊】（时间不少于50分钟），三亚椰梦长廊，十里椰林临海而生。绵长沙滩连接碧海蓝天，潮起潮落轻抚海岸线。落日时分最为动人，夕阳倾洒金光，海面波光荡漾。漫步沙滩，静待一场海上黄昏，邂逅三亚最治愈的椰风落日。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：南山、大小洞天
                 <w:br/>
-                购物点：海洋特产超市，主卖特产等
-                <w:br/>
                 自费项：南山电瓶车、大小洞天电瓶车、景区内园中园项目（参考景区当天挂牌价），消费自愿原则，费用请当地自理；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯/马兰花假日或不低于以上标准网评4钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店（4钻版）：三亚柏栎度假酒店/美豪/悦信明日/心一境禅意/班兰中州国际酒店或不低于以上标准网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
                 ◆ 享用早餐后，开始精彩的旅程
                 <w:br/>
                 ◆ 参观【三亚亚龙湾国际玫瑰谷】（赠送电瓶车，时间不少于120分钟）位于三亚市亚龙湾国际旅游度假区内，总占地2755亩，是以"玫瑰之约，浪漫三亚"为主题，以农田、水库、山林的原生态为主体，以五彩缤纷的玫瑰花为载体，集玫瑰种植、玫瑰文化展示、旅游休闲度假于一体的亚洲规模最大的玫瑰谷。
                 <w:br/>
                 ◆ 【天涯海角】（时间不少于120分钟，不含电瓶车/园区项目，费用参考景区挂牌价）这里海水澄碧，烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境。
                 <w:br/>
+                ◆下午打卡蓝白小镇【天涯小镇】（时间不少于60分钟）不必追赶人潮，来天涯小镇感受原生态滨海慢时光。蓝白街巷直通碧海，转角遇见涂鸦与繁花。海边咖啡馆适合发呆，老街藏着地道海南风味。没有过度商业化，一边是文艺出片景致，一边是渔村朴实烟火，适合漫步、拍照、静静等候一场海上黄昏。
+                <w:br/>
                 ◆ 晚上根据航班时间安排送机，结束全程旅行。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚广州AQ1112/22:40-00:15+1、CZ6735/20:50-22:25（周四）；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                2、航班参考：三亚广州(周2/3/4/6/7) AQ1112/22:40-00:25+1;(周1/5) AQ1112/23:30-01:15+1、（周四部分航班）CZ6735/20:50-22:25；如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
                 <w:br/>
                 3、如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 4、海南大部分景区均自设有购物场所（如南山/大小洞天/天涯海角/槟榔谷等等），属于景区自行商业行为，大多数位于途中或出口处，遵循消费自愿原则。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
-                景点：天涯海角；玫瑰谷
+                景点：天涯海角；玫瑰谷、天涯小镇
                 <w:br/>
                 购物点：玫瑰谷商场，主售化妆品、精油、特产等
                 <w:br/>
                 自费项：天涯海角电瓶车、以及园区项目（参考景区当天挂牌价），消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：海南味道风味小炒     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -995,77 +999,75 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程入住当地豪华标准建设双人间（网评4钻），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；
+                2、住宿：全程入住当地豪华标准建设双人间（网评4钻酒店，详细酒店参考行程描述），不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；
                 <w:br/>
                 酒店参考（住宿先后顺序可根据实际情况调整）：
                 <w:br/>
-                三亚4钻版参考：三亚君锦滨海/大东海君亭/玛瑞纳/夏威夷/宝宏/椰蓝湾/君然温泉/碧海金沙/新城酒店/玉海国际/维塔斯/马兰花假日或不低于以上标准网评4钻酒店。
-                <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
-                3、用餐：全程安排6正3早，早餐酒店含（不用不退），（其中包含2个特色餐：文昌鸡宴30元/人、海南味道风味小炒30元/人，其他正餐为25元/人），正餐10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...1 lines deleted...]
-                4、用车：当地5-50座常规车，按实际人数用车，保证每人一正座（预留1-3个空座，海南26正座以下旅游车无行李箱且无新车）；
+                3、用餐：全程安排5正3早，早餐酒店含（不用不退），正餐餐标为25元/人，正餐10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。温馨提示：如人数不足8人，按餐标现场退费自理，敬请谅解。
+                <w:br/>
+                4、用车：当地5-50座常规车，按实际人数用车，保证每人一正座（预留1-3个空座，海南26正座以下旅游车无行李箱且无新车）；8人以下无空座率。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下（含儿童）安排导游兼司机（无空座率）；
                 <w:br/>
                 6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“分界洲岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待，如坚持上岛，视身体健康情况，在有家人陪同的前提下需填写景区的免责声明方可登船上岛。
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行或客人取消体验等，均不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、服务费；不占床，不含超高费用。超高儿童现场补门票/早餐以景区/酒店规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 2 岁以下婴儿不含任何费用，大交通由家长自理；
                 <w:br/>
-                8、购物点：全程参观2个购物店，消费自愿原则。
+                8、购物点：全程参观1个购物点（玫瑰谷景区自设商场）。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1085,51 +1087,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                9、娱乐项目：导游会推荐晚间自费项目（如三亚千古情/夜游三亚湾/红色娘子军演出等等）/海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；
+                9、娱乐项目：导游会推荐晚间自费项目（如三亚千古情/红色娘子军演出等等）/海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；
                 <w:br/>
                 大部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
                 娱乐项目（景区特殊娱乐项目如：潜水、海上/海底各种运动等，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
@@ -1232,121 +1234,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">海洋特产超市，消费自愿原则</w:t>
-[...69 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">亚龙湾玫瑰谷，消费自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区商场，主售化妆品、精油、特产等等商品，消费自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1638,121 +1569,50 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 260.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">夜游三亚湾，消费自愿原则</w:t>
-[...69 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">景区电瓶车/园中园项目/海上项目等，选择性消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">费用参考景区挂牌价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1934,51 +1794,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
                 <w:br/>
-                2、此线路会推荐晚间自费项目，购物店2个，消费自愿原则
+                2、此线路会推荐晚间自费项目，购物场所1个，消费自愿原则
                 <w:br/>
                 3、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 4、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 5、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 6、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 7、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 8、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 9、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 10、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
                 11、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
                 <w:br/>
                 12、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
                 <w:br/>
                 13、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
                 <w:br/>
                 14、客人在海南签署的团队行程变更确认表及意见单为合同附件，具有同样的法律效力。
                 <w:br/>
@@ -2076,51 +1936,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>