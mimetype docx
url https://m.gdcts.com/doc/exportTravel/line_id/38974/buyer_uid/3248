--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【单飞单高•飞越山海】海南博鳌海口单飞单高7天 | 海花岛 | 南山 | 大小洞天 | 琼中百花岭 | 网红万宁 | 昌江棋子湾 | 湛江南极村 | 赤坎老街行程单</w:t>
+        <w:t xml:space="preserve">【单飞单高•飞越山海】海南博鳌海口单飞单高7天 | 海花岛 | 南山 | 大小洞天 | 琼中百花岭 | 网红万宁 | 昌江棋子湾 | 湛江南极村 | 赤坎老街 | 海南湛江联游行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">海南+湛江联游，一次性体验3种交通方式</w:t>
+        <w:t xml:space="preserve">一次性体验3种交通方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -357,51 +357,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-博鳌AQ1145/23:30-00:55+1（或AQ1145/23:00-00:35+1）
+                去程：广州-博鳌AQ1145/22:25-23:45（或22:05-23:40）
                 <w:br/>
                 回程：湛江北站-广州白云站15:00后车次，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -585,60 +585,60 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-琼海博鳌（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的水城-博鳌（参考航班：广州-博鳌AQ1145/23:30-00:55+1（或AQ1145/23:00-00:35+1），具体航班时间以实际出票为准）。专人接机前往酒店办理入住。
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，春节期间建议提前180分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的水城-博鳌（参考航班：广州-博鳌AQ1145/22:25-23:45（或22:05-23:40），具体航班时间以实际出票为准）。专人接机前往酒店办理入住。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
-                3、航班参考：广州-博鳌AQ1145/23:30-00:55+1（或AQ1145/23:00-00:35+1），九元航空含15kg免费托运行李额，最终航班以实际出票为准。3月底涉及航班换季，换季后时刻待定
+                3、航班参考：广州-博鳌AQ1145/22:25-23:45（或22:05-23:40），九元航空含15kg免费托运行李额，最终航班以实际出票为准。
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -688,50 +688,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 琼海-万宁（车程约1小时）-陵水（车程约0.5小时）-三亚（车程约1.5小时）
                 <w:br/>
                 早餐后，乘车前往游览【南海博物馆】（游览时间不少于60分钟，逢周一闭馆，如遇闭馆则调整为游览【成立会址】），位于琼海潭门中心渔港，融合现代美学风格与中国文化元素，取义“丝路逐浪，南海之舟”。场馆依地势而建，总建筑面积70593平方米，分为南北两区，南区是主要的展览区域，有8个室内展厅和一个敞开式室外展廊，设文创销售区、儿童互动区、公共服务区及接待区等。
                 <w:br/>
                 而后游览【石梅湾】（游览时间不少于60分钟）三面环山，一面向海，山形秀美，可以媲美夏威夷。这里曾经也是《非诚勿扰》的拍摄地，和热情火辣的三亚不同，这里更小众，也是2023年很多旅游博主力推的海湾。【凤凰九里书屋】“海南最美书屋”离大海仅有一步之遥，在这里听涛、看浪、品书香，山的静谧，海的开阔，跟随书的脚步，找到自己最美的时光。
                 <w:br/>
                 后打卡宫崎骏漫画同款【神州半岛灯塔】（游览时间不少于50分钟），夕阳西下，海风轻拂，橘子色的阳光洒在海面，红白相间的灯塔，远望苍茫大海，聆听海浪拍涛，自由而又惬意！（步行前往，如需乘坐电瓶车/租借电动车等费用可现场自理，费用参考30元/人）；
                 <w:br/>
                 下午乘车前往游览 5A 级景区—【分界洲岛】（含往返船费，含上下岛不少于4小时），海边洁白细腻的沙滩，岛上掩映在苍翠之中的木屋，曲径通幽的山顶小路，或海底漫步或放空发呆，自然自在度过一段海岛曼妙时光。因其得天独厚的的自然条件，被称为是“心灵的分界岛”、“坠落红尘的天堂”、“一个可以发呆的地方”。 这里是唯一划分热带与亚热带的分水岛，是珊瑚保护区，也是理想潜水基地（海上娱乐项目费用不含）；
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.分界洲岛需要坐船上岛，乘船时间约 15-20 分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
+                4.环岛电瓶车、岛上娱乐项目等费用参考当天景区挂牌价，选择性消费项目，遵循自愿原则。
+                <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：南海博物馆、石梅湾、神州半岛灯塔、分界洲岛
                 <w:br/>
                 自费项：分界洲岛海上项目、环岛观光电瓶车，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；神州半岛灯塔电瓶车，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
@@ -768,63 +770,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-东方（车程约2小时）
                 <w:br/>
-                早餐后，游览祈福圣地【南山文化旅游区】（游览时间不少于180分钟，不含电瓶车非必乘），南山文化旅游区是海南省依托南山独特的山海天然形胜和丰富的历史文化渊源开发建设的佛教文化展示园区，园区景点众多，佛学氛围浓厚，其中最为有名的便是伫立于金刚洲上【海上观音像】，圣像高108米，是世界最大的观音像。像体为观音的一体三尊，分别呈持珠、持莲、持箧的造型。圣像脚踏莲花宝座，面容慈悲庄严，令人不由崇敬之情。除了南海观音相外，园内更展出有国宝级的金玉佛像和专门的佛教文化交流中心，让您在南海之滨了解海南独特的佛教文化；造访【长寿谷】，在百寿谷里找寻潜藏的“寿”字，感受浓厚的长寿文化气息。
-[...1 lines deleted...]
-                下午游览【大小洞天】（游览时间不少于120分钟，不含电瓶车非必乘），走入大小洞天，映入眼帘的是一个巴厘岛式的天空之境，在这里拍照，石雕和人像倒映在水面上。在门口附近，有布满白鸽的蓝色房子以及造型别致的鸟巢与心型编织藤蔓，每一种都能拍出美美的照片，留下属于这里的大海回忆。走入大小洞天的岩洞中，感受岩洞的清凉，有一种面朝大海的美妙。通往景区的尽头，有一片颇为特别的沙滩，密布着礁石，透过蔚蓝的海水，俯瞰沙滩，更成为一幅颜色丰富的画卷。来到景区标志景点灯塔，守候和指明方向是灯塔的意义，这里也成为了情人们最钟情的景点。
+                早餐后，游览祈福圣地【南山文化旅游区】（游览时间不少于180分钟，不含电瓶车），南山文化旅游区是海南省依托南山独特的山海天然形胜和丰富的历史文化渊源开发建设的佛教文化展示园区，园区景点众多，佛学氛围浓厚，其中最为有名的便是伫立于金刚洲上【海上观音像】，圣像高108米，是世界最大的观音像。像体为观音的一体三尊，分别呈持珠、持莲、持箧的造型。圣像脚踏莲花宝座，面容慈悲庄严，令人不由崇敬之情。除了南海观音相外，园内更展出有国宝级的金玉佛像和专门的佛教文化交流中心，让您在南海之滨了解海南独特的佛教文化；造访【长寿谷】，在百寿谷里找寻潜藏的“寿”字，感受浓厚的长寿文化气息。
+                <w:br/>
+                下午游览【大小洞天】（游览时间不少于120分钟，不含电瓶车），走入大小洞天，映入眼帘的是一个巴厘岛式的天空之境，在这里拍照，石雕和人像倒映在水面上。在门口附近，有布满白鸽的蓝色房子以及造型别致的鸟巢与心型编织藤蔓，每一种都能拍出美美的照片，留下属于这里的大海回忆。走入大小洞天的岩洞中，感受岩洞的清凉，有一种面朝大海的美妙。通往景区的尽头，有一片颇为特别的沙滩，密布着礁石，透过蔚蓝的海水，俯瞰沙滩，更成为一幅颜色丰富的画卷。来到景区标志景点灯塔，守候和指明方向是灯塔的意义，这里也成为了情人们最钟情的景点。
                 <w:br/>
                 游览完毕后前往东方入住酒店。
                 <w:br/>
                 今晚晚餐不含，可自行前往打卡东方四更烤乳猪，东方烤乳猪名店——张家老字号四更烤乳猪（东方市八所镇农科路1-9号）以其色㕿味俱佳脱颖而出，荣获东方十大名菜一等奖，成为东方名不虚传的美食名片。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：南山文化旅游区，大小洞天
                 <w:br/>
-                自费项：南山电瓶车、大小洞天景区内园中园项目/电瓶车等，消费自愿原则，费用请当地自理；
+                自费项：南山电瓶车、大小洞天景区内园中园项目/电瓶车等，费用参考景区当天挂牌价，选择性消费项目；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -887,51 +889,51 @@
                 下午乘车前往儋州登陆【中国海花岛1号岛】，汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。项目总占地面积约8平方公里，拥有得天独厚的地理优势与生态环境，汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地。
                 <w:br/>
                 海花岛游览项目打卡攻略：
                 <w:br/>
                 打卡点1-风情街（免费）：明清风情、徽州风情、东南亚、岭南、地中海、德国黑森林、日本京都、荷兰8个不同风情街）除此之外有民俗表演，不出国门就能逛遍世界；
                 <w:br/>
                 打卡点2-海花岛婚礼庄园（免费）：集欧式、灰调玻璃、粉色系9栋不同风格教堂，于晚上8点和9点有梦幻璀璨灯光秀；
                 <w:br/>
                 打卡点3-观光小火车（费用不含）：坐上观光小火车，沿途欣赏环海艺术小镇的风景，开启一场偶像奇遇记；
                 <w:br/>
                 打卡点4-博物馆群（装置艺术馆世纪浪潮-未来触觉单元（2号馆）免费参观，其他馆区收费）：拥有八座现代化单体建筑，内容将涵盖艺术、人文、自然、科技等领域；
                 <w:br/>
                 <w:br/>
                 收费园区参考：观光小火车、珍奇植物园、博物馆群、双子沙滩、海洋乐园、五国温泉城、电影城等（可根据自身需求自行选择游玩，费用现场自理，消费资源原则，非必消项目）
                 <w:br/>
                 温馨提示：海花岛岛上项目部分为免费开放，部分景区收费，如需游玩请当地自理门票等费用；
                 <w:br/>
                 今晚晚餐不含，可自行前往美食街搜罗美食。
                 <w:br/>
                 晚餐后可自行前往欣赏【灯光秀】。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：东方鱼鳞洲、昌江棋子湾、海花岛
                 <w:br/>
-                自费项：海花岛园中园收费项目，消费自愿原则
+                自费项：海花岛园中园收费项目，费用参考景区当天挂牌价，选择性消费项目
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -973,51 +975,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 儋州-琼中（车程约2小时）-海口（车程约1小时）
                 <w:br/>
                 早餐后，乘车前往游览【百花岭热带雨林旅游区】（含景区电瓶车，游览时间不少于120分钟），琼中唯一4A级景区、素有“神奇雨林、百花仙境、绿色宝库、养生胜地”之美誉。前往亚州雨林第一瀑布——【百花岭瀑布】，瀑布落差300米，让你近距离感受飞流直下三千尺的意境；参观传说中七仙女沐浴的【百花天池】。
                 <w:br/>
                 午餐后，打卡【梦幻香山芳香文化园】（游览时间不少于90分钟，不含电瓶车）：这是一个以香草种植产业为基础，集芳香养生，慢活野奢的以“香”体验的全身心回归方式的生态、创意、精品的庄园，来这里找一片风景如画的地方放松的或坐、或躺，缓解在城市中的压力。在此可体验制作精油手工皂的乐趣，制作的手工皂可带走；
                 <w:br/>
                 后返回海口，赠送【海口骑楼老街】（时间不少于60分钟），这里是海口一处最具特色的街道，街道两旁的历史建筑最古老的建于南宋，至今已有700多年历史，步行街上分布了很多当地特色小吃的店铺，在这里可以品美食，赏历史。当天晚餐不含，可根据个人口味在小吃街尽情寻觅美食。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：百花岭、梦幻香山、海口骑楼老街
                 <w:br/>
-                自费项：梦幻香山不含电瓶车、百花岭园区项目不含，消费自愿原则
+                自费项：梦幻香山不含电瓶车、百花岭园区项目不含，费用参考景区当天挂牌价，选择性消费项目
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1155,50 +1157,52 @@
                 <w:br/>
                 早餐后，前往打卡【金沙湾】（游览时间不少于60分钟），湛江的“小马尔代夫”!绵长的海岸线+湛蓝大海，一边是治愈海景，一边是繁华城景，吹着海风散步，情侣约会氛围感直接拉满~
                 <w:br/>
                 后前往游览【渔港公园】（游览时间不少于60分钟），位于中国广东省湛江市中心观海长廊的北端。设计主题全园设计主题构思为“渔人、渔港、渔船、渔家”，力求表现雷州半岛的渔民形象、渔港风情、渔船文化与渔家生活。公园内的灯塔是其标志性建筑之一，其设计融合了湛江民间灯塔的特点，并进行了适当的简化，以展现地方特色。为了增强视觉效果，灯塔上安装了高亮度彩色景观射灯，营造出光芒四射的夜景氛围。
                 <w:br/>
                 而后前往游览【赤坎老街】（游览时间不少于90分钟），是这座城市最具历史底蕴和文化气息的区域，被誉为“湛江的活体博物馆”。它不是一个单一的景点，而是一片充满市井生活、历史建筑和人文故事的街区网络。这里是了解湛江百年风云的最佳窗口。网剧《隐秘的角落》在此取景，让赤坎老街名声大噪。您可以找到**朱朝阳的家**、**本利士多店**、**水井油条**等众多剧中的经典场景，跟着剧照打卡是许多游客的必选项。
                 <w:br/>
                 午餐可在老街内寻味湛江味道。
                 <w:br/>
                 下午根据高铁时间送站，乘坐高铁返回广州白云站，结束全部旅。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 3、动车团的回程操作指引：客人刷身份证，乘坐高铁返回广州白云站，自行散团。
                 <w:br/>
                 4、高铁车次参考：15:00后高铁车次，具体车次时间以实际出票为准。
                 <w:br/>
                 5、动车高铁票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 6、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
+                <w:br/>
+                7、海南大部分景区内都设的购物商场（如南山/天涯/槟榔谷/植物园/梦幻香山/百花岭等等），属于景区自行商业行为，不属于旅行社安排的购物商店，游客可自主选择。
                 <w:br/>
                 交通：旅游车+高铁
                 <w:br/>
                 景点：湛江金沙湾、渔港公园、赤坎老街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1266,81 +1270,101 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州—博鳌单程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；湛江北站-广州白云站高铁票二等座，海口-徐闻码头单程轮渡船票；
+                1、交通：广州—博鳌单程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；湛江北站-广州白云站或广州站单程高铁票二等座，海口-徐闻码头单程轮渡船票；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程入住当地高档标准建设酒店+1晚海花岛特色民宿，不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程入住当地高档标准建设酒店+1晚海花岛特色民宿，不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床。
+                <w:br/>
+                酒店参考（住宿先后顺序可根据实际情况调整）：
+                <w:br/>
+                琼海酒店：琼海泰和智能酒店/金太阳酒店(琼海步行街店)/琼海好马商务酒店（银海杂粮街店）/剑发宏达/亚希悦S酒店（琼海市高铁站市政府店）或不低于以上标准网评2-3钻酒店；
+                <w:br/>
+                三亚酒店：如家精选酒店(三亚湾壹号店)/和颐至格酒店(三亚市政府情人桥店)/三亚悦家度假酒店（亚龙湾和泓假日阳光店）/康福瑞橡树庄园酒店(三亚湾椰梦长廊店)/雅布伦/三亚湾晟月海景酒店或不低于以上标准网评3钻酒店；
+                <w:br/>
+                东方酒店：东方富利瑞华酒店或不低于以上标准网评4钻酒店；
+                <w:br/>
+                儋州酒店：海花岛2号岛/3号岛特色海景民宿公寓（参考花澜民宿，以实际安排民宿为准）/岛下备选：岚康海景大酒店(原福安泰隆）；
+                <w:br/>
+                海口酒店：海口宇海温泉宾馆/爱丽酒店（高铁站水果市场店）/北辰大酒店（海口高铁东站琼山华侨中学店）/格林豪泰(海口海府路店)/兴湖半岛酒店/良智汇品酒店或不低于以上标准网评3钻酒店；
+                <w:br/>
+                湛江酒店：湛江嘉励酒店/宜尚/希岸或不低于以上标准网评3钻酒店；
+                <w:br/>
+                如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：含6早5正，早餐酒店含，不用费用不退；正餐餐标30元/正（其中1正赠送特色餐：儋州盐焗鸡，如放弃不用费用不退）+徐闻1正35元/正，围桌8-10菜1汤，10人1桌，人数增减时，菜量相应增减，但维持餐标不变。团餐用餐如放弃不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、用车：海南/湛江分段用车，全程空调旅游车，按实际人数用车，保证每人一正座；（26座以下车无行李箱）
+                4、用车：海南/湛江分段用车，全程空调车，按实际人数用车，保证每人一正座；（26座以下车无行李箱）
                 <w:br/>
                 5、导游：海南/湛江当地中文持证导游服务；不含全陪领队，费用已含导游服务费。
                 <w:br/>
-                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“分界洲岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待，如坚持上岛，需签署景区规定的免责证明。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                6、景点：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
+                <w:br/>
+                行程中包含的“分界洲岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待，如坚持上岛，需签署景区规定的免责证明。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、（2-11周岁）1.2米以下含单程机票+半价高铁票、旅游车位费、正餐、导游服务费等，不含任何门票费用（超高请自理，部分景区超高界定为1米，部分为1.1-1.2米，不同景区界定定义不同，请知悉），不占床不含超高早餐费用、不含超高轮渡船票，超高费用敬请自理。不满6周岁如不占座可退高铁票280元/小；
+                7、儿童标准：2-11周岁且1.2米以下含单程机票+半价高铁票、旅游车位费、正餐、导游服务费等，不含任何超高门票费用（超高请自理，部分景区超高界定为1米，部分为1.1-1.2米，不同景区界定定义不同，请知悉），不占床不含超高早餐费用、不含超高轮渡船票，超高费用敬请自理。不满6周岁如不占座可退高铁票130元/小；
                 <w:br/>
                 备注：
                 <w:br/>
                 关于高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
                 <w:br/>
-                关于轮渡船票儿童票须知：2-11周岁1.2米以下轮渡票免票，1.2-1.5米含半票42元/往返，1.5米（含）以上需按全价票购买84元/往返；（此费用不含，需自理）
+                关于轮渡船票儿童票须知：2-11周岁1.2米以下轮渡票免票，1.2-1.5米含半票22元/单程，1.5米（含）以上需按全价票购买42元/单程；（此费用不含，需自理）
                 <w:br/>
                 2 岁以下婴儿不含任何费用，大交通由家长自理；
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                海南大部份景区均自设有购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1354,56 +1378,251 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
-                6、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                6、不含广州市区到广州白云机场/高铁站接送，机场集中，高铁站散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。娱乐项目（景区特殊娱乐项目如：游船、潜水、海上项目，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                娱乐项目（景区特殊娱乐项目如：游船、潜水、海上项目，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区园中园项目/电瓶车/潜水等，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考景区当天挂牌价，遵循消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1432,107 +1651,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-100806，质监电话：020-83371233）。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1678,51 +1893,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1866,50 +2081,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>