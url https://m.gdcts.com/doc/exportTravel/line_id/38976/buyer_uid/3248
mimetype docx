--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -43,51 +43,51 @@
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">【靓点海南环岛之路】三亚双飞6天丨海花岛丨分界洲岛丨南山丨天涯海角丨大小洞天丨文笔峰丨海口骑楼老街丨澄迈福山咖啡小镇丨网红万宁行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">三亚+东方+儋州+临高+海口+文昌+定安+陵水，东西大环线环岛</w:t>
+        <w:t xml:space="preserve">三亚+东方+儋州+临高+海口+定安+陵水，东西大环线环岛</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260210-GDS3</w:t>
+              <w:t xml:space="preserve">MJJQ-20260324-GDS3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-三亚AQ1111/19:20-20:55，
-[...1 lines deleted...]
-                三亚-广州AQ1114/09:40-11:20，最终航班以实际出票为准。
+                广州-三亚AQ1111/20:10-21:40，
+                <w:br/>
+                三亚-广州AQ1114/09:30-11:15，最终航班以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -414,59 +414,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★  品质保障：广东自组成团，每团不超20人；玩足4天整
                 <w:br/>
                 ★  甄选睡眠：2大住宿标准随心选
                 <w:br/>
                 畅享版：1晚海花岛特色海景民宿+优选网评3钻酒店
                 <w:br/>
                 豪华版：尊享1晚海花岛欧堡酒店+优选网评5钻酒店
                 <w:br/>
-                ★  自由环岛公路：东方鱼鳞洲+临高角+文昌风车海岸+车览万宁最美沿海公路段，半边椰林半边海 视觉盛宴
+                ★  自由环岛公路：东方鱼鳞洲+临高角+车览万宁最美沿海公路段，半边椰林半边海 视觉盛宴
                 <w:br/>
                 ★  浪漫双岛：大型人造花型岛·海花岛畅玩不限时 VS 陵水明星玻璃海· 5A分界洲岛
                 <w:br/>
                 ★  玩转经典：5A南山108米海上观音、5A天涯海角、5A大小洞天、4A定安文笔峰
                 <w:br/>
                 ★  网红打卡VS地道海南：云洞图书馆--捕捉夕阳，海口骑楼老街--寻南洋历史，澄迈福山咖啡小镇--品地道咖啡、享小资生活
                 <w:br/>
                 ★  夜幕时光：夜游三亚湾--打卡三亚地标《凤凰岛》、欣赏灯火辉煌下的三亚夜景
+                <w:br/>
+                ★  非遗体验：赠送南山古法非遗制香体验
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -585,51 +587,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70-80分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/19:20-20:55，九元含15kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，九元含15kg行李额，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达三亚机场后由工作人员安排接机送往酒店.
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：全天不含餐、旅游车及导游服务 ；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、三亚机场接机为散拼接机，如有其他客人临近航班的会等候一段时间，等候时间不超30分钟，请知悉。
                 <w:br/>
                 6、航班参考：广州三亚AQ1111/19:20-20:55，九元航班（AQ）含15kg免费托运行李额，最终航班以实际出票为准。如指定其他航班，价格请单询。3月底涉及航班换季，换季后时刻待定
                 <w:br/>
                 7、预定须知：凡75岁（含75岁）以上老年人，原则上恕不接待。70岁以上老人（含70岁）需要有年轻直系家属（30-55岁之间）陪同，并签订免责协议；
                 <w:br/>
                 8、此线路有两款住宿版本选择，不同版本对应不同价格，请根据需求进行选择：
                 <w:br/>
                 畅享版三亚酒店参考：如家精选酒店/和颐至格酒店(三亚市政府情人桥店)/三亚悦家度假酒店（亚龙湾和泓假日阳光店）/雅布伦健康疗养度假酒店或不低于以上标准网评3钻酒店
                 <w:br/>
                 豪华版三亚酒店参考：三亚四季海庭/西藏大厦/明申高尔夫/半山半岛帆船港/海立方或不低于以上标准网评5钻酒店
                 <w:br/>
                 交通：飞机+接机一趟
@@ -900,88 +902,86 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海口&gt;&gt;&gt;&gt;文昌（车程约1小时）&gt;&gt;&gt;定安（车程约1小时）&gt;&gt;&gt;陵水（车程约2小时）&gt;&gt;&gt;三亚
                 <w:br/>
-                ◎ 早餐后，乘车前往文昌【木兰湾风车海岸】（车览，条件允许情况下可停留30分钟），海南最北海湾，感受风车公路的独特风景，沿途海水碧蓝清澈见底，礁石微露别样海岸风貌，随手一拍就是大片。
-[...3 lines deleted...]
-                ◎ 午餐后，车览【万宁最美沿海公路】（车程约1.5小时）一边是婀娜多姿的椰林，一边是广阔无垠的蓝色大海，被称为“会讲故事”的滨海旅游公路。
+                ◎ 早餐后，前往打卡国家4A景区【文笔峰盘古文化旅游区】（车程约1小时，游览时间不少于120分钟），文笔峰位于定安县内，是中国最大的仿南宋风格古建筑群，共有药王殿、财神殿、文昌阁、慈航殿、元辰殿、妈祖殿、转运殿、月老殿七星殿等知名道教景点，绿林环抱，静谧静雅，听帝钟轻鸣，闻鸟声悠扬，步履期间清净身心，感受道家文化的独特韵味。
+                <w:br/>
+                ◎ 午餐后，车览【万宁沿海公路】（车程约1.5小时）一边是婀娜多姿的椰林，一边是广阔无垠的蓝色大海，被称为“会讲故事”的滨海旅游公路。
                 <w:br/>
                 ◎ 下午乘船登上国家5A级景区【分界洲岛】（车程约30分钟，含往返船费，含上下岛时间不少于3小时），海边洁白细腻的沙滩，岛上掩映在苍翠之中的木屋，曲径通幽的山顶小路，或海底漫步或放空发呆，自然自在度过一段海岛曼妙时光。因其得天独厚的的自然条件，被称为是“心灵的分界岛”、“坠落红尘的天堂”、“一个可以发呆的地方”。这里是划分热带与亚热带的分水岛，也是国家级珊瑚保护区，还是理想潜水基地（海上娱乐项目费用不含）；
                 <w:br/>
                  &gt;&gt;登岛推荐网红拍照打卡点：
                 <w:br/>
                 Tips1：蓝白相间古罗马相间风格的月光古堡；
                 <w:br/>
                 Tips2：水晶池、初见亭与罗曼教堂组成的爱情海岸；
                 <w:br/>
                 Tips3：富有动漫画面感的码头灯塔；
                 <w:br/>
                 ● 温馨提醒：
                 <w:br/>
                 1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
                 <w:br/>
                 2.分界洲岛需要坐船上岛，乘船时间约15-20分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子，也可自备晕船药。
                 <w:br/>
                 3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
                 <w:br/>
                 4.分界洲岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待70周岁以上老人、孕妇及行动不便者，敬请谅解。
                 <w:br/>
                 ◎ 游玩完毕后前往三亚（车程约1.5小时），办理入住手续。晚上可自行前往三亚夜市搜罗美食。
                 <w:br/>
                 <w:br/>
                 ◎ 酒店住宿标准参考（同第一晚标准）
                 <w:br/>
                 畅享版三亚酒店参考：如家精选酒店/和颐至格酒店(三亚市政府情人桥店)/三亚悦家度假酒店（亚龙湾和泓假日阳光店）/雅布伦健康疗养度假酒店或不低于以上标准网评3钻酒店
                 <w:br/>
                 豪华版三亚酒店参考：三亚四季海庭/西藏大厦/明申高尔夫/半山半岛帆船港/海立方或不低于以上标准网评5钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：车览文昌木兰湾海岸、文笔峰、车览万宁沿海公路、分界洲岛
+                景点：文笔峰、车览万宁沿海公路、分界洲岛
                 <w:br/>
                 自费项：分界洲岛水上项目/电瓶车等不含，消费自愿原则；文笔峰电瓶车不含，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1017,59 +1017,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 ◎ 早餐后，游览祈福圣地【南山文化旅游区】（游览时间不少于180分钟），南山文化旅游区是海南省依托南山独特的山海天然形胜和丰富的历史文化渊源开发建设的佛教文化展示园区，园区景点众多，佛学氛围浓厚，其中最为有名的便是伫立于金刚洲上【海上观音像】，圣像高108米，是世界最大的观音像。像体为观音的一体三尊，分别呈持珠、持莲、持箧的造型。圣像脚踏莲花宝座，面容慈悲庄严，令人不由崇敬之情。除了南海观音相外，园内更展出有国宝级的金玉佛像和专门的佛教文化交流中心，让您在南海之滨了解海南独特的佛教文化；造访【长寿谷】，在百寿谷里找寻潜藏的“寿”字，感受浓厚的长寿文化气息。
                 <w:br/>
+                特别赠送非遗体验：古法沉香制香（体验时长30分钟，包含现场教学、现场体验（制香可带走）：沉浸式体验古法沉香制香，邂逅千年香道雅韵，遵循古法手工炮制，感受指尖流转的东方雅致。
+                <w:br/>
                 ◎ 下午游览5A景区【天涯海角】（时间不少于120分钟），这里碧海、青山、白沙、巨磊、礁盘浑然一体，宛若七彩交融的丹青画屏；椰林、波涛、渔帆、鸥燕、云层辉映点衬，形成南国特有的椰风海韵。海湾沙滩上大小百块石耸立，“天涯”、“海角”和“南天一柱”巨石突兀其间，昂首天外，峥嵘壮观。在这里，望着碧波澄澈的波涛，观古老摩崖石刻，与相爱之人互相诉说自己的情意，执子之手，与子偕老。
                 <w:br/>
                 ◎ 晚上打卡【夜游三亚湾】（通票必消288元/人，游览时间约60分钟），美丽的三亚湾，奢华的凤凰岛，夜幕降临时，海风微微吹起，涛声不断敲打着海岸，灯火辉煌的椰梦长廊，乘着游轮开始神奇、浪漫、刺激的海上之旅。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：南山、天涯海角、夜游三亚湾’
-[...1 lines deleted...]
-                自费项：【夜游三亚湾】通票必消288元/人，请报名时收取；南山电瓶车/天涯海角电瓶车，园区项目等不含，消费自愿原则
+                景点：南山、天涯海角、夜游三亚湾
+                <w:br/>
+                自费项：【夜游三亚湾】通票必消288元/人+70岁以下需补南山门票差价（60岁以下补120，60-69周岁补65），请报名时收取；南山电瓶车/天涯海角电瓶车，园区项目等不含，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1108,59 +1110,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行约70分钟）
                 <w:br/>
                 早餐后根据航班时间约定送机，结束全部旅行。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：三亚-广州AQ1114/09:40-11:20，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。3月底涉及航班换季，换季后时刻待定未出。
+                2、航班参考：三亚-广州AQ1114/09:30-11:15，九元AQ航空仅含15kg免费托运行李额，最终航班以实际出票为准。如指定航班，价格请单询。3月底涉及航班换季，换季后时刻待定未出。
                 <w:br/>
                 3、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 4、海南大部分景区均自设有购物商场（基本上为开放式商场），旅行社会存在途经，敬请谅解，消费遵循自愿原则。
                 <w:br/>
                 5、此为特价线路，必消费用288元/人（报名时请交付报名点）；
                 <w:br/>
-                6、60岁以下成人需补南山门票120元，60-69岁长者补南山门票65元（不含电瓶车）
+                6、60岁以下成人需补南山门票120元，60-69周岁长者补南山门票65元（不含电瓶车）
                 <w:br/>
                 交通：送机一趟+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1230,51 +1232,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：当地高档/超豪华标准建设双人间（2选1）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：当地高档/超豪华标准建设双人间（2选1，参考酒店详见行程内容描述）。不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：安排4正5早，早餐酒店含（不用不退），正餐十菜一汤，餐标30元/人，10人1桌，人数增减时，菜量相应增减，但维持餐标不变。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：海南省全程空调旅游车，按实际人数用车，保证每人一正座；（26座以下车型一般无行李箱或小行李箱，请知悉）
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。8人以下（含儿童）安排导游兼司机
                 <w:br/>
                 6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）；行程中包含的“分界洲岛”景区因赴岛工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待。如坚持上岛，需签署景区规定的免责证明。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、服务费；不占床，不含超高费用。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1308,57 +1310,57 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。1.2米及以上儿童报名需加收必消费用288元/人
+                7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。1.2米及以上儿童报名需加收夜游三亚湾288元/人；
                 <w:br/>
                 2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
-                10、必消费用288元/人；60岁以下成人需补南山门票120元，60-69岁长者补南山门票65元（不含电瓶车），报名时请交付报名点
+                10、报名时请交付报名点：必消套餐费用288元/人；60岁以下成人需补南山门票120元，60-69岁长者补南山门票65元（不含电瓶车）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1457,102 +1459,244 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">夜游三亚湾</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">必消费用，报名时请现付报名点</w:t>
+              <w:t xml:space="preserve">夜游三亚湾，报名时请现付报名点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夜幕降临时，海风微微吹起，涛声不断敲打着海岸，灯火辉煌的椰梦长廊，乘着游轮开始神奇、浪漫、刺激的海上之旅</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">70 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 288.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">69岁以下补南山门票差价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60岁以下成人需补南山门票120元，60-69周岁长者补南山65元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/海上项目，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区当天挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1581,141 +1725,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...41 lines deleted...]
-                日期： 日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1856,51 +1962,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>