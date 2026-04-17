--- v2 (2026-03-28)
+++ v3 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【长者定制爸妈乐】海南三亚双飞4天丨南山文化旅游区丨天涯海角丨大小洞天丨赠送价值300元三亚千古情演出丨入住1晚南山景区内酒店丨全程当地超豪华标准建设酒店行程单</w:t>
+        <w:t xml:space="preserve">【三亚爸妈乐】海南三亚双飞4天丨南山文化旅游区丨天涯海角丨大小洞天丨赠送价值300元三亚千古情演出丨入住1晚南山景区内酒店丨2晚当地超豪华标准建设酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">长者专属定制</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-三亚AQ1111/19:20
-[...1 lines deleted...]
-                回程：三亚-广州AQ1112/22:30，最终航班以实际出票为准
+                去程：广州-三亚AQ1111/20:10-21:40
+                <w:br/>
+                回程：三亚-广州AQ1112/22:40-00:15+1，最终航班以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -414,51 +414,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★甄选酒店：一晚入住三亚南山景区内酒店、2晚三亚当地超豪华标准建设酒店
                 <w:br/>
                 ★禅意·诗意·惬意：5A南山、5A大小洞天、5A槟榔谷、4A西岛、4A天涯海角、亚龙湾沙滩
                 <w:br/>
                 ★用心定制：南山素斋、老来俏养生定制餐、文昌鸡风味餐
                 <w:br/>
                 ★超值赠送：逍遥大礼包（爱心宵夜简餐、养生按摩捶、定制文化衫等）、赠送价值300元的三亚千古情演出
                 <w:br/>
-                ★非遗体验—苗族扎染、（4月1日起）赠送传统文化体验——古法沉香制香
+                ★非遗体验—苗族扎染、传统文化体验——古法沉香制香
                 <w:br/>
                 ★产品标配：每个景点全程陪同讲解；每日为爸妈量血压；建立子女微信沟通群，实时分享快乐点滴；逍遥管家为爸妈提供拍照服务，赠送30S小视频等
                 <w:br/>
                 ★贴心服务：专车接送机不拼车，专属线路导游管家贴心服务，还有神秘礼物带给爸妈满满的惊喜和仪式感哟
                 <w:br/>
                 ★品质保障：一价全包0购物0自费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -583,65 +583,64 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-三亚（飞行时间约70分钟）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/19:20-20:55，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达机场后由工作人员安排接机送往酒店（专车接送）。逍遥管家早已经在酒店大堂等候，我们为叔叔阿姨的房间准备了简单的爱心宵夜(牛奶+易消化糕点)，今晚好好休息，精彩快乐的旅行即将开始。
-                <w:br/>
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的鹿城—三亚（参考航班：广州-三亚AQ1111/20:10-21:40，具体航班时间以实际出票为准），感受美丽鹿城的热带风情，抵达机场后由工作人员安排接机送往酒店（专车接送）。逍遥管家早已经在酒店大堂等候，我们为叔叔阿姨的房间准备了简单的爱心宵夜(牛奶+易消化糕点)，今晚好好休息，精彩快乐的旅行即将开始。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、温馨提示：如早机抵达客人自由活动，全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、航班参考：广州-三亚AQ1111/19:20-20:55、AQ1113/07:05-09:00），如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。3月底涉及航班换季，换季后时刻待定未出。
+                5、航班参考：广州-三亚AQ1111/20:10-21:40、AQ1113/06:35-08:30，如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
                 6、出于安全考虑不接受单人单独参团，需2人起订；65岁以上长者请签署免责协议且须有成人家属陪同，70岁以上请提供健康证明且须有成人家属陪同；
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -677,66 +676,66 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-天涯海角（车程约25分钟）-大小洞天（车程约30分钟）-南山（车程约10分钟）
                 <w:br/>
-                ◆早餐后，前往游览4A景区【天涯海角】(时间不少于120分钟)这里海水澄碧， 烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境。
-[...3 lines deleted...]
-                下午前往5A景区【南山文化旅游区】入住景区内酒店（游览时间不限时）：
+                ◆早餐后，前往游览4A景区【天涯海角】(时间不少于120分钟，不含电瓶车)这里海水澄碧， 烟波浩瀚，帆影点点，椰林婆娑，奇石林立、水天一色，观“南天一柱、天涯、海角”等石刻，感受天之边缘，海之尽头的意境。
+                <w:br/>
+                ◆而后前往【大小洞天】（游览时间不少于120分钟，不含电瓶车）大小洞天风景区以其秀丽的海景、山景和石景号称琼崖第一山水名胜。1962年郭沫若游览"大小洞天"，对景区的山光海色赞叹不已，在《游崖县鳌山》一诗中誉之为"南溟奇甸"。景区还有南海龙王、小洞天、千年不老松、南海神鳌等景观，因此自古以来被称为"海山奇观"。
+                <w:br/>
+                下午前往5A景区【南山文化旅游区】入住景区内酒店（游览时间不限时，不含电瓶车）：
                 <w:br/>
                 尽情感受“福泽之地”的园林风光及佛教文化，瞻仰108米的海上观音像；您可观赏独特的园林美景、感悟禅意的精深微妙，也可聆听高僧讲禅，中国传扬千古的名句"福如东海，寿比南山"，则更道出了南山与福寿文化的悠久渊源；或者自由休息。
                 <w:br/>
                 <w:br/>
                 酒店介绍：南山迎宾馆/南山休闲会馆座落于国家5A旅游区--南山佛教文化苑旅游景区内，可听晨钟暮鼓，打太极、听佛音，品味惮意人生，观园林风光，翠竹婆娑，海景蔚为壮观。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：天涯海角、大小洞天、南山
                 <w:br/>
-                自费项：景区电瓶车均不含，消费自愿原则
+                自费项：天涯海角电瓶车/园区项目、大小洞天电瓶车/园区项目、南山电瓶车/园区项目均不含，选择性消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：南山素斋   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -776,73 +775,73 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南山-西岛（车程约40分钟）-三亚千古情演出（车程约40分钟）
                 <w:br/>
                 南山这里属热带海洋季风性气候，年均气温24.5℃，其空气质量和海水质量居全国首位，森林覆盖率为97%，爸妈们起床吃个早餐，晨练、祈福，享受禅意的时光……
                 <w:br/>
                 体验安排（赠送项目，如放弃体验费用不退）：
                 <w:br/>
                 ◆丹彩墨香：修身静心，沉入墨香世界
                 <w:br/>
                 ◆顶礼佛足：虔诚触摸108海上观音，将心愿传递
                 <w:br/>
-                ◆古法沉香制香（4月1日起赠送独特体验）：沉浸式体验古法沉香制香，邂逅千年香道雅韵，遵循古法手工炮制，感受指尖流转的东方雅致。
-[...1 lines deleted...]
-                ◆而后前往【西岛】（含往返船费，含上下岛时间不少于2.5小时）这里被誉为“海上桃源，动感天堂”以及世界“稀”岛，令人心生向往。
+                ◆特别赠送-古法沉香制香：沉浸式体验古法沉香制香，邂逅千年香道雅韵，遵循古法手工炮制，感受指尖流转的东方雅致。
+                <w:br/>
+                ◆而后前往【西岛】（含往返船费，含上下岛时间不少于2.5小时；岛上环保车/海上娱乐项目等均不含，选择性消费）这里被誉为“海上桃源，动感天堂”以及世界“稀”岛，令人心生向往。
                 <w:br/>
                 打卡攻略参考：
                 <w:br/>
                 打卡点1-原生态百年渔村：街巷之间的百年珊瑚房群落和满墙涂鸦、鲜花翻出墙面的别致院子，感受数百年积淀下来的独特文化风情!
                 <w:br/>
                 打卡点2-最美海岸线牛王岭：乘坐岛上电瓶车（自理）前往一座与西岛几乎相连的小岛——牛王岭，那里拥有最原始的海岛风光，可以欣赏到浩瀚的海天一色以及大自然神奇美妙鬼斧神工的礁石景观；
                 <w:br/>
                 打卡点3-海上书屋：用三艘旧渔船改造的书屋，也是《恋梦空间》取景拍摄地点，停靠在海岸边，面朝大海，点杯饮料，看看书，听听海风；
                 <w:br/>
                 打卡点4-灯塔码头：海边的红白灯塔，码头边上停泊的渔船和满地晒日的槟榔，是原汁原味的的原著民风情；
                 <w:br/>
                 打卡点5-西岛文创店：店内售卖着西岛的渔民手作，蜡染画，椰叶帽、木质鲸鱼和各种创意画；
                 <w:br/>
                 晚上赠送【三亚千古情演出】（演出时间60分钟），一个小时的演出贯穿海南长达万年的历史长卷，酷炫的灯光舞美，庞大的演出阵容，堪称视觉盛宴。演出包括鹿回头的美丽传说，落笔洞的万年回声，鉴真东渡时的惊涛骇浪，更有巾帼英雄冼夫人的荡气回肠。景区还有特色快闪、抛绣球等互动演出，你可以打卡科技馆、 黎街、鬼屋、爱情街、崖州古街等。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：西岛、三亚千古情演出
                 <w:br/>
-                自费项：西岛水上项目、电瓶车等园中园项目，消费自愿原则
+                自费项：西岛水上项目、环岛电瓶车等园中园项目均不含，选择性消费项目
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：老来俏养生定制餐     晚餐：文昌鸡风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -874,74 +873,76 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-广州（飞行时间约70-80分钟）
                 <w:br/>
-                ◆早餐后，前往5A景区【槟榔谷黎苗文化旅游区】，赠送非遗文化体验【苗族扎染】（游览时间不少于3.5小时），走进纯正、灵动的海南民族文化活体博物馆，寻绣面老人，听他们讲过去的故事，与黎家人道一声“波隆”，探访海南地道的风土人情。这里属于国家非物质文化遗产保护基地，神秘的部落里蕴藏着槟榔谷“四宝”，学习谷内非物质文化遗产，领略以人为核心的技艺、经验、精神之大美，感受黎族丰富的文化魅力。
+                ◆早餐后，前往5A景区【槟榔谷黎苗文化旅游区】，赠送非遗文化体验【苗族扎染】（游览时间不少于3.5小时，不含电瓶车/园区项目，选择性消费），走进纯正、灵动的海南民族文化活体博物馆，寻绣面老人，听他们讲过去的故事，与黎家人道一声“波隆”，探访海南地道的风土人情。这里属于国家非物质文化遗产保护基地，神秘的部落里蕴藏着槟榔谷“四宝”，学习谷内非物质文化遗产，领略以人为核心的技艺、经验、精神之大美，感受黎族丰富的文化魅力。
                 <w:br/>
                 ◆ 下午前往【亚龙湾沙滩】（游览时间不少于60分钟）这里沙粒洁白细软，海水澄澈晶莹，而且蔚蓝，为中国八大最美海岸，也被誉为“天下第一湾”。
                 <w:br/>
                 ◆晚上根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 温馨提示：请再次确认返程航班时间，并与送机人员约定送机时间和地点；自由活动期间购物一定要去规模大一些的自选超市，比如一方百货、第一百货等，那里货品齐全，价格公道；品尝地方小吃可以到三亚步行街或第一市场附近，除需注意饮食卫生外，还需留意关注小偷哦。
                 <w:br/>
                 总之，您的需求就是我们的责任，对逍遥海南的团队而言，行程结束并不是真正的结束，只是服务方式的转换。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                3、航班参考：三亚-广州：AQ1112/22:30-00:20+1，如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。3月底涉及航班换季，换季后时刻待定。
+                3、航班参考：三亚-广州：AQ1112/22:40-00:15+1，如出AQ九元航空机票行李额仅含15kg，不得指定航班，最终航班以实际出票为准。如指定航班，价格请单询。
+                <w:br/>
+                4、海南大部分景区均自设购物场所，基本上设置在途中或出口处，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择，请知悉。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
                 景点：槟榔谷、亚龙湾沙滩
                 <w:br/>
-                自费项：槟榔谷电瓶车/园区项目不含，消费自愿原则
+                自费项：槟榔谷电瓶车/园区项目不含，选择性消费项目，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1009,65 +1010,69 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—三亚往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：2晚三亚当地超豪华标准建设双人间，1晚入住南山景区内特色酒店；不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：2晚三亚当地超豪华标准建设双人间+1晚入住南山景区内特色酒店（酒店参考请看详细行程备注，住宿先后顺序可根据实际情况调整）；不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：含3早6正，早餐均为自助早（为酒店团队房价含，不用不退），正餐40元/人，围桌10菜1汤，10人1桌，人数增减时，菜量相应增减，但维持餐标不变。其中3正餐为海南本土特色餐饮：南山素斋、老来俏养生定制餐、文昌鸡风味餐；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、用车：海南省全程空调旅游车，保证每人一正座；（预留3-5个空座，此承诺不适用于8人以下团队）；
-[...3 lines deleted...]
-                6、景点：行程内景区均含首道门票（必须乘坐观光车/索道才能进入到景区的，行程中已经标注“含景点观光车/索道”）；景区赠送项目，如客人放弃或景区原因不能赠送，费用不退。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                4、用车：当地用车5-50座，保证每人一正座；（预留3-5个空座，此承诺不适用于8人以下团队）；
+                <w:br/>
+                5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。6人以下（含儿童）安排导游兼司机；
+                <w:br/>
+                6、景点：行程内景区均含首道门票（必须乘坐观光车/索道才能进入到景区的，行程中已经标注“含景点观光车/索道”）；
+                <w:br/>
+                不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行或客人取消体验等，均不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、免费早餐；不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费、服务费；
+                <w:br/>
+                不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 2岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、赠送孝心大礼包：定制矿泉水（每天每人2瓶）、第一晚爱心宵夜一份、养生按摩捶、定制地图、定制文化衫；赠送《三亚千古情演出》；赠送非遗体验苗族扎染；（以上赠送项目，如遇客人放弃，费用不退！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1083,62 +1088,255 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
-                3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
-[...9 lines deleted...]
-                8、航空公司临时增加的燃油附加费。
+                3、航空公司临时增加的燃油附加费。
+                <w:br/>
+                4、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
+                <w:br/>
+                5、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
+                <w:br/>
+                6、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                <w:br/>
+                7、海上娱乐项目/园中园项目/电瓶车等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观
+                <w:br/>
+                8、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/海上项目，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区当天挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1167,107 +1365,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1413,51 +1607,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1601,50 +1795,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>