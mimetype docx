--- v4 (2026-05-07)
+++ v5 (2026-08-05)
@@ -1607,51 +1607,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>