--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -619,51 +619,51 @@
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
                 6、此线路有两款住宿版本选择，报名时请选择住宿标准，不同标准对应价格不同：
                 <w:br/>
                 网评3钻版贵阳酒店参考：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店）、格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店
                 <w:br/>
-                网评4钻版贵阳酒店参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店
+                网评4钻版贵阳酒店参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）、贵阳观山湖开元名庭酒店或不低于以上标准酒店
                 <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1143,51 +1143,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：当地高档/豪华标准建设双人间（2款住宿版本选择），1晚入住西江特色客栈+1晚乌江寨特色酒店；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；
                 <w:br/>
                 酒店参考：（住宿先后顺序可根据实际情况调整）
                 <w:br/>
                 网评3钻版参考：2晚贵阳3钻酒店+1晚西江客栈+1晚乌江寨客栈酒店
                 <w:br/>
                 贵阳参考：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店）、格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）
                 <w:br/>
                 西江参考：苗镜隐山别院(西江千户苗寨观景台店)、遇见西江假日酒店、牧云梯田全景美宿、西江花语水岸
                 <w:br/>
                 乌江寨参考：乌江寨暮山酒店二号楼或不低于以上标准酒店
                 <w:br/>
                 网评4钻版酒店参考：2晚贵阳4钻+1晚西江客栈+1晚乌江寨高端客栈酒店
                 <w:br/>
-                贵阳参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）
+                贵阳参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、贵阳观山湖开元名庭酒店、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）
                 <w:br/>
                 西江参考：苗镜隐山别院(西江千户苗寨观景台店)、遇见西江假日酒店、牧云梯田全景美宿、西江花语水岸或不低于以上标准客栈；
                 <w:br/>
                 乌江寨参考：乌江寨暮山酒店、乌江寨廻龙湾酒店、乌江寨侗黔白马酒店。
                 <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：4早4正餐，早餐为酒店包含（不含床请自理），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，乌江寨）；不包含景区内必乘交通车140 元/人，请现付导游；
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：当地5-55座空调车，根据人数安排具体车型（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；随车配备USB充电接口或全程配备充电宝；
                 <w:br/>
                 6、导游：当地普通话导游服务，费用已含导游服务费。不派全陪领队
                 <w:br/>
                 7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。2周岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
@@ -1512,101 +1512,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
-[...5 lines deleted...]
-                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、贵州地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
-                9、贵州部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
-[...3 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                9、购物：贵州地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1736,51 +1738,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>