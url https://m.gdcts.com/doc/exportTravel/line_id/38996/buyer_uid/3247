--- v1 (2026-06-10)
+++ v2 (2026-07-29)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【乐寨贵州】贵州贵阳双动5天 | 黄果树 | 西江千户苗寨 | 荔波小七孔 | 乌江寨 | 入住两晚景区特色客栈行程单</w:t>
+        <w:t xml:space="preserve">【诗意黔行】贵州贵阳双动5天 | 乌蒙大草原 | 夜游黄果树 | 寻龙洞探洞 | 花江峡谷大桥 | 安顺古城 | 一单一团 | 2-8人一团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">每团不超25人 4大特色美食</w:t>
+        <w:t xml:space="preserve">私家定制小团 一单一团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260207GZ3</w:t>
+              <w:t xml:space="preserve">MJJQ-20260625GZ3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,108 +357,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州南-贵阳北08:00-15:00之间动车车次
-[...1 lines deleted...]
-                回程：贵阳北-广州南16点后车次，最终车次以实际出票为准
+                去程：广州南-贵阳北/东08:00-15:00之间动车高铁车次
+                <w:br/>
+                回程：贵阳北/东-广州南09:00-16:00之间动车高铁车次，最终车次以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★每团不超25人纯玩品质游
-[...7 lines deleted...]
-                ★特色美食：瀑韵山珍宴+黔菜风味餐++瑶家风味餐+苗家长桌宴，体验苗家高山流水
+                ★私家定制小团，一单一团，2-8人一团，拒绝拼团
+                <w:br/>
+                ★避暑贵州：邂逅“凉都”六盘水，打卡乌蒙大草原，亲近大自然
+                <w:br/>
+                ★光影幻境.瀑布的另一种玩法 ：夜游黄果树（大瀑布/再回西游二选1），自然山水与光影科技结合
+                <w:br/>
+                ★地心探秘：寻龙洞探洞体验，探寻喀斯特溶洞，走进黑暗中的地下宫殿，体验洞穴下午茶
+                <w:br/>
+                ★在云端看中国高度，在古巷读贵州厚度：花江峡谷大桥+安顺古城
+                <w:br/>
+                ★两大住宿标准随心选：网评4钻版/5钻版
+                <w:br/>
+                ★品质保障：2-3人安排司机兼向导，4-8人一车一导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -617,470 +621,458 @@
                 黔灵山公园、东山寺、甲秀楼、文昌阁、花果园白宫、西普陀寺...
                 <w:br/>
                 推荐ctiywalk街巷：
                 <w:br/>
                 青云市集、新印厂1950、太平路、曹状元街、民生路、电台街、二七街...
                 <w:br/>
                 推荐美食：
                 <w:br/>
                 丝娃娃、豆腐圆子、肠旺面、牛羊肉粉、酸汤鱼、夺夺粉火锅、地摊火锅、烙锅...
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
                 6、此线路有两款住宿版本选择，报名时请选择住宿标准，不同标准对应价格不同：
                 <w:br/>
-                网评3钻版贵阳酒店参考：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店）、格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店
-[...1 lines deleted...]
-                网评4钻版贵阳酒店参考：贵阳如一酒店、贵阳美仑酒店(贵阳观山湖会展城店)、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）、贵阳观山湖开元名庭酒店或不低于以上标准酒店
+                网评四钻版贵阳酒店参考：贵阳如一酒店、贵阳观山湖开元名庭酒店、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店。
+                <w:br/>
+                网评五钻版贵阳酒店参考：贵阳恒世纪酒店（观山湖区会展城店）、贵州军阅国际酒店、贵阳天怡豪生酒店、贵阳格兰云天国际酒店或不低于以上标准酒店。
                 <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店） 格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">贵阳指定酒店（网评4钻）：贵阳如一酒店、贵阳观山湖开元名庭酒店、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店；网评五钻版酒店参考行程描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贵阳→黄果树（车程约2.5小时）
-[...17 lines deleted...]
-                (3)水帘洞道路狭窄，预约名额有限，如因库存问题，造成水帘洞无法参观，无任何费用退还，且不接受关于水帘洞未预约成功的投诉赔偿。
+                贵阳→寻龙洞（车程约2.5小时）→黄果树（车程约30分钟）
+                <w:br/>
+                今日主题：地心探秘，飞瀑流辉倾听大自然的壮美旋律
+                <w:br/>
+                早餐后乘车约2.5小时抵达【寻龙洞】。在专业洞穴探险教练指导下，穿戴头盔、头灯、防滑鞋套及安全绳索装备，进行安全培训与洞穴生态守则学习后入洞，随行进行溶洞形成以及喀斯特地貌知识讲解。亿万年的时光在喀斯特岩层中凝结，黑暗被地心的呼吸雕琢成光怪陆离的奇境，灯光轻抚处，矿物质折射出钻石般的碎芒,似星尘散落,又似神话中龙族遗落的鳞甲，丝丝缕缕的光线从狭小的缝隙中穿透而下，与洞穴内的黑暗相互交织，形成如梦似幻的光影奇观“一线天”。
+                <w:br/>
+                游览结束后前往【黄果树夜游】（夜游大瀑布、再回西游二选一，已包含景区交通车），白天的黄果树属于相机，夜晚的黄果树属于灵魂。当白昼的喧嚣褪去，黄果树瀑布在夜色中完成一场华丽的蜕变。高科技光影艺术将瀑布群化作巨幅天然幕布——流水为纱、山崖为屏，七彩流光沿瀑布飞泻而下，水雾折射出霓虹般的梦幻色彩
+                <w:br/>
+                游览结束后入住【黄果树】酒店休息。
+                <w:br/>
+                <w:br/>
+                今晚入住酒店参考如下：
+                <w:br/>
+                网评四钻版（黄果树酒店参考）：黄果树丰玮大酒店、黄果树漫格兰酒店、黄果树天骄酒店、黄果树丽呈文览酒店或不低于以上标准酒店
+                <w:br/>
+                网评五钻版（黄果树酒店参考）：黄果树福朋喜来登酒店、安顺黄果树漫心府、黄果树迎宾馆、黄果树佈泱美宿酒店或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：黄果树风景区
-[...1 lines deleted...]
-                自费项：黄果树不含必乘环保车50元/人+保险10元/人，请现付导游；不含大瀑布往返扶梯50元/人，消费自愿原则
+                景点：夜游黄果树、寻龙洞探洞体验
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：瀑韵山珍宴     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳指定酒店（网评3钻）：如家精选酒店(贵阳高铁北站观山湖店)、贵阳筑悦轻居酒店（万象城火车站店） 格美酒店（贵阳火车站鸿通城店）、宜尚酒店（火车站沙冲路店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">黄果树指定酒店（网评4钻）：黄果树丰玮大酒店、黄果树漫格兰酒店、黄果树天骄酒店、黄果树丽呈文览酒店或不低于以上标准酒店；网评五钻版酒店参考行程描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贵阳-荔波小七孔（车程约3.5小时）-西江（车程约3小时）
-[...21 lines deleted...]
-                馨提示：西江特色客栈住宿条件一般，请勿期望值过高。
+                黄果树→乌蒙大草原（车程约3小时）→盘州（车程约2小时）
+                <w:br/>
+                今日主题：吹着旷野的风,奔跑在牛羊成群的高山草原
+                <w:br/>
+                <w:br/>
+                早餐后乘车游览【乌蒙大草原】（含摆渡车），位于盘州市乌蒙镇与坪地彝族乡境内，是西南地区面积最大、海拔最高的天然草场；驻足乌蒙大草原，闭目感受草原四季变化的花落花开，放眼望去波澜壮阔。恰逢起雾时刻，人在云上、云在脚下，白云随风卷起千层浪，仿佛走进人间仙境，心旷神怡，若能见到佛光，更是人生一大幸事。
+                <w:br/>
+                （乌蒙大草原娱乐活动项目费用均不含，如需体验费用可现场自理，参考景区当天挂牌价）
+                <w:br/>
+                游览结束后前往【盘州】入住酒店休息。
+                <w:br/>
+                <w:br/>
+                今晚入住盘州酒店参考如下：
+                <w:br/>
+                网评四钻版（盘州酒店参考）：盘州漫云海庭酒店、盘州云舍酒店、盘州希尔顿惠庭酒店、盘州国际花园酒店或不低于以上标准酒店。
+                <w:br/>
+                网评五钻版（盘州酒店参考）：盘州月亮山庄酒店或不低于以上标准酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：荔波小七孔
-[...1 lines deleted...]
-                自费项：荔波小七孔不含不含电瓶车40元/人+保险10元/人，请现付导游；不含鸳鸯湖划船30元/人，自愿选择消费
+                景点：乌蒙大草原
+                <w:br/>
+                自费项：乌蒙大草原娱乐活动项目费用均不含，如需体验费用可现场自理，参考景区当天挂牌价
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：瑶家风味餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西江特色客栈：苗镜隐山别院(西江千户苗寨观景台店)、遇见西江假日酒店、牧云梯田全景美宿、 西江花语水岸或不低于以上标准客栈</w:t>
+              <w:t xml:space="preserve">盘州酒店参考（网评4钻）：盘州漫云海庭酒店、盘州云舍酒店、盘州希尔顿惠庭酒店、盘州国际花园酒店或不低于以上标准酒店；网评五钻参考：盘州月亮山庄酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西江-乌江寨（车程约4.5小时）
-[...14 lines deleted...]
-                高端度假客栈：乌江寨暮山酒店、乌江寨廻龙湾酒店、乌江寨侗黔白马酒店或不低于以上标准酒店客栈
+                盘州→花江峡谷大桥（车程约2.5小时）→安顺古城（车程约1.5小时）→贵阳（车程约2.5小时）
+                <w:br/>
+                今日主题：在云端看中国高度，在古巷读贵州厚度
+                <w:br/>
+                <w:br/>
+                在中国西南的喀斯特群山之间，贵州已建和在建桥梁超过3.2万座，成为山区峡谷桥梁数量最多、分布最密集、种类最齐全的省份。一道道钢铁长虹，织就了“天堑变通途”的壮阔路网。全球前100座高桥中，贵州占据近半席位，并包揽前三。9月28日正式通车的【花江峡谷大桥】（观景台远观，不上桥；如需上桥现场自理，费用参考景区当天挂牌价，且不保证可以上桥），更以桥面距水面625米的高度、2890米的全长和1420米的主跨径，摘得“横竖都是世界第一”的桂冠。
+                <w:br/>
+                后前往【安顺古城】，时光骤然慢下来。这座始建于明洪武年间的军事屯堡，至今仍保留着江淮遗风。漫步石板街巷，触摸斑驳石墙，仿佛能听见六百年前的马蹄声与军号声。文庙、武庙、城隍庙三庙并立，儒释道交融；传统手工艺店铺零星散落，蜡染、木雕、银饰，匠人的指尖仍在延续古老的温度。找一家老字号坐下，尝一碗热腾腾的安顺裹卷或破酥包，让味蕾也沉入这座古城的慢时光。
+                <w:br/>
+                游览结束后入住【贵阳】酒店休息。
+                <w:br/>
+                <w:br/>
+                贵阳酒店参考如下：
+                <w:br/>
+                网评四钻版贵阳酒店参考：贵阳如一酒店、贵阳观山湖开元名庭酒店、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店。
+                <w:br/>
+                网评五钻版贵阳酒店参考：贵阳恒世纪酒店（观山湖区会展城店）、贵州军阅国际酒店、贵阳天怡豪生酒店、贵阳格兰云天国际酒店或不低于以上标准酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：乌江寨、西江千户苗寨
-[...1 lines deleted...]
-                自费项：西江不含必乘4段电瓶车20元/人，保险10元/人，请现付导游；乌江寨摆渡车（不占床位不含车，请现场自理）
+                景点：花江峡谷大桥（观景台远观）、安顺古城
+                <w:br/>
+                自费项：花江峡谷大桥上桥费用不含，费用参考景区当天挂牌价（但不保证可上桥）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：苗家长桌宴     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乌江寨特色客栈（品质版）：乌江寨暮山酒店二号楼或不低于以上标准酒店客栈</w:t>
+              <w:t xml:space="preserve">贵阳指定酒店（网评4钻）：贵阳如一酒店、贵阳观山湖开元名庭酒店、Journey Light旅途浮光酒店(贵阳观山湖会展城店)、TOWO上品国际酒店(贵阳世纪城购物中心店）或不低于以上标准酒店；网评五钻版酒店参考行程描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌江寨→贵阳北/东（车程约2小时）→广州（动车车程约5.5小时）
-[...3 lines deleted...]
-                而后返回贵阳，根据您的高铁时间前往高铁北站/东站，结束全部的贵州之行。
+                贵阳北/东→广州南（动车车程约5.5小时）
+                <w:br/>
+                早餐后，自由活动，而后根据您的高铁时间前往高铁北站/东站，结束全部的贵州之行。
+                <w:br/>
+                注意：如下午返程车次，12点前记得退房哦。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
-                2、为保证行程顺利，返程高铁建议安排16点后车次。
-[...13 lines deleted...]
-                9、此线路有两款住宿版本选择， 不同住宿版本对应价格不同
+                2、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
+                <w:br/>
+                3、我社送站起点均为贵阳市主城区（观山湖区、云岩区、南明区），如因提前返回，从景点送站或客人自行续住两城区以外的酒店，所产生的送站费用增加，请自理。
+                <w:br/>
+                4、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
+                <w:br/>
+                5、行程不包含游客自由活动期间一切交通费用及另行送站费用，如需地接公司安排需游客报名时额外支付或自理。
+                <w:br/>
+                6、贵州景区/餐厅周边均设有个体商户商铺，非我司安排的购物店，请谨慎消费；
+                <w:br/>
+                7、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
+                <w:br/>
+                8、此线路有两款住宿版本选择， 不同住宿版本对应价格不同
                 <w:br/>
                 交通：动车+送站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：黔北风味餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1129,87 +1121,69 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                2、住宿：当地高档/豪华标准建设双人间（2款住宿版本选择），1晚入住西江特色客栈+1晚乌江寨特色酒店；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；
-[...17 lines deleted...]
-                乌江寨参考：乌江寨暮山酒店、乌江寨廻龙湾酒店、乌江寨侗黔白马酒店。
+                2、住宿：当地豪华/超豪华标准建设双人间（2款住宿版本选择，具体酒店参考行程详细描述）；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房。
                 <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：4早4正餐，早餐为酒店包含（不含床请自理），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...1 lines deleted...]
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，乌江寨）；不包含景区内必乘交通车140 元/人，请现付导游；
+                3、用餐：含4早，早餐为酒店包含（不含床请自理），不用费用不退，正餐自理。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、门票：成人包含以上行程内所列景点首道大门票（夜游黄果树瀑布/再回西游二选一、乌蒙大草原、寻龙洞）以及包含景区内必乘交通车； 
                 <w:br/>
                 不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                5、用车：当地5-55座空调车，根据人数安排具体车型（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；随车配备USB充电接口或全程配备充电宝；
-[...3 lines deleted...]
-                7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。2周岁以下婴儿不含任何费用，全部由家长自理；
+                5、用车：当地5-15座空调车，根据人数安排具体车型（2-3人安排5座新能源车，4-8人安排7-15座商务车，如客人因自身原因造成景区未去，车费概不退），保证每人一正座。
+                <w:br/>
+                6、导游：2-3人成团，司机兼职向导服务（非导游）；4-8人成团安排当地普通话导游服务，费用已含导游服务费。不派全陪领队
+                <w:br/>
+                7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、导游服务费，不含床、不含超高门票交通车保险、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。2周岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
                 <w:br/>
                 由于自身原因放弃景点参观费用不退；赠送景点和景交无任何退费；
                 <w:br/>
                 注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证;区域性优惠政策及特殊证件不予退费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1241,55 +1215,53 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车140元/人（黄果树环保车50元/人，黄果树保险10元/人，西江苗寨20元/人，保险10元/人，小七孔40元/人，小七孔保险10元/人）；
-[...3 lines deleted...]
-                8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                6、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等；
+                <w:br/>
+                7、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1388,102 +1360,108 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必乘景区交通车保险（黄果树/荔波小七孔/西江/乌江寨）</w:t>
+              <w:t xml:space="preserve">各大景区娱乐项目活动，选择性消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">不含黄果树必乘环保车50元/人+保险10元/人，荔波小七孔电瓶车40元/人+保险10元/人，西江必乘4段电瓶车20元/人，保险10元/人，请现付导游；</w:t>
+              <w:t xml:space="preserve">
+                花江峡谷大桥上桥费用不含，费用参考景区当天挂牌价（但不保证可上桥）；
+                <w:br/>
+                乌蒙大草原娱乐活动项目费用均不含，如需体验费用可现场自理，参考景区当天挂牌价；
+                <w:br/>
+                根据自身需求自行选择，消费自愿原则
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 140.00</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1512,51 +1490,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团为一单一团，2-8人一团，不同人数对应价格不同，请根据自身需求进行选择。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、贵州地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：贵州地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
@@ -1611,51 +1589,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此线路为当地散拼团；
+                1、此线路为一单一团，2-8人一团，不同人数对应价格不同；
                 <w:br/>
                 2、在贵州旅游期间，由于不可抗力因素（暴雨、泥石流、堵车、洪水、地震、塌方、航班延误、景区临时关闭不接待等）造成行程延误或不能游览，且导致而产生的所有额外费用，旅行社协助游客处理，但产生的额外费用客人自理。
                 <w:br/>
                 3、贵州天气变化多端，请携带好雨具，早晚温差大，自备外套；
                 <w:br/>
                 4、贵州属于喀斯特地质地貌，山区为主,多弯路,行车路程远,如晕车，请提前备好晕车药及其他常用药品；
                 <w:br/>
                 5、旅游出门在外，请注意安全，不要随便在路边吃生冷食物，避免影响行程；
                 <w:br/>
                 6、在游览过程中，请遵守时间，听从导游安排。如果需单独离队，请征得全陪导游同意；
                 <w:br/>
                 7、请尊重当地少数民族的生活和信仰，避免与当地居民发生冲突；购物时最好能听从导游人员的建议，以免发生不必要的纠纷；
                 <w:br/>
                 8、旅游团餐是便餐，存在口味差异，敬请理解。要有入乡随俗的准备，或者建议可以携带一些自己爱吃的便于携带的小菜 ；
                 <w:br/>
                 9、此行程中住宿条件相比于自己所在省份存在差异，不能做同级比较，敬请理解；
                 <w:br/>
                 10、部份景区内设的购物商店，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 11、安全注意事项：
                 <w:br/>
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。
                 <w:br/>
@@ -1738,51 +1716,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>