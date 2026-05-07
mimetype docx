--- v2 (2026-04-04)
+++ v3 (2026-05-07)
@@ -1523,65 +1523,63 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）单房差：人民币：450元/人/晚，欲住单间请补房差；
                 <w:br/>
-                2）境外服务费：人民币：1500元/人（请和团费一起交予报名处）；
-[...13 lines deleted...]
-                9）因旅程中产生不可抗力因素的额外费用。
+                2）酒店内洗衣、理发、电话、饮料、烟酒、付费电视、海关税、行李搬运、保管费和超重件行李托运费等私人费用。每人限托运一件行李，23公斤以下免费；
+                <w:br/>
+                3）旅游费用不包括旅游者因违约、自身过错、自由活动期间内行为或自身疾病引起的人身和财产损失；
+                <w:br/>
+                4）航空公司燃油税上涨价格部份，如遇上涨则追补差价。按照国际惯例在候机及转机期间用餐自理；
+                <w:br/>
+                5）不含团队境外治疗险；不含个人境外意外险、建议自行购买，
+                <w:br/>
+                6）65岁以上（含65岁）老年人报名需签署健康承诺函；
+                <w:br/>
+                7）以及行程中未标注的其它收费景点门票（如夏宫宫殿、芭蕾舞等）；
+                <w:br/>
+                8）因旅程中产生不可抗力因素的额外费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1944,102 +1942,1347 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费点</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">克里姆林宫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大国印象秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">特列基亚科夫国立美术馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">莫斯科河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">莫斯科地铁深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">莫斯科大马戏</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">叶卡捷林娜花园及琥珀宫殿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 800.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">俄罗斯芭蕾舞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,300.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夏宫宫殿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 700.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">彼得堡约拍（具体询问领队）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 800.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">涅瓦河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">俄罗斯家访</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">俄式大餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伏特加博物馆+试吃体验</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">军事基地·坦克体验</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.俄罗斯具有深厚的文化底蕴，以下推荐的自费项目都是各国的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信俄罗斯的自费活动会带给您不同的体验。
+                <w:br/>
+                2.所有自费项目绝不强迫，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目； 
+                <w:br/>
+                4.自费项目为统一标价，简要内容参见本补充协议的自费项目介绍，如您同意参加，须在境外自费项目协议签字确认。一旦发生纠纷，我社将把您签字确认的协议作为处理依据，以保证您的权益；
+                <w:br/>
+                5.此售价为10人以上成团的优惠价，如不足10人时，导游可能将取消自费活动的安排，请您谅解；
+                <w:br/>
+                6.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，费用产生后旅游者取消的，将无法退还您费用。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 1,800.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">射击体验</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 800.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2296,51 +3539,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>