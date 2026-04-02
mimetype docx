--- v0 (2026-02-27)
+++ v1 (2026-04-02)
@@ -3889,51 +3889,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>