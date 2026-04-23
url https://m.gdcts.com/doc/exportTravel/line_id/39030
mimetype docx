--- v1 (2026-04-02)
+++ v2 (2026-04-23)
@@ -865,51 +865,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚
                 <w:br/>
                 今日贵宾可选择自费乘坐热气球：热气球随风飞向卡帕多奇亚的山谷，进行一次神奇的空中之旅，高空欣赏世界上唯一的卡帕多奇亚的精灵烟囱，仿佛置身于另一个世界，在村庄、葡萄园，果园点缀的“月球表面”上空徘徊大约45分钟至1小时，最后在农夫的田地中着陆。着陆后当地给每人颁发一份证书，并赠送一杯香槟庆祝这次成功的空中历险；
                 <w:br/>
                 早餐后游览古罗密（Goreme）的天然博物馆（Goreme Open Air Museum）；
                 <w:br/>
                 继而参观【阿瓦诺斯陶瓷镇】，这是当地著名的民族陶瓷产地，前往陶瓷店观看陶瓷制作工艺过程，参观陶瓷店（约1小时）；
                 <w:br/>
-                最后前往【精灵烟囱】参观；
+                随后参观【爱情谷】【玫瑰谷】参观，卡帕多奇亚必打卡双谷盛景，鬼斧神工的火山岩雕琢出形态各异的仙女烟囱，爱情谷以浪漫象形地貌闻名，玫瑰谷因日落时分岩壁晕染绝美玫瑰霞光得名，漫步谷间尽览外星般的奇幻地貌，随手拍都是大片，是卡帕多奇亚自然奇观的精华之选；
                 <w:br/>
                 安排参观【鸽子谷】。鸽子谷靠近乌奇萨（Üçhisar），因沿途彩色的鸽舍而得名。这个山谷里到处都是石头，石头上有许多密密麻麻的洞眼，走到跟前才会发现原来都是鸽子洞。若在傍晚时来此，有机会看到鸽子回巢的壮观场面。这里有一片观景台，可以看到许多肥肥的鸽子在地上抢食物。旁边一般会有卖谷子的人，不妨花上10里拉左右买一把喂它们，但要小心被鸽子疯抢哦。除了可爱的鸽子，附近还有一棵挂满土耳其传统附身符“蓝眼睛”的树，很有意思；
                 <w:br/>
                 【地毯店】（约 1 小时） 
                 <w:br/>
                 参观【当地居民之家】（约 30 分钟）品尝当地人家地道的土耳其咖啡或红茶，了解卡帕多起亚当地人民朴实的生活状况与风土人情。
                 <w:br/>
                 特别安排品尝网红土耳其冰激凌，土耳其咖啡，红茶。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1132,51 +1132,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                库萨达斯或伊兹密尔-布尔萨（车程约 6.5 小时）
+                库萨达斯或伊兹密尔-布尔萨（车程约 5 小时）
                 <w:br/>
                 早餐后前往【以弗所古城】（入内游览时间约2小时）以弗所是地中海东部保存的最好的古典城市，是体验和感受罗马时代生活的好地方。作为当年罗马帝国在亚洲地区（亚细亚省）的首都，享有“亚洲第一个和最大的大都会”之称，世人说其不是罗马，胜过罗马。游客在以弗所可以看到大理石街道、商店、市集、图书馆、柱廊大街、哈德良神殿、剧场、浴场、妓院等古迹。
                 <w:br/>
                 前往糖果店 （各参观时间约1.5小时）。
                 <w:br/>
                 后驱车前往布尔萨，抵达后入住当地五星酒店休息。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2557,131 +2557,50 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">伊斯坦布尔一日游套餐</w:t>
-[...79 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">帕姆卡莱滑翔伞Pamukkale  paraglider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 帕姆卡莱滑翔伞Pamukkale  paraglider(约8-20分钟）
                 <w:br/>
                  一对一的教练带您乘坐滑翔伞俯览棉花堡及希拉波里斯古城全景。为确保游客安全，滑翔伞公司将根据游客的不同身高及体重来分配教练,飞行时间的长短根据当天风向而定.
                 <w:br/>
                 报名限制：此项目为刺激性项目，报名者仅限于18-55周岁之间的成年人，癫痫症、哮喘、心脏病患者及腰部功能障碍或身体欠佳等人士切勿参加。报名游客体重必须在40-130公斤之间。
                 <w:br/>
                 注意事项：由于高空飞行风速较大，请参加者当日着装注意保暖，并自备防风眼镜。由于滑翔伞为刺激性项目，具有一定危险性，参加者务必听从教练指挥，切勿做出危险性动作。参加该项目时，请遵守次序，切勿拥挤推诿）
@@ -3746,51 +3665,55 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">强烈建议购买个人旅游意外险！可咨询您的旅游顾问。</w:t>
+              <w:t xml:space="preserve">
+                强烈建议购买个人旅游意外险！可咨询您的旅游顾问。
+                <w:br/>
+                65岁以上包括65岁老年人报名需强制购买境外紧急救援医疗300,000元及以上保额的紧急医疗保险。请自行购买并提供保单电子版给我社！或我社可协助客人代购保险！
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -3889,51 +3812,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>