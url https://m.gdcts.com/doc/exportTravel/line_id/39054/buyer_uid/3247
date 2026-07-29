--- v0 (2026-04-07)
+++ v1 (2026-07-29)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【花季限定版•至简黄小西】贵阳双动5天 | 黄果树 | 西江千户苗寨 | 荔波小七孔 | 百里杜鹃 | 入住1晚西江特色客栈行程单</w:t>
+        <w:t xml:space="preserve">【避暑•凉都逐星行】贵州双动5天 | 平塘天眼 | 乌蒙大草原 |野鸡坪 | 花江峡谷大桥 | 夜郎谷 | 10人起升级2+1排大商务车行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">每团不超25人 升级1晚当地超豪华标准酒店</w:t>
+        <w:t xml:space="preserve">每团不超22人,6人铁发，广东自组团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260213HY1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260714GZ1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -182,51 +182,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳市</w:t>
+              <w:t xml:space="preserve">贵阳市-六盘水市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -357,110 +357,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州南-贵阳北08:00-15:00之间动车车次
-[...1 lines deleted...]
-                回程：贵阳北-广州南17点后车次，最终车次以实际出票为准
+                去程：广州南-都匀东08:00-15:00之间车次
+                <w:br/>
+                回程：贵阳北/东-广州南15:00-20:00直接车次，最终车次以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★每团不超24人纯玩品质游，升级2+1排陆地头等舱商务用车
-[...9 lines deleted...]
-                ★特色美食：【荔波簸箕宴】、【花开富贵宴】、【高山流水长桌宴】享苗家高山流水敬酒礼；
+                ★优选好景：平塘天眼FAST/六盘水乌蒙大草原/花江峡谷大桥/夜郎谷/野鸡坪/彝族风情小镇/青云市集
+                <w:br/>
+                ★甄选住宿：全程网评四钻酒店，舒适享受。
+                <w:br/>
+                ★舒适用车：10人起升级2+1陆地头等舱旅游车
+                <w:br/>
+                ★品质小团：16-22人VIP精品团，6人起铁发
+                <w:br/>
+                ★特色美食：安排贵州地道美食，体验酸辣美食文化！
+                <w:br/>
+                ★品质保证：纯玩0购物，广东一地自组成团
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -577,528 +577,434 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南-贵阳北/贵阳东（车程约5.5小时）
-[...1 lines deleted...]
-                于指定时间自行抵达广州南站乘坐动车抵达贵阳北（动车车次待定，时间参考：08:00-15:00之间车次，车程约5小时），贵宾抵达后我社安排专人接站 ，0等待，直接乘车前往行程指定酒店。抵达酒店前台，凭身份证件免押金办理入住。
+                广州南-都匀东（车程约4.5小时）--独山/平塘
+                <w:br/>
+                于指定时间自行抵达广州南站乘坐动车抵达都匀东（动车车次待定，时间参考：08:00-15:00之间车次，车程约4.5小时）。
+                <w:br/>
+                抵达后司机/导游接站后前往独山/平塘入住酒店，当天自由活动！
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、接站服务：提供贵阳市区24小时接机/接火车服务，接机/接火车的工作人员会在您出发日期前一天21：30之前向您推送消息并与您联系，请保持手机通畅，注意查收！（不少智能手机有短信屏蔽功能，请及时到垃圾箱找寻，如果超过时间没有接到任何通知，请及时与地接经理联系）；
                 <w:br/>
                 2、出发时间：导游会在集合日当天19：00一21:00与您取得联系，通知第二天集合出发的时间以及注意事项；如出发当天21点前未接到导游联系，请及时反馈。
                 <w:br/>
                 3、安全提示：自由活动期间，请注意人身财产安全，出门请记好酒店电话、位置以及导游的联系方式，请乘坐正规出租车出行（在市内打车一般10-15元即可）。
                 <w:br/>
-                自由活动期间游玩攻略参考：
-[...12 lines deleted...]
-                <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 3、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
                 <w:br/>
                 4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
                 <w:br/>
                 5、贵州属于高原山区，景区内多上下坡与台阶，如遇下雨地面湿滑容易滑倒，每位75岁（含）以上老年人，需一名60岁以下人员陪同出游，方可接待；因安全因素考虑，孕妇恕不接待。
                 <w:br/>
-                6、贵阳酒店参考：贵阳小喜居酒店/锦江都城酒店/希顿酒店/溪山里酒店/誉住酒店/ 汇融国际/观山湖美仑/乐槿/维艾斯酒店/贵怡酒店/综保嘉悦 /云鹭酒店/骉马酒店/空港/智选假日酒店/地中海温泉度假酒店/美奈/贵怡尚品或不低于以上标准网评4钻酒店
-                <w:br/>
                 交通：动车+接站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳酒店参考：贵阳小喜居酒店/锦江都城酒店/希顿酒店/溪山里酒店/誉住酒店/ 汇融国际/观山湖美仑/乐槿/维艾斯酒店/贵怡酒店/综保嘉悦 /云鹭酒店/骉马酒店/空港/智选假日酒店/地中海温泉度假酒店/美奈/贵怡尚品或不低于以上标准网评4钻酒店</w:t>
+              <w:t xml:space="preserve">独山/平塘酒店参考：独山逸林/独山久龙/平塘伯爵玉水/平塘铭诚/平塘丰业或不低于以上标准网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贵阳→百里杜鹃（车程约2小时）
-[...7 lines deleted...]
-                游览结束后，乘车约2小时左右，前往贵阳办理入住。
+                酒店→天眼（车程约1.5小时）→安顺（车程约3小时）
+                <w:br/>
+                酒店早餐后，乘车后前往【平塘天眼景区】（车程约1.5小时，游览约3小时，不含天文体验馆+天象影院往返两程摆渡车120元/人，现场自理或现付导游），在景区将所有电子相关产品按景区要求寄存。
+                <w:br/>
+                之后乘摆渡车单程约40分钟，再登789步水泥梯到天眼观景台观看平塘【大窝射电望远镜】（不含山顶摆渡车20元/单程，选择性消费项目，可根据需要现场自理）----世界上现役口径最&amp;大的单天线一球面口径500T米，射电望远镜(简称FAST)，该工程将在未来30年间保持世界第一的位置。
+                <w:br/>
+                参观完后再乘摆渡车返回售票处取回自己所存的电子产品，然后拍照留念，参观天文体验馆跟天象影院、智能语音导览，感受整个太阳系的神奇，让你邀游整个太阳系。
+                <w:br/>
+                【天文体验馆】，该馆为宣传中国天眼、世界最大口径射电望远镜FAST项目并普及天文学常识的自然科学类展馆。后进入【天象影院】，走入序厅，是一片浩瀚“星空”，色彩斑斓的灯光，如同梦境般美丽。体验游走太空的感觉。
+                <w:br/>
+                游览完毕后前往安顺，入住酒店休息。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：百里杜鹃（金坡或普底根据花期二选一走）
-[...1 lines deleted...]
-                自费项：百里杜鹃不含观光车及保险70元/人，请现付导游
+                景点：平塘天眼景区
+                <w:br/>
+                自费项：不含天文体验馆+天象影院往返两程摆渡车120元/人，现场自理或现付导游；不含山顶摆渡车20元/单程，选择性消费项目，可根据需要现场自理；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">贵阳酒店参考：贵阳小喜居酒店/锦江都城酒店/希顿酒店/溪山里酒店/誉住酒店/ 汇融国际/观山湖美仑/乐槿/维艾斯酒店/贵怡酒店/综保嘉悦 /云鹭酒店/骉马酒店/空港/智选假日酒店/地中海温泉度假酒店/美奈/贵怡尚品或不低于以上标准网评4钻酒店</w:t>
+              <w:t xml:space="preserve">安顺酒店参考：华博/远承/悦立达/麦克达温德姆/屯舍/丽枫/美居/葡华/东城/维也纳或不低于以上标准网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贵阳-黄果树（车程约2.5小时）-黔南
-[...38 lines deleted...]
-                如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没；如大瀑布水帘洞或陡坡塘护栏桥区域发布关闭通知，导致无法游览，取消该段游览行程，景区套票无退费，敬请谅解。
+                酒店→野鸡坪（车程约2.5小时）→彝族风情小镇（车程约30分钟）
+                <w:br/>
+                酒店早餐后，乘车后前往【野鸡坪】（车程约2.5小时，游览约2小时）位于贵州省六盘水市水城区，是一个平均海拔约2300米的高原户外运动基地。这里依托山地生态资源和亚高原地形地貌条件，构筑了山地旅游产品的多元化开发，形成了由花海、湿地、湖泊、松林、运动赛场赛道、度假酒店、军事体验营、实践拓展基地等组成的度假区。野鸡坪不仅是一个理想的旅游度假胜地，还是一个适合户外运动爱好者的天堂，提供了山地骑行、野外露营、徒步探险等多种活动。野鸡坪的自然风光尤为迷人，拥有万亩草甸和十几种涵盖春夏秋冬四季不同习性、各具特色的花朵，形成了一片花的海洋。这里的平均气温13℃，属于省内外少有的温凉湿润区，雨量充沛，干湿季节分明，平均年降水量1175毫米，无霜期240天，是一个理想的避暑胜地。
+                <w:br/>
+                后游览【彝族风情小镇】（游览约2小时），参观壮观的【天下第一锅】，外观彝族标志性建筑【九重宫殿】、彝族始祖—【希幕遮】，从支格阿鲁雕塑处 起前往“朝圣之路”，一路游览了解彝族的历史文化。游览【千户彝寨】，千户彝寨依山傍水一共由 1006 户组成。它的建筑风格主要以突显彝族文化为主，将土墙、毛草、彝族图腾等传统彝族建筑风格融合到现代建筑中，充分传承彝族人民的传统文化。后参观【鞭陀博物馆】建筑高 21 米，是下窄上宽的锥形体结构，形如陀螺，集收藏、研究、加工、展示、培 训、表演等功能于一体，形成了以户外运动为主题的鞭陀文化中心，为国内外鞭陀爱好者提供了更大的交流、学习、表演 平台，也为鞭陀文化的发扬提供了载体。
+                <w:br/>
+                后入住酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：黄果树风景区
-[...1 lines deleted...]
-                自费项：不含景区环保车和保险60元/人，请现付导游； 不含景区大扶梯单程30元/人，往返50元/人，自愿消费
+                景点：野鸡坪、彝族风情小镇
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">黔南地区（升级1晚五钻）：平塘天际万国或不低于以上标准网评5钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">六盘水/盘州酒店参考：星俪恒、澜铂、雨田、艾兰国际、维也纳国际、美玲假日、腾龙、凉都印象、锦欣或不低于以上标准网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店-荔波小七孔（车程约2小时）--西江（车程约3小时）
-[...50 lines deleted...]
-                西江特色客栈参考：黔庄酒店/蝴蝶谷酒店/ 西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店/西江朗庭苑/西江听涛轩客栈 /西江弄花小院/春熙秋荫/璞宿山堂/望山客栈/时光/西江河畔或低于以上标准客栈
+                酒店-乌蒙大草原（车程约1.5小时）--花江峡谷大桥（车程约2.5小时）
+                <w:br/>
+                酒店早餐后，乘车前往【乌蒙大草原】（车程约1.5小时，游览约2小时，不含摆渡车25元/人，现付导游或现场自理），这里是西南地区海拔最高，面积最大的高原草场之一。最高海拔为2857米，年平均气温为11.1℃。这里有一望无际的独特高原草场，有万亩高原矮杜鹃林，有充满神奇色彩美丽动人的高山湖泊，有民族文化浓郁的彝族风情，有世界罕见的自然奇观——佛光，并融雄、奇、险、峻、幽于一身的牛棚梁子大山、八担山等。后前往游览乌蒙天池、高山风车。在乌蒙大草原立于山巅，看云涌苍崖，鹰翔蓝天，雾海漫漫，确有翻江倒海之壮阔，大江东去之豪迈。乌蒙大草原，还因其罕见的草原佛光蒙上了神秘的面纱。站在乌蒙草原的观佛台，当阳光、云雾与人体处在一条倾斜的直线上时，佛光出现。乌蒙草原上的草原佛光一年四季中有春、夏、秋三季会出现，因不同于世界其它地区，具有多观测点、观测时间较长、年出现次数多而闻名遐迩，这对于草原景观无疑是锦上添花，如此独特的草原佛光，引起了众多学者的关注，也使得中外游客慕名而来。
+                <w:br/>
+                而后前往【花江峡谷特大桥】（车程约2.5小时）是新晋世界第一高桥（主桥跨径和高度世界第一，桥面距水面垂直高度625米，全长2890米）。其桥面距水面625米的高度，行驶在桥上，犹如在云端穿梭。花江峡谷特大桥是一项震撼人心的工程奇迹，彰显了中国在超大型桥梁建设领域的顶尖技术水平，它将成为贵州高原上一道新的壮丽风景线，并将“世界桥梁博物馆”的美誉提升到一个新的高度。现在您将亲身体验一下在这座“世界第一高桥”上行驶的感觉。
+                <w:br/>
+                温馨提示：我们的旅游大巴将进入花江大桥旅游区-云渡服务区，停留1小时左右，各位贵宾自行打卡留念，也可自费体验景区内的各项观光项目，景区内的观光项目属于自愿自理，如需消费，请提前一天向导游报名，导游须向景区报备，目前开展项目：半程电梯（电梯到桥肚子）99元/人， 摆渡车一号线40元/人（到花江村） 二号线20元/人（到电梯处）。
+                <w:br/>
+                上桥不保证每天都会开放，以当天实际开放情况为准。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：荔波小七孔、西江千户苗寨
-[...1 lines deleted...]
-                自费项：荔波小七孔不含景区内保险及环保车50元/人+西江千户苗寨景区环保车+保险30元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费
+                景点：乌蒙大草原、花江峡谷大桥外观
+                <w:br/>
+                自费项：乌蒙大草原不含摆渡车25元/人，现付导游或现场自理；乌蒙大草原其他娱乐项目（如骑马体验等），费用参考景区挂牌价，根据自身需求选择消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：荔波簸箕宴     晚餐：高山流水长桌宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西江特色客栈参考：黔庄酒店/蝴蝶谷酒店/ 西江水岸酒店/月影酒店/清风雅居/蓝靛阁酒店/山水谈/西江云亭依山酒店/西江朗庭苑/西江听涛轩客栈 /西江弄花小院/春熙秋荫/璞宿山堂/望山客栈/时光/西江河畔或低于以上标准客栈</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">安顺/贵安酒店参考：林城万宜、开元明庭、希顿酒店、贵怡、智选假日、三千旅居或低于以上标准网评4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西江→贵阳北/东（车程约3.5小时）→广州（动车车程约5.5小时）
-[...9 lines deleted...]
-                下午：游览结束返回贵阳统一送站，结束此次全部行程。
+                酒店→夜郎谷（车程约1.5小时）→青云市集→贵阳北/东返程（动车车程约5.5小时）
+                <w:br/>
+                酒店早餐后，乘车前往【夜郎谷】（车程约1.5小时，游览约1小时）据说时年56岁的贵州艺术家宋培伦先生1996年旅美归国，摒弃浮华，与故乡朴实真山真水，一起共同塑造一件属于大地的作品。当时他定居思丫河穿流的斗篷山下，四处收集一块块最粗犷的喀斯特岩石，并引导当地村民以最原始的手段，不停地锤打这些坚硬的石头，雕凿他心中的“生态环境艺术”，逐渐垒起一座属于他的“石头古堡”——夜郎谷。
+                <w:br/>
+                后前往【青云市集】（游览约1.5小时）是一条历史悠久、充满市井气息的老街，它见证了多部贵阳人的成长历程，更是闻名遐迩的名小吃街。在这里，历史与现代交融，市井与繁华共存，为贵阳人呈现出一幅璀璨的画卷。是贵阳屡次被提及的网红热点，被誉为贵阳的“美食天堂”。尽管此处市区风貌依然浓厚，但独具特色的房屋外墙、街头巷尾琳琅满目的潮流标识牌和摄影打卡区，足以让你流连忘返，拍照打卡停不下来。
+                <w:br/>
+                下午根据返程车次，统一乘车前往贵阳北/东高铁站送团，返回广州南/深圳北结束愉快的贵州之旅。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
-                2、为保证行程顺利，返程高铁建议安排16点后车次。
+                2、为保证行程顺利，返程高铁建议安排15点后车次。
                 <w:br/>
                 3、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 4、我社送站起点均为贵阳市主城区（观山湖区、云岩区、南明区），如因提前返回，从景点送站或客人自行续住两城区以外的酒店，所产生的送站费用增加，请自理。
                 <w:br/>
-                5、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
+                5、本产品线路已按低折扣价提供综合优惠，已无优惠门票退费，敬请知悉。
                 <w:br/>
                 6、行程不包含游客自由活动期间一切交通费用及另行送站费用，如需地接公司安排需游客报名时额外支付或自理。
                 <w:br/>
                 7、贵州景区/餐厅周边均设有个体商户商铺，非我司安排的购物店，请谨慎消费；
                 <w:br/>
                 8、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
                 <w:br/>
                 9、如路上因为交通事故、堵车等不可抗拒因素造成大交通延误，我社不承担任何责任。
                 <w:br/>
                 交通：动车+送站一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1172,87 +1078,93 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
+                1、交通：广州南-都匀东，贵阳北/贵阳东-广州南往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                2、住宿：2晚当地豪华标准建设双人间+升级1晚当地超豪华标准建设双人间+1晚入住西江特色客栈；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地豪华标准建设双人间（即网评4钻版，详细酒店参考行程描述，住宿先后顺序可根据实际情况调整）；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：4早4正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变：不用不退；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...1 lines deleted...]
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，百里杜鹃）；不包含景区内必乘交通车210元/人，请现付导游；
+                3、用餐：4早4正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐，10人一桌，长桌宴6人一桌；用餐人数不足10人或超过10人，菜品相应增加减少，但保证餐标不变。
+                <w:br/>
+                温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，百里杜鹃）；
+                <w:br/>
+                不包含景区交通：不含平塘天眼120（两程摆渡车，天文体验馆，天象影院）+乌蒙大草原观光车25=145元/人，请现付导游或现场自理；
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                5、用车：2+1陆地头等舱旅游车（24人团）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如8人以下（含8人）根据人数匹配车型，独立发司兼导小包团。
-[...1 lines deleted...]
-                6、导游：当地普通话导游服务，费用已含导游服务费。不派全陪领队
+                5、用车：10人起升级2+1陆地头等舱旅游车（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如10人以下根据人数匹配车型。。
+                <w:br/>
+                6、导游：当地普通话导游服务，费用已含导游服务费。不派全陪领队；
+                <w:br/>
+                如低于10人则安排司机兼向导服务，非导游服务，不提供陪同游览讲解服务，请知悉。
                 <w:br/>
                 7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
-                6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
+                6岁以下儿童如不占座，我司将在儿童价基础上退动车费340/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
+                备注：婴儿收费：2周岁以下婴儿，收取当地旅游车费500元/人，不占动车票座位。
+                <w:br/>
                 8、购物点：无；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
-                9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
-[...3 lines deleted...]
-                注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证;区域性优惠政策及特殊证件不予退费。
+                9、退费标准：本产品线路已按低折扣价提供综合优惠，已无优惠门票退费，敬请知悉！
+                <w:br/>
+                注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证；区域性优惠政策及特殊证件不予退费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1266,56 +1178,328 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车210元/人，请现付导游（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；百里杜鹃观光车及保险70元/人）；
-[...3 lines deleted...]
-                7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等
+                6、不包含景区内交通车145元/人，请现付导游（不含平塘天眼120（两程摆渡车，天文体验馆，天象影院）+乌蒙大草原观光车25=145元/人）；
+                <w:br/>
+                自愿选择消费项目参考：花江峡谷大桥上桥/往返电瓶车费用，乌蒙大草原娱乐项目，费用参考景区挂牌价。
+                <w:br/>
+                7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内会需产生消费保险、环保车等，超出费用请自理。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区交通车保险（天眼/乌蒙大草原）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">不含平塘天眼120（两程摆渡车，天文体验馆，天象影院）+乌蒙大草原观光车25=145元/人，报名时现付门店或现付当地导游或现场自行购买均可</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区其他选择性消费娱乐项目/小交通等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                花江峡谷大桥：上桥半程电梯（电梯到桥肚子）费用参考景区当天挂牌价， 摆渡车一号线40元/人（到花江村） 二号线20元/人（到电梯处）【备注：开放情况视当天实际情况为主】
+                <w:br/>
+                乌蒙大草原娱乐项目，费用参考景区当天挂牌价
+                <w:br/>
+                天眼不含山顶摆渡车20元/单程
+                <w:br/>
+                以上项目均为选择性消费，自愿原则。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1344,152 +1528,150 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：13250781662。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...23 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、贵州地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：贵州地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此线路为当地散拼团；
+                1、此线路为广东一地自组成团，6人发团，如低于6人不成团提前3天通知，可全额退款。
                 <w:br/>
                 2、在贵州旅游期间，由于不可抗力因素（暴雨、泥石流、堵车、洪水、地震、塌方、航班延误、景区临时关闭不接待等）造成行程延误或不能游览，且导致而产生的所有额外费用，旅行社协助游客处理，但产生的额外费用客人自理。
                 <w:br/>
                 3、贵州天气变化多端，请携带好雨具，早晚温差大，自备外套；
                 <w:br/>
                 4、贵州属于喀斯特地质地貌，山区为主,多弯路,行车路程远,如晕车，请提前备好晕车药及其他常用药品；
                 <w:br/>
                 5、旅游出门在外，请注意安全，不要随便在路边吃生冷食物，避免影响行程；
                 <w:br/>
                 6、在游览过程中，请遵守时间，听从导游安排。如果需单独离队，请征得全陪导游同意；
                 <w:br/>
                 7、请尊重当地少数民族的生活和信仰，避免与当地居民发生冲突；购物时最好能听从导游人员的建议，以免发生不必要的纠纷；
                 <w:br/>
                 8、旅游团餐是便餐，存在口味差异，敬请理解。要有入乡随俗的准备，或者建议可以携带一些自己爱吃的便于携带的小菜 ；
                 <w:br/>
                 9、此行程中住宿条件相比于自己所在省份存在差异，不能做同级比较，敬请理解；
                 <w:br/>
                 10、部份景区内设的购物商店，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 11、安全注意事项：
                 <w:br/>
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。
                 <w:br/>
@@ -1572,51 +1754,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1760,50 +1942,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>