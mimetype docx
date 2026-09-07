--- v0 (2026-03-03)
+++ v1 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【爱达邮轮—地中海号】广州--马尼拉--苏比克--广州 6天5晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【爱达邮轮•花城号】广州--苏比克-马尼拉--广州 6天5晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD2026022610FL</w:t>
+              <w:t xml:space="preserve">AD20270314HCH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,68 +388,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                爱达邮轮广州南沙国际邮轮母港系列航次，搭乘国内自运营邮轮，家门口出发！
-[...1 lines deleted...]
-                <w:br/>
                 邮轮介绍：
                 <w:br/>
-                船长：约293米
-[...11 lines deleted...]
-                地中海号从意大利17和18世纪的宫殿与城堡中汲取灵感，创造了它风格的独特；而地中海号邮轮的甲板则布满了地中海神话，是文化与文明的中心。壮美的Maschera d'Argento中厅的高度跨越了10个甲板，并且含有精妙绝伦的空中舞者雕塑。高达两层的Degli Argentieri餐厅配有精妙的艺术品和壁饰，令人不禁想起西西里的贵族宫殿。地中海号邮轮，这艘86000吨船只的内部空间当真是风格独特，无与伦比。
+                邮轮介绍：
+                <w:br/>
+                船长：约341米
+                <w:br/>
+                船高：约37.米
+                <w:br/>
+                甲板层：15层
+                <w:br/>
+                吨位：14.19万吨
+                <w:br/>
+                载客量：5232人
+                <w:br/>
+                房间数量：2130间
+                <w:br/>
+                <w:br/>
+                “爱达·花城号”‌ 是中国第二艘国产大型邮轮，由‌中国船舶集团上海外高桥造船有限公司‌建造，‌华夏国际邮轮旗下爱达邮轮负责运营‌，船名灵感源自广州“花城”的美誉，寓意如一座流动的海上花园 ‌‌
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -566,77 +566,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港 (预计 14:30 起航）
+                广州南沙国际邮轮母港（离港时间：18:00）
                 <w:br/>
                 是日于指定时间自行前往广州南沙国际邮轮母港办理登船手续（地铁4号线终点站南沙客运码头，请按站内指示牌即可步行到达）。您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。随后您将搭乘爱达邮轮 “地中海号”，开展令人难忘的海上旅程。登船后，您可享用丰盛的午餐，随后可于房间内依据每日行程参观豪华邮轮的各项设施并参加邮轮常规演习，继而正式开启邮轮缤纷之旅。 享受完美的海上假期。
                 <w:br/>
                 <w:br/>
-                港口地址：广州市南沙区兴沙路4号(地铁4号线南沙客运港站G出口)
+                港口地址：广州市南沙区兴沙路与振定路交叉路口往北约 160 米(地铁4号线南沙客运港站G出口)
+                <w:br/>
+                <w:br/>
+                温馨提示： 1、当天出发前请务必带好自己有效证件，于出团通知指定时间地点办理登船手续； 2、需要托运的行李需要锁好（贵重和易碎物品不要放在托运箱内）；
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：邮轮上     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -649,51 +652,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海上巡游
                 <w:br/>
-                蓝色的大海向您敞开温暖的胸怀，欢迎您的来访。在大海的怀抱中醒来后，您可以在邮轮上充分享受各种娱乐设施和舒适服务：主餐厅、自助餐厅里您可以品尝来自世界各地的美食。在这里您可以欣赏到精彩纷呈的各式主题表演，不论是激昂的歌声还是纵情的舞蹈都可让您在享受表演的同时，感受到不同文化的碰撞魅力。
+                今天迎来全天的邮轮海上巡游，让轻松舒适来开启您的邮轮之旅。您可以根据 自己的喜好，享受船上的休闲娱乐设施及各式美食, 体验丰富多彩的娱乐项目,参加 特色的船上课程，邮轮每天都会让你惊喜不断；一切服务只为让您和您的家人共同 享受这无与伦比的邮轮假期！
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -725,56 +728,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马尼拉（菲律宾）靠港时间：09:00 离港时间：20:00
-[...4 lines deleted...]
-                温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
+                菲律宾，苏比克（抵港时间：09:00 离港时间：20:00）
+                <w:br/>
+                苏比克湾是菲律宾的历史与自然交汇之地。您可探访昔日的军事基地遗迹，深 入热带雨林近距离观赏珍稀的菲律宾鹰与猕猴，亦能在澄澈海湾中体验丰富的水。 上活动或享受宁静沙滩时光。
+                <w:br/>
+                <w:br/>
+                 温馨提示：上述文字仅是针对港口的描述，并非岸上游览线路；您可以选择参 加邮轮公司组织的岸上观光游，也可以自行前往岸上观光，所有乘客必须提前一个 小时返回到邮轮上；请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时 间，以免错过登船。请带好船卡和护照复印件
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -806,56 +809,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                苏比克（菲律宾）靠港时间：08:00 离港：18:00
-[...4 lines deleted...]
-                温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
+                菲律宾，马尼拉（抵港时间：06:00 离港时间：16:00）
+                <w:br/>
+                作为菲律宾的首都，马尼拉巧妙融合了东西方文化的精髓。您可以漫步于历史 悠久的黎刹公园，亦可眺望。马尼拉湾的壮阔海景。此外，这里还是品尝地道菲律。 宾美食与探索深厚历史底蕴的绝佳之地。 
+                <w:br/>
+                <w:br/>
+                温馨提示：上述文字仅是针对港口的描述，并非岸上游览线路；您可以选择参 加邮轮公司组织的岸上观光游，也可以自行前往岸上观光，所有乘客必须提前一个 小时返回到邮轮上；请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时 间，以免错过登船。请带好船卡和护照复印件。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -968,91 +971,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港   离船 (预计 10:00 靠港)
+                广州南沙国际邮轮母港 --离船 （抵港时间：09:00）
                 <w:br/>
                 邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1080,137 +1083,117 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 船票：所选指定房型住宿，，每间舱最少入住 2 人，不满 2 人需要补房差；
-[...25 lines deleted...]
-                广州:越秀公园地铁站
+                1、游轮所选客房 5 晚船票费用；
+                <w:br/>
+                2、用餐：邮轮上免费餐厅膳食（用餐标准及餐费另行收取与否，均按邮轮公司公告政策确定；旅行社严格执行 其政策，无增删）
+                <w:br/>
+                3、娱乐：互动派对、剧院表演、船上指定免费设施（游泳池、按摩池、健身设施、攀岩、甲板冲浪等）；
+                <w:br/>
+                4、港务费 1200 元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、邮轮服务小费：130港币/人/晚 ，套房 150 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相 关
-[...11 lines deleted...]
-                5、个人消费以及以上未提及的其他费用。
+                1、邮轮服务小费：非套房房型(内舱/海景/阳台)140 港币/人/晚，套房 160 港币/人/晚，4 周岁（不含 4 周岁） 以下儿童免收服务费，相关费用由客人在船上自行支付（收费标准仅供参考，以船上公布标准为准）； 
+                <w:br/>
+                2、往返码头的交通费：往返码头登离船的交通、食宿费用需要您自理，请您妥善安排，以免耽误出行。
+                <w:br/>
+                3、船上收费餐饮娱乐：如收费餐厅、收费娱乐设施、VIP 演出活动坐席等。
+                <w:br/>
+                4、付费的岸上游产品：我们会根据不同的邮轮航线以及停靠港口，提供付费的岸上游产品，您可以在登船后进 选择和预订。 
+                <w:br/>
+                5、Wi-Fi 套餐：船上通讯支持高速的卫星通讯技术，并提供付费上网服务，套餐价格以实际船方公布价格为准， 请于登船首日购买。 
+                <w:br/>
+                6、签证费用：菲律宾邮轮签（费用约 360 港币/人，具体以船上公布为准）。
+                <w:br/>
+                7、邮轮上一切自费项目 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1306,87 +1289,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...35 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">上述各港口的停靠及出发时间均为参考时间，具体抵离时间不排除因天气、潮汐等原因导致的变化；根据国际惯例邮轮公司将以游客安全为第一，有权根据实际突发情况作出航线变更。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1444,99 +1391,105 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">上述各港口的停靠及出发时间均为参考时间，具体抵离时间不排除因天气、潮汐等原因导致的变化；根据国际惯例邮轮公司将以游客安全为第一，有权根据实际突发情况作出航线变更。</w:t>
+              <w:t xml:space="preserve">一、菲律宾签证： 1、中国大陆国籍乘客：需要办理签证（*中国大陆乘客若持有有效日本，美国，澳洲，加拿大，欧洲申根 签证可免签进入菲律宾（此政策最终以当地政策为准）） 2、港澳台乘客：免签（持香港签证身份书（HKDI）及澳门特区旅行证的客人需提前办理签证， 或办理菲 律宾邮轮签） 3、其他外籍乘客：外籍乘客请另行确认签证要求（*常见免签国籍:美国、加拿大、德国、英国、西班牙、 葡萄牙、柬埔寨、澳大利亚、新西兰、蒙古、印度尼西亚、俄罗斯、马来西亚、日本、荷兰（以上免签国 家仅供参考，最终以目的地国家政策为准））</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 中国大陆公民需持本人有效因私护照照片和身份证正面照片（护照有效期须在回团后 6 个月以上 ，并确 保护照上有 2 页以上的空 白签证页用于敲盖签证章） 。
-[...1 lines deleted...]
-                2. 非中国大陆国籍客人 ：相关签证事宜还需您自行确认 ，港澳台客人还需持有效的 回乡证或台胞证 ，外国 籍客人须持有再次进入中国的有效签证 ，如自备签证 ，请自行确认您签证的有效性 ， 以免耽误行程。
+                中国大陆国籍客人：从航次结束日期开始算有效期 6 个月以上护照原件+1 份护照复印件
+                <w:br/>
+                 温馨提醒：
+                <w:br/>
+                1、成功预订后需提供护照照片页复印件或者扫描件+身份证扫描件，出船票使用； 
+                <w:br/>
+                2、港澳台的客人，还需持有有效的回乡证或台胞证； 
+                <w:br/>
+                3、如非中国大陆国籍客人，请您自行确认签证事宜；外国籍客人需有再次进入中国的有效签证，如自备签 证，请确认您签证的有效性，以免耽误行程！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1693,51 +1646,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>