--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【爱达邮轮•花城号】广州--苏比克-马尼拉--广州 6天5晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【爱达邮轮•花城号】广州--那霸（过夜）--广州 6天5晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">菲律宾</w:t>
+              <w:t xml:space="preserve">那霸</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -566,51 +566,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港（离港时间：18:00）
+                广州南沙国际邮轮母港（离港时间：15:30）
                 <w:br/>
                 是日于指定时间自行前往广州南沙国际邮轮母港办理登船手续（地铁4号线终点站南沙客运码头，请按站内指示牌即可步行到达）。您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。随后您将搭乘爱达邮轮 “地中海号”，开展令人难忘的海上旅程。登船后，您可享用丰盛的午餐，随后可于房间内依据每日行程参观豪华邮轮的各项设施并参加邮轮常规演习，继而正式开启邮轮缤纷之旅。 享受完美的海上假期。
                 <w:br/>
                 <w:br/>
                 港口地址：广州市南沙区兴沙路与振定路交叉路口往北约 160 米(地铁4号线南沙客运港站G出口)
                 <w:br/>
                 <w:br/>
                 温馨提示： 1、当天出发前请务必带好自己有效证件，于出团通知指定时间地点办理登船手续； 2、需要托运的行李需要锁好（贵重和易碎物品不要放在托运箱内）；
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -728,77 +728,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                菲律宾，苏比克（抵港时间：09:00 离港时间：20:00）
-[...4 lines deleted...]
-                 温馨提示：上述文字仅是针对港口的描述，并非岸上游览线路；您可以选择参 加邮轮公司组织的岸上观光游，也可以自行前往岸上观光，所有乘客必须提前一个 小时返回到邮轮上；请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时 间，以免错过登船。请带好船卡和护照复印件
+                那霸 靠港时间：15:00
+                <w:br/>
+                那霸是冲绳的首府，一座充满琉球风情与碧海蓝天的热带都市。您可以探访世界文化遗产首里 城，感受琉球王朝的历史辉煌；或前往独具标志性的万座毛断崖，欣赏犹如象鼻般的奇特海蚀景 观和翡翠绿的海水；漫步于国际通商业街，品尝冲绳特色美食和购买手信；或前往波之上海滩， 享受金色沙滩。
+                <w:br/>
+                <w:br/>
+                 温馨提示： 以上为城市介绍，具体行程以岸上游行程为准，停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -809,56 +809,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                菲律宾，马尼拉（抵港时间：06:00 离港时间：16:00）
-[...4 lines deleted...]
-                温馨提示：上述文字仅是针对港口的描述，并非岸上游览线路；您可以选择参 加邮轮公司组织的岸上观光游，也可以自行前往岸上观光，所有乘客必须提前一个 小时返回到邮轮上；请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时 间，以免错过登船。请带好船卡和护照复印件。
+                那霸 离港时间：14:00
+                <w:br/>
+                那霸是冲绳的首府，一座充满琉球风情与碧海蓝天的热带都市。您可以探访世界文化遗产首里 城，感受琉球王朝的历史辉煌；或前往独具标志性的万座毛断崖，欣赏犹如象鼻般的奇特海蚀景 观和翡翠绿的海水；漫步于国际通商业街，品尝冲绳特色美食和购买手信；或前往波之上海滩， 享受金色沙滩。 
+                <w:br/>
+                <w:br/>
+                温馨提示：以上为城市介绍，具体行程以岸上游行程为准，停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -971,74 +971,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南沙国际邮轮母港 --离船 （抵港时间：09:00）
+                广州南沙国际邮轮母港 --离船 （抵港时间：14:00）
                 <w:br/>
                 邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1089,111 +1089,111 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、游轮所选客房 5 晚船票费用；
                 <w:br/>
                 2、用餐：邮轮上免费餐厅膳食（用餐标准及餐费另行收取与否，均按邮轮公司公告政策确定；旅行社严格执行 其政策，无增删）
                 <w:br/>
                 3、娱乐：互动派对、剧院表演、船上指定免费设施（游泳池、按摩池、健身设施、攀岩、甲板冲浪等）；
                 <w:br/>
-                4、港务费 1200 元/人。
+                4、港务税费1200元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、邮轮服务小费：非套房房型(内舱/海景/阳台)140 港币/人/晚，套房 160 港币/人/晚，4 周岁（不含 4 周岁） 以下儿童免收服务费，相关费用由客人在船上自行支付（收费标准仅供参考，以船上公布标准为准）； 
-[...11 lines deleted...]
-                7、邮轮上一切自费项目 。
+                1、邮轮服务小费：140港币/人/晚 ，套房160 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相关费 用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
+                <w:br/>
+                2、日本国际观光旅客税（船上支付，参考费用3000日元/人 ，具体以船公司公布标准为准）； 
+                <w:br/>
+                3、邮轮停靠港口岸上观光游费用； 
+                <w:br/>
+                4、居住地至码头往返交通； 
+                <w:br/>
+                5、保险：旅游意外险（建议购买）； 
+                <w:br/>
+                6、单人入住需要支付200%的船票费用； 
+                <w:br/>
+                7、个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1347,95 +1347,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、请于确认舱位需全款支付。
                 <w:br/>
                 2、更名及取消：
                 <w:br/>
                 A、一经预定，取消将收取全额团款100%损失费；
                 <w:br/>
                 B、更名：已经预定舱位的乘客更名(含部分及整间房更换乘客)将不支持直接更名，更名视为取消重新预订并
                 <w:br/>
                 根据取消政策收取相应的全款100%取消费用，之后根据实际舱位情况重新提交预订，价格以新订单生成时为
                 <w:br/>
                 准。
               </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">一、菲律宾签证： 1、中国大陆国籍乘客：需要办理签证（*中国大陆乘客若持有有效日本，美国，澳洲，加拿大，欧洲申根 签证可免签进入菲律宾（此政策最终以当地政策为准）） 2、港澳台乘客：免签（持香港签证身份书（HKDI）及澳门特区旅行证的客人需提前办理签证， 或办理菲 律宾邮轮签） 3、其他外籍乘客：外籍乘客请另行确认签证要求（*常见免签国籍:美国、加拿大、德国、英国、西班牙、 葡萄牙、柬埔寨、澳大利亚、新西兰、蒙古、印度尼西亚、俄罗斯、马来西亚、日本、荷兰（以上免签国 家仅供参考，最终以目的地国家政策为准））</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1646,51 +1601,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>