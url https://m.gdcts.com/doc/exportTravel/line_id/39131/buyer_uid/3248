--- v0 (2026-03-03)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">潮玩指南首尔半自助5日游行程单</w:t>
+        <w:t xml:space="preserve">【潮玩指南】韩国首尔半自助5日游| 景福宫| 星空图书馆| 南山公园| 益善洞韩屋村| 明洞步行街行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR1772072468rn</w:t>
+              <w:t xml:space="preserve">WT-KR1772072468rn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -402,57 +402,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ※潮玩指南：体验韩国文化涂鸦秀，特色文艺街道益善洞韩屋村、首尔潮流地弘大步行街
-[...1 lines deleted...]
-                ※追樱指南：景福宫、庆熙大学、南山公园带你一次看三种樱花景观
+                ※潮玩指南：韩服体验，打卡特色文艺街道益善洞韩屋村、明洞步行街
+                <w:br/>
+                ※打卡指南：景福宫、星空图书馆、南山公园经典景点一次全打卡
                 <w:br/>
                 ※一天自由活动，24小时随你探索，转角遇见惊喜
                 <w:br/>
-                特色美食	明伦进士自助烤肉、五香猪手、人参鸡、韩式菜包肉
+                明伦进士自助烤肉、五香猪手、人参鸡、韩式菜包肉
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -573,269 +573,258 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州--首尔--入住酒店
                 <w:br/>
                 请各位贵宾于是日指定时间在机场集合出发，由专业领队带领办理登机手续，搭乘航班前往韩国首尔，抵达后接机前往以下行程。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">仁川当地豪华酒店</w:t>
+              <w:t xml:space="preserve">仁川四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景福宫（韩服体验）--益善洞韩屋村--庆熙大学--孔德猪脚市场--弘大步行街
+                景福宫（韩服体验）--广藏市场--益善洞韩屋村--星空图书馆
                 <w:br/>
                 【景福宫】是朝鲜半岛历史上最后一个统一王朝——朝鲜王朝（李氏朝鲜）的正宫（法宫）。位于韩国首尔钟路区社稷路161号，又因位于城北部，故又称“北阙”，是首尔五大宫之首，朝鲜王朝前期的政治中心。
                 <w:br/>
                 <w:br/>
+                【广藏市场】韩国‌最古老、最具代表性的传统综合市场之一‌，市场以‌小吃街‌闻名，是体验韩国市井烟火气的最佳去处，坐在路边小桌，吃着阿珠妈端来的热腾腾食物，再喝上一口暖汤，整个人都暖了。
+                <w:br/>
+                <w:br/>
                 【益善洞韩屋村】益善洞韩屋村是首尔市中心一片超有魅力的历史街区，完美融合了传统韩屋和现代文创。建筑比北村韩屋村更质朴，狭窄胡同里传统木结构与现代店铺交错，形成独特的"城市博物馆"景观。
                 <w:br/>
                 <w:br/>
-                【庆熙大学】校园里有几千棵樱花树，主要集中在‌正门到本馆的樱花大道‌和‌本馆前的湖边‌，欧式建筑配上花海，拍照超级出片。标志性的哥特式建筑，是韩剧《鬼怪》的取景地，樱花映衬下格外梦幻。
-[...8 lines deleted...]
-                注：樱花季前后【庆熙大学】改【星空图书馆】高达13米的巨型书架直通天花板，搭配玻璃穹顶，白天阳光倾泻，夜晚灯光璀璨如星空，氛围感拉满。
+                【星空图书馆】高达13米的巨型书架直通天花板，搭配玻璃穹顶，白天阳光倾泻，夜晚灯光璀璨如星空，氛围感拉满
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：含     午餐：含     晚餐：含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">仁川当地豪华酒店</w:t>
+              <w:t xml:space="preserve">仁川四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南山公园首尔塔（不登塔）--涂鸦秀--免税店--人参专卖店--化妆品展厅--保肝专卖店
-[...6 lines deleted...]
-                ‌‌
+                南山公园首尔塔（不登塔）--免税店--人参专卖店--化妆品展厅--保肝专卖店--明洞步行街
+                <w:br/>
+                【南山公园首尔塔】（不登塔）也叫南山塔，名字中N既是南山（Namsan）的第一个字母，又有全新（New）的含义，是首尔的一大地标。这里是《来自星星的你》等众多韩剧的拍摄地，是韩剧迷必来的打卡地。白天这里可以尽情俯瞰整个首尔，晚上可以欣赏无比浪漫的都市夜景。‌‌
                 <w:br/>
                 <w:br/>
                 【首尔免税店】这里拥有韩国最新的商品。
                 <w:br/>
                 <w:br/>
                 【保肝专卖店】【人参专卖店】韩国高丽参与韩国国宝的护肝宝的专卖店，介绍它们的历史与用处。
                 <w:br/>
                 <w:br/>
                 【化妆品展厅】可自由购买韩国各种手信产品及化妆品。
                 <w:br/>
+                <w:br/>
+                【明洞】明洞步行街是首尔最具代表性的购物与美食地标，也是韩国流行文化的风向标。进入 2026 年，明洞已全面摆脱过去几年的低迷，再次成为全球游客涌入的一级商圈
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：含     午餐：含     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">金浦当地豪华酒店</w:t>
+              <w:t xml:space="preserve">金浦四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -867,51 +856,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：含     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">金浦当地豪华酒店</w:t>
+              <w:t xml:space="preserve">金浦四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1033,105 +1022,107 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行程内的国际往返广州/深圳首尔往返经济舱机票费用及机场税（费）
                 <w:br/>
                 2.每成人每晚一个床位）酒店住宿若出现单男单女，旅行社会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。12岁以下小童不占床位大小同价，因旅游旺季、节庆、当地会展等特殊情况房源紧张，酒店距离将远离市区或变更住宿地点，旅行社保证所提供的酒店将不低于上述酒店标准。
                 <w:br/>
                 3.含4早餐5正餐用餐标准：餐标：10000韩币，早餐属于酒店内早，所有餐食如自动放弃，款项恕不退还。
                 <w:br/>
                 4.行程表所列项目第一道门票
                 <w:br/>
                 5.行程以内的游览交通费。
                 <w:br/>
                 6.地接用车将根据团队人数安排9-45座空调旅游车，保证每人1正座。
                 <w:br/>
-                7.仁川地区参考酒店：天空/华美达/宜必思/海星 或者同级
+                7.仁川参考酒店：天空/华美达/宜必思/海星 或同级
+                <w:br/>
+                金浦参考酒店：滨海或华美达或同级，如遇满房则改为入住伯努伊或格洛斯特 KINTEX酒店或市郊同级
                 <w:br/>
                 （如在旅游旺季等特殊情况下，因房源紧张，我社不能安排客人入住备选酒店，则安排客人入住不低于以上酒店档次的酒店）
+                <w:br/>
+                8.含导游全程服务费人民币500元/人，随团费一同收取；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.强烈建议出行游客购买个人旅游意外保险。具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带。
                 <w:br/>
                 2.按照2成人入住1间房计算的价格，如您的订单产生单房，将安排您与其他同性客人拼房入住，如不在报名时候补房差，视同客人同意由旅行社安排。如您要求享受单房，请在页面中加购补单间差选项。如您选择单人入住，部分酒店可能会为您安排入住小间单人间（单人床），房差费用1200/人。2-11周岁以下小童不占床大小同价，占床+800元/人；12-18岁以下必须占床+800元/人。
-                <w:br/>
-                3.不含司导及领队服务费500元（币种：人民币）随团费一起支付。
                 <w:br/>
                 如需旅行社代办免签国家K-ETA申请需付150元/人，客人也可自行手机下载K-ETA的软件直接申请，申请结果客人自行负责。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1697,51 +1688,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>