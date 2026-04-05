--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -689,51 +689,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                九路寨--兴山榛子乡（车程约1.5小时）
+                九路寨--兴山榛子乡（车程约2.5小时）
                 <w:br/>
                 早餐后，游览【九路寨黄龙洞】（游约1.5小时，含环保车）冬日探访九路寨黄龙洞，别有一番韵味。洞外层林尽染，秋色为雄奇山峦披上绚烂外衣，与洞口的神秘气息交织。步入洞内，则瞬间踏入一个恒温的奇幻世界，外界秋意被彻底隔绝。洞厅宏大，钟乳石、石笋、石幔千姿百态，在彩灯映照下流光溢彩，宛如龙王宫殿。秋高气爽时节，洞内水汽氤氲，更显灵动。最为称奇的是洞内深处的巨大“天窗”，一束自然光如天梯般倾泻而下，照亮洞中碧水，光影迷离，堪称地质奇观，令人惊叹自然之鬼斧神工。
                 <w:br/>
                 游览【九路寨楚王峰景区】（游约1小时，含环保车）奇绝天成，如利剑直指苍穹。此峰乃九路寨生态旅游区标志性景观，相传与楚文化渊源深厚，其名或暗合楚王雄图。石峰孤耸，海拔逾千米，通体苍黛，四壁如削，尽显造化鬼斧。晴日远观，云雾缭绕似王冠；阴雨之际，则如泼墨山水，意境苍茫。峰周峡谷深切，溪涧奔流，原始林海簇拥，更添神秘雄浑。登临眺望，群山俯首，顿生怀古揽胜之慨，是探秘荆山文化、领略地质奇观的绝佳之处。
                 <w:br/>
                 游览【九路寨霸王河、象鼻山】（游约2.5小时，含环保车，上下缆车）乘坐缆车直达冬日的霸王河，褪去了秋日的盛装，展现出深邃静美的风骨。如逢下雪，白雪倒映在清澈如镜的水面上，宛如一幅流动的油画。河水因富含矿物质，呈现出独特的翡翠绿色，在冬阳照耀下更显通透润泽，犹如阿尔卑斯秘境。结束后缆车返回，前去百米悬空玻璃桥欣赏山岳奇景象鼻山，看冬天里大自然带来的象鼻奇观，既能感受山水之雄奇，又能尽享冬日之静谧，是九路寨最不能错过的诗意画卷。
                 <w:br/>
                 随后车赴兴山榛子乡，抵达后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -863,51 +863,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                武汉东湖（约15小时）-随州大洪山（约2.5小时）
+                武汉东湖（约2小时）-随州大洪山（约3小时）
                 <w:br/>
                 早餐后，车赴江城武汉，游览【东湖樱花园】（游览时间约2.5小时，含门票+船票）：日东湖樱花园，万株樱花如云似霞绽于湖畔，乘船赏樱是独有的浪漫体验。凌波门、楚风园等码头游船轻行，舟行碧波间，两岸粉白樱花次第舒展，花瓣随风飘落湖面，随涟漪轻漾。船影穿梭于花海与湖光间，远处五重塔衬着繁花，抬眼是漫天樱云，低头是湖面落英，春日的柔媚与湖景的灵动相融，沉浸式感受“舟行樱海间，人在画中游”的诗意，成为东湖赏樱的别样美好。
                 <w:br/>
                     结束后车赴随州，游览【大洪山风景区-金顶】（游约2小时，含门票+环保车）：春日登大洪山金顶，是轻松又治愈的体验。乘景交车至南风垭，转电瓶车直达宝珠峰顶，全程少步行，老人也适配。春日里金顶纯铜唐式建筑映着漫山春色，粉樱、杜鹃绕峰绽放，云海常漫于山巅，金顶在云雾间若隐若现，氛围感拉满。登顶可360°俯瞰群山叠翠，山风轻拂伴着禅意，逛慈恩寺赏古建，焚香祈福，在春日暖阳里享一份山野间的悠然与静谧。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -943,59 +943,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丹江口（约2小时）-武当山大明峰（约1小时）-酒店（约5分钟）
+                襄阳古城（约2.5小时）-酒店（约41分钟）
                 <w:br/>
                 早餐后，继续游览【大洪山风景区-白龙池景区】（游约1.5小时，含门票，环保车）：龙池景区，位于大洪山宝珠峰、斋公岩、悬钩山三峰之间，海拔840米。湖畔腺柳新叶鹅黄，与落羽杉相映成趣，为池镶上“绿金边”。沿木质栈道漫步，可穿行枫杨林，欣赏波光粼粼的湖面。四周樱花、映山红绽放，落花飘满衣襟，鹧鸪声声，山林更显幽静，构成一幅清新秀丽的春日山水画卷。
                 <w:br/>
-                结束后车赴襄阳，游览【襄阳古城墙-管家巷】（游约1小时）襄阳古城墙位于湖北省襄阳市襄城区，是一座以"军事防御文化"为主题的沉浸式历史遗址景区，素有"华夏第一城池"的美誉。景区依托汉江天险与保存完好的明代城墙体系，将古代城防工事、历史战役场景与互动体验项目完美融合，打造出独具特色的军事文化研学目的地。
+                结束后车赴襄阳，游览【襄阳古城墙-管家巷】（游览约2小时）襄阳古城墙位于湖北省襄阳市襄城区，是一座以"军事防御文化"为主题的沉浸式历史遗址景区，素有"华夏第一城池"的美誉。景区依托汉江天险与保存完好的明代城墙体系，将古代城防工事、历史战役场景与互动体验项目完美融合，打造出独具特色的军事文化研学目的地。
                 <w:br/>
                 城墙景区分为军事防御展示区、历史场景复原区、城墙观览体验区和文化互动区四大主题板块。游客可以漫步6公里长的明代砖城墙，俯瞰汉江与护城河构成的壮阔城防体系；在专业讲解员带领下操作仿制弩机、投石车等古代守城器械；还能在仿古箭楼观看《铁血襄阳》全息投影剧，感受"七省通衢，兵家必争"的千年烽烟记忆。特别设计的夜游项目通过灯光秀再现了南宋军民坚守城池的历史场景。
                 <w:br/>
-                随后游览新网红【管家巷】（游览1小时）：来这里既能重温历史，又能玩得尽兴，还可以品尝到南漳猪油饼和蛋仔冰激凌等特色美食，很有‘半城烟火半城诗’的味道。街区每日轮番上演不重样的节目，包括国风巡游、非遗表演、打花棍等，形成‘移步换景’的观演体验。《侠义襄阳》通过特技与剧情结合，重现郭靖、黄蓉守护襄阳城的经典场景（景区表演以景区实际公布为准）。
+                随后游览新网红【管家巷】：来这里既能重温历史，又能玩得尽兴，还可以品尝到南漳猪油饼和蛋仔冰激凌等特色美食，很有‘半城烟火半城诗’的味道。街区每日轮番上演不重样的节目，包括国风巡游、非遗表演、打花棍等，形成‘移步换景’的观演体验。《侠义襄阳》通过特技与剧情结合，重现郭靖、黄蓉守护襄阳城的经典场景（景区表演以景区实际公布为准）。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1149,51 +1149,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州-武当山机场来回程经济舱机票，因机票为买断机位，一旦确认如退团产生800元/人机票损失；
                 <w:br/>
                 2、住宿： 全程入住指定酒店，成人每人每晚一床位，若出现单（无三人间及加床）尽量安排拼房；如无法拼房，由客人自补齐差价，酒店单房差900元/人，退房差500元/人；标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失；
                 <w:br/>
                 3、用餐：全程5早餐，9正餐（酒店房费含早餐，不用不退），正餐餐标：普通正餐30元/人，特色餐50元/人；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量或退餐费由客人自理）；
                 <w:br/>
                 4、用车：当地空调旅游车（5-55座 ，按团队实际人数提供）；
                 <w:br/>
-                5、门票：行程中景点首道门票以及备注所含的项目门票，不包含行程中未含的或其它个人消费；门票已按折扣成本价核算，老年、教师、军官等证件不再重复享受优惠！以上报价为60岁以上优惠价格，60岁以下需补门票差价150元/人。
+                5、门票：行程中景点首道门票以及备注所含的项目门票，不包含行程中未含的或其它个人消费；门票已按折扣成本价核算，老年、教师、军官等证件不再重复享受优惠！
                 <w:br/>
                 6、导游：专业地陪导游讲解服务；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1392,95 +1392,50 @@
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、全含大门票套票，其他优待证件等均不享受门票优惠政策，报名费用无退。
                 <w:br/>
                 2、本行程为参考旅游行程，旅行社有权根据高铁出票时间及出入港口对行程游览先后顺序作出合理调整，但不影响原定标准及游览景点。行程为我社接待标准，请组团社根据我社行程派发游客、以确保行程的统一，以免因此造成不必要损失。若因贵社与客人所签合同内容与贵社委托我社接待确认件内容及要求不一致而让游客产生投诉或增加费用的，责任由组团社自行承担。
                 <w:br/>
                 3、如遇航班（列车）取消，延误，变更或自然灾害（如塌方、天气、地震等）等不可抗力造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社只按旅行社协议门票价格退还，赠游景点如遇景区特殊原因导致不能游览，或人力不可抗拒因素无法参观，我社有权无偿取消赠游景点并通知游客。并参照按《广东省国内旅游组团合同》处理。
                 <w:br/>
                 4、我社接待质量以客人意见单为准，请各位团友认真填写，不填写的我社视为满意！若客人在当地无异议，返回后我社概不接受投诉，有任何问题请第一时间致电，我们将第一时间为您解决。
                 <w:br/>
                 5、散客团队无全陪，我社导游在当地车站接团并全程陪同！当地送团人员送客至安检入口处，游客需及时抵达乘车口，如因个人原因造成未能乘车，所有费用由客人自行承担！
               </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">60岁以上优惠价格，60岁以下需补门票差价150元/人。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1520,51 +1475,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>