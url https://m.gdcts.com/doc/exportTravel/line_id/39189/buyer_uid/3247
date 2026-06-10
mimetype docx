--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT-20260403-03</w:t>
+              <w:t xml:space="preserve">LT-20260517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,123 +343,122 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                周二参考航班：菏泽往返
-[...5 lines deleted...]
-                <w:br/>
                 周五参考航班：日照往返
                 <w:br/>
                 1.CZ5160 广州-日照 17:30-20:10
                 <w:br/>
                 2.CZ5159 日照-广州 13:10-16:15
                 <w:br/>
-                或其它航班，具体以出票为准。
+                或参考航班：
+                <w:br/>
+                1.HU7259   广州-东营  06:55-09:55
+                <w:br/>
+                2. HU7260  东营-广州  14:20-17:20
+                <w:br/>
+                （以上航班仅供参考，实际航班及航班时间以出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【阳春三月赏花季】：中山公园赏樱花，春日赏春来，重拾这份春日的浪漫，感受春的盛大庆典。
-[...11 lines deleted...]
-                【尽享心灵放松】：5晚网评3钻酒店,让您每晚身心都能得到最好的放松！
+                ★【泉城济南搭档】：邂逅【大明湖】，漫步护城河畔，游览【趵突泉】感受济南的泉城风貌！
+                <w:br/>
+                ★【登临泰山祈福】：登【泰山】玉皇顶，赠送祈福丝带，祈祷幸福安康、家庭和睦、健康长寿！
+                <w:br/>
+                ★【谨遵先师教诲】：曲阜【孔府】，雄伟壮观，不仅是儒家文化的载体，更是中华文化的沧桑足迹！
+                <w:br/>
+                ★【寻觅八仙踪迹】：漂渺仙境圣地蓬莱找寻仙人踪迹，聆听【八仙过海】的神话传说！
+                <w:br/>
+                ★【品尝他乡味道】：青岛风味+胶东菜+阿胶宴+鲁味宴，舌尖美味！	
+                <w:br/>
+                ★【尽享心灵放松】：3晚网评3钻酒店+升级2晚4钻酒店,让您每晚身心都能得到最好的放松！
+                <w:br/>
+                ★【应季水果采摘】：赠送【果园采摘】(5-6月采摘樱桃；7-8月采摘桃子；9月中上旬安排油桃/水蜜桃/葡萄/西瓜等采摘，美味可口的山东水果任食；9月下旬-10月采摘山东大苹果)(如采摘期未到或采摘期己过则赠送时令水果，如需带走需要按果园规定称重付款带走!)温馨提示:采摘地点随机，根据天气、果实成熟情况，会有所变动。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -578,56 +577,56 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州（飞机约2.5h）日照
                 <w:br/>
-                上午：广州白云机场集中，广州-日照  CZ5160  17:25-20:05根据班次乘飞机前往日照。
+                上午：广州白云机场集中，乘飞机前往日照， 导游接团后乘车前往酒店入住。
                 <w:br/>
                 <w:br/>
                 特别备注：
                 <w:br/>
-                1、报名时行程为参考,团航班进出口城市港口为：菏泽往返、日照往返；菏泽往返的港口加游牡丹园，其他没变化，具体的行程游览顺序将根据航班安排的首末站城市最终确定。
+                1、报名时行程为参考,团航班进出口城市港口为：日照往返；东营往返，行程标准没变化，具体的行程游览顺序将根据航班安排的首末站城市最终确定。
                 <w:br/>
                 2、具体集合时间及地点将在出团前告知。
                 <w:br/>
                 3、航班以实际出票为准，进出港口的不同，入住各城市及景点游览顺序也将有调整，但决不会影响该行程的行走及接待标准，以旅行社出票为准，不可更改，出票前不另行通知，以出发前通知集中时间为准。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
@@ -919,53 +918,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 威海（约2.5h）青岛
                 <w:br/>
                 上午：游览百年象征【4A栈桥】（游览约40分钟）清光绪十八年（1892年）登州总兵章高元带兵驻扎青岛，为便于物资运输建两座码头，其中一座就是栈桥，随后章高元在青岛口建总兵衙门，由此青岛建制。南端双层飞檐八角亭阁—“回澜阁”，阁顶覆黄色琉璃瓦，登楼远眺前海景色尽收眼底，即为青岛十景之一“飞阁回澜”。欣赏青岛【八大关】（游览约30分钟），青岛号称东方瑞士，有红瓦绿树碧海蓝天金沙滩的美誉，众多景点与山海林城交相辉映，共同交织成一幅美丽的人间美景！ 
                 <w:br/>
-                下午：【赏花圣地：中山公园】（游览约40分钟）樱花历史悠久，远近闻名，是最具特色久负盛名的景观。气候正常情况下，每年4月初见花，中旬盛开，10天左右单樱凋谢，双樱盛开，花开花落，先后20余天。每当樱花盛开季节，四面八方来客争相观赏，有“芳姿人倾城”之说（樱花花期与每年天气有关以实际花期为准）。
-[...1 lines deleted...]
-                网红打卡【青岛天主教堂广场】（游览约30分钟）参观是建国前山东省最高的建筑，也是青岛地区最大的哥特式建筑。中国唯一的祝圣教堂，同时也是基督教建筑艺术的杰作，青岛代表建筑之一，也是众多摄影爱好者的唯美天堂。游览青岛中心【4A五四广场、奥帆中心】（游览约40分钟）五四广场位于山东省青岛市南区东海西路，北依青岛市人民政府办公大楼，南临浮山湾，总占地面积10公顷。五四广场因青岛为中国近代史上伟大的五四运动导火索而得名。五四广场分南北两部分，分布于中轴线上的市人民政府办公大楼、隐式喷泉、点阵喷泉、《五月的风》雕塑、海上百米喷泉等。广场中心“五月的风”雕塑是青岛标志，正对市政府，是整个青岛城市景观中心！也是青岛历史起源地！
+                下午：网红打卡【青岛天主教堂广场】（游览约30分钟）参观是建国前山东省最高的建筑，也是青岛地区最大的哥特式建筑。中国唯一的祝圣教堂，同时也是基督教建筑艺术的杰作，青岛代表建筑之一，也是众多摄影爱好者的唯美天堂。游览青岛中心【4A五四广场、奥帆中心】（游览约40分钟）五四广场位于山东省青岛市南区东海西路，北依青岛市人民政府办公大楼，南临浮山湾，总占地面积10公顷。五四广场因青岛为中国近代史上伟大的五四运动导火索而得名。五四广场分南北两部分，分布于中轴线上的市人民政府办公大楼、隐式喷泉、点阵喷泉、《五月的风》雕塑、海上百米喷泉等。广场中心“五月的风”雕塑是青岛标志，正对市政府，是整个青岛城市景观中心！也是青岛历史起源地！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1378,51 +1375,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">90 分钟</w:t>
+              <w:t xml:space="preserve">150 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1742,103 +1739,106 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州龙腾国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、东北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：东北地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                <w:br/>
+                <w:br/>
+                【特别提醒】：出团通知书中必须完整呈现“地接社全称、详细地址、联系人、联系电话”这四项核心信息，缺一不可。若因信息填写不完整、不准确导致违反合同条款，将按照相关规定追究对应责任，请务必高度重视，仔细填写每一项信息，避免出现疏漏。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1981,51 +1981,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>