--- v0 (2026-03-03)
+++ v1 (2026-04-11)
@@ -1391,51 +1391,53 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	团队经济舱机票费用及境外机场税、航空燃油税
                 <w:br/>
                 2.	代办本次行程ADS团队签证费用
                 <w:br/>
                 3.	全程豪华酒店双人标准间住宿，澳洲新西兰部分酒店标间为大小床，属正常情况
                 <w:br/>
                 4.	团队行程期间的空调巴士接送费用
                 <w:br/>
                 5.	行程中标注包含的景点首道门票费用
                 <w:br/>
                 6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐6菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐25澳币/餐/人，9正6早
                 <w:br/>
                 7.	旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
                 <w:br/>
-                8.    小孩收费：
+                8.   全程服务费￥800/人。
+                <w:br/>
+                9.   小孩收费：
                 <w:br/>
                 2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                 	12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1455,54 +1457,902 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.   个人旅游意外保险费、新冠保险和航空保险费；
                 <w:br/>
                 2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
                 6.   其他未约定由旅行社支付的费用：单房差￥2900/人（6晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
                 <w:br/>
-                7. 全程服务费￥800/人（报名时交齐，大小同价）。
-                <w:br/>
                 特别备注：A：持ADS签证，旅途中不可离团；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼四个项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                悉尼歌剧院入内参观：:悉尼歌剧院是悉尼市地标建筑，也是澳大利亚地标，20世纪世界最具特色建筑之一，2007年被联合国教科文组织评为世界文化遗产。
+                <w:br/>
+                登悉尼塔：饱览悉尼美景……海中有港、港中有湾、湾中有城、城中有水。世界旅游组织将悉尼评为世界最美丽的海滨城市，空气质量最洁净的大都会。在悉尼塔上，可远眺80公里之内的地方。
+                <w:br/>
+                穿越悉尼大桥：在桥上可看到别具一格的风光。从桥北看歌剧院和市区又另有一番精彩！
+                <w:br/>
+                悉尼大学：澳洲第一校。在世界范围内亦是最优秀的高校之一。为澳洲和世界人类发展事业做出了巨大贡献。悠久的历史和显赫的历史、成就为悉尼大学赢得了“南半球牛津”的美誉。	
+                <w:br/>
+                小童价澳币130元【特别推荐、悉尼深度游】
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼夜景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                登上悉尼铁塔，饱览世界三大夜景之一~~悉尼夜景；途径悉尼特色街(同性恋大街与红灯区)，去Star City娱乐城外围参观。驱车经过悉尼大桥，到悉尼北岸观看歌剧院夜景。	
+                <w:br/>
+                小童价澳币100元【特别推荐】
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">百万游艇游纳瑞河</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                百万游艇游纳瑞河：搭乘佰万豪华游艇畅游纳瑞河湾；品尝香槟大虾；体验喂食海鸥的乐趣；感受纳瑞河湾的美景；畅游世界第二富人湾：蓝天、碧湾、豪宅、美食！启发人生奋斗目标！体验人生价值！	
+                <w:br/>
+                小童价澳币130元【特别推荐】
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 150.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">半潜艇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">半潜艇：通过1.5米深的海船底看大堡礁；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海底漫步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海底漫步：安全、简单的装备，穿梭于珊瑚与热带鱼类之间不会游泳也不用遗憾。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 198.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">初级水肺潜水</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">潜水：初级水肺潜水，零距离接触神密的大堡礁，探索海底花园。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 198.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">小飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">小飞机：在上空盘旋看翡翠般的大堡礁；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 299.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机：在大堡礁海面饱览世界上独一无二的风光，航拍大堡礁的壮丽景色，真正体验大堡礁浪漫情怀；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 455.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">绿岛上直升飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">绿岛上直升飞机：在大堡礁海面饱览世界上独一无二的风景</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 275.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球：世界上最安全的热气球，人生的美好回忆.	空中飞行30分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A$(澳元) 495.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1866,51 +2716,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2054,50 +2904,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>