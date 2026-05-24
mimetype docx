--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1813,51 +1813,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>