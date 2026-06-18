--- v3 (2026-05-24)
+++ v4 (2026-06-18)
@@ -1198,51 +1198,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：成人含往返机票，未含140元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含20元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 
+                1、交通：成人含往返机票，未含400元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含140元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 
                 <w:br/>
                 参考航班：
                 <w:br/>
                 去程：广州-海拉尔GJ8567/0615-1255，经停呼和浩特
                 <w:br/>
                 回程：海拉尔-广州GJ8568/1845-0105+1，经停呼和浩特
                 <w:br/>
                 温馨提示：此行程安排的航班为长龙航空，飞机上没有免费餐饮，航空公司规定您随身携带的行李体积不超过20×30×40立方厘米；每人免费行李额20公斤（包括托运和随身携带的行李），随身携带一件物品不超过7公斤，逾重行李费率每公斤按国家公布的经济舱全票价的1.5％计算。
                 <w:br/>
                 2、住宿：行程所列酒店，团费包含每人每天一张床位（不提供自然单间，产生单房差由客人自理）。
                 <w:br/>
                 参考酒店：如遇行程所列酒店满房，则优选以下备选酒店：
                 <w:br/>
                 根河参考酒店：根河奕居精品酒店、悦轻居酒店、根河山水酒店、根河喜山酒店、根河伴山酒店、泰加林酒店、金鹿度假酒店、秀水山庄（不指定酒店，安排为准）
                 <w:br/>
                 北极村参考酒店：北极村山庄酒店、青来酒店、张仲景养生院或同级（6月下旬夏至旺季，则更改漠河县同级酒店）
                 <w:br/>
                 满归参考酒店：满归聚仙阁酒店、火香园酒店、伊克萨玛酒店或同级（地区条件有限，敬请谅解）
                 <w:br/>
                 额尔古纳参考酒店：绿然大酒店、蒙星大酒店、千鹤酒店、天元大酒店、红水泉大酒店、白桦大酒店、云顿酒店或同级
                 <w:br/>
                 满洲里参考酒店：满洲里大饭店、凯旋酒店、套娃城堡及对岸、罗曼假日、御风酒店、友谊宾馆、福润兴酒店、江南大酒店、兰维酒店或同级
                 <w:br/>
                 注： 呼伦贝尔地区为旅游初级城市，基础设施不是很完善，酒店相对标准较低，行程中所标明的星级标准为当地行业参考标准，任何非官方网站所公布的酒店星级档次，是属于该网站自己的评估标准，不代表该酒店的真实档次或星级，请各位贵宾做好心里准备；
                 <w:br/>
@@ -1310,51 +1310,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不含广州机场往返交通，不含往返机建燃油费费用。
                 <w:br/>
                 5、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险（国家旅游局强烈建议游客在团队出发前购买旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、行程未注明包含的费用，园中园门票、景点缆车费用等，行程表以外的活动项目所需的一切费用，娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 8、不含私人消费、自由活动期间消费及娱乐项目、单房差、及由于不可抗拒因素而需要变更行程时产生的费用（包括但不限于自然灾害、车辆故障、交通意外等）
                 <w:br/>
-                9、房差价：4月：补房差600元（不支持退房差）
+                9、房差价：6月15日后补房差：补房差850元（不支持退房差）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1585,101 +1585,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明：
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前XX天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、东北、内蒙地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：东北、内蒙地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
-                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；
-[...1 lines deleted...]
-                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满 18 周岁及老年旅游者预订提示：
-[...9 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1813,51 +1815,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>