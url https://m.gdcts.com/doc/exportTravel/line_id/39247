--- v4 (2026-06-18)
+++ v5 (2026-07-11)
@@ -343,61 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-海拉尔 GJ8567/0620-1255，经停呼和浩特
-[...9 lines deleted...]
-                3、航空公司规定每人随身携带一件物品不超过7公斤（随身携带的行李体积不超过20×30×40立方厘米），逾重行李费率每公斤按国家公布的经济舱全票价的1.5％计算
+                广州-海拉尔 CZ8987/08:00-12:30
+                <w:br/>
+                海拉尔-广州 CZ8988/13:20-18:20
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1198,51 +1190,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：成人含往返机票，未含400元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含140元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 
+                1、交通：成人含往返机票，未含300元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含100元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 
                 <w:br/>
                 参考航班：
                 <w:br/>
                 去程：广州-海拉尔GJ8567/0615-1255，经停呼和浩特
                 <w:br/>
                 回程：海拉尔-广州GJ8568/1845-0105+1，经停呼和浩特
                 <w:br/>
                 温馨提示：此行程安排的航班为长龙航空，飞机上没有免费餐饮，航空公司规定您随身携带的行李体积不超过20×30×40立方厘米；每人免费行李额20公斤（包括托运和随身携带的行李），随身携带一件物品不超过7公斤，逾重行李费率每公斤按国家公布的经济舱全票价的1.5％计算。
                 <w:br/>
                 2、住宿：行程所列酒店，团费包含每人每天一张床位（不提供自然单间，产生单房差由客人自理）。
                 <w:br/>
                 参考酒店：如遇行程所列酒店满房，则优选以下备选酒店：
                 <w:br/>
                 根河参考酒店：根河奕居精品酒店、悦轻居酒店、根河山水酒店、根河喜山酒店、根河伴山酒店、泰加林酒店、金鹿度假酒店、秀水山庄（不指定酒店，安排为准）
                 <w:br/>
                 北极村参考酒店：北极村山庄酒店、青来酒店、张仲景养生院或同级（6月下旬夏至旺季，则更改漠河县同级酒店）
                 <w:br/>
                 满归参考酒店：满归聚仙阁酒店、火香园酒店、伊克萨玛酒店或同级（地区条件有限，敬请谅解）
                 <w:br/>
                 额尔古纳参考酒店：绿然大酒店、蒙星大酒店、千鹤酒店、天元大酒店、红水泉大酒店、白桦大酒店、云顿酒店或同级
                 <w:br/>
                 满洲里参考酒店：满洲里大饭店、凯旋酒店、套娃城堡及对岸、罗曼假日、御风酒店、友谊宾馆、福润兴酒店、江南大酒店、兰维酒店或同级
                 <w:br/>
                 注： 呼伦贝尔地区为旅游初级城市，基础设施不是很完善，酒店相对标准较低，行程中所标明的星级标准为当地行业参考标准，任何非官方网站所公布的酒店星级档次，是属于该网站自己的评估标准，不代表该酒店的真实档次或星级，请各位贵宾做好心里准备；
                 <w:br/>
@@ -1585,103 +1577,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市北方畅游旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、东北、内蒙地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：东北、内蒙地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1815,51 +1807,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>