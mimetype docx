--- v5 (2026-07-11)
+++ v6 (2026-08-25)
@@ -343,53 +343,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-海拉尔 CZ8987/08:00-12:30
-[...1 lines deleted...]
-                海拉尔-广州 CZ8988/13:20-18:20
+                以下为参考航班，具体航班以出团通知书为准
+                <w:br/>
+                参考航班
+                <w:br/>
+                广州-海拉尔 ZH8101/09:30-14:00 
+                <w:br/>
+                海拉尔-广州 ZH8102/15:00-19:40
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -587,50 +591,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-海拉尔-根河 （全程约247km，行车约3.5小时）
                 <w:br/>
+                【行程安排】
+                <w:br/>
                 广州机场乘飞机前往呼伦贝尔。 抵达呼伦贝尔行政中心、草原明珠城市海拉尔，沿途观赏呼伦贝尔市容。
                 <w:br/>
                 ★抵达后导游员为远方来的贵宾敬献圣洁蓝色哈达（在大草原上，人们十分崇尚蓝色，因为蓝色是天空的色彩。蓝色象征着永恒、兴旺、坚贞和忠诚）。
                 <w:br/>
                 ★乘车车赴【呼伦贝尔草原】（不含景区小交通）它平坦、大气磅礴、极致辽阔、 仿佛天空之下，空无一物，也许关于草原的定义，就来源于呼伦贝尔。如果说每个人心中都有一片辽阔的草原那多半说的就是呼伦贝尔，这里的天空明净如洗，云团为无垠的绿毯打着光影，草尖泛着金色的光芒随风轻摇 ，肥硕的牛羊不知疲倦地低头啃食。
                 <w:br/>
                 ★【草原旅拍Vlog】感受大风景里的小风景，让您最美的身影留在最美的航拍视频中，赠送旅游团集体航拍合影视频一个及电子照片一张；不拍不退费用。（赠送活动项目如遇大风、雷电、大雨、草原管制等不可抗力因素该活动取消） 。
                 <w:br/>
                 ★途中观赏【网红“L”公路】如果说美国的66号公路是自驾者心中的天堂，那么呼伦贝尔同样有一道迷人的风光低调的存在着，，随处可见经典的电脑桌面背景，怎是一个美字了得！
                 <w:br/>
                 ★【冷极地标-打卡网红冷极58°广场】根河大温度计照留念。走进根河最先映入眼帘的是什么！就是记录这座城市200天零下温度地标雕塑大温度计，生活在这座城市里的人看到他在负数是眼中有一种痛并快乐，打卡冷极地标。后入住酒店
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1请保持手机畅通，导游员提前一天电话或短信联系客人.客服人员会提前一天与您联系，请惠存，浏览期间有任何问题可第一时间与客服联系。
                 <w:br/>
                 2出行前请再次确认携带有效身份证原件（身份证、外籍护照、回乡证等，大陆居民不可用港澳证）登机，
                 <w:br/>
                 3请携带足够的室外防护保暖衣物，备上感冒药、肠胃药、晕车药等应急药物   
                 <w:br/>
                 4.航班不含机餐，清提前自行准备
                 <w:br/>
                 交通：飞机+大巴
                 <w:br/>
                 景点：呼伦贝尔草原
@@ -745,51 +751,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：指定用餐地点     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">北极村山庄酒店、青来酒店、张仲景养生院或同级（6月下旬夏至旺季，则更改漠河县同级酒店）</w:t>
+              <w:t xml:space="preserve">北极村山庄酒店、青来酒店、张仲景养生院或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1190,67 +1196,67 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：成人含往返机票，未含300元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含100元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 
-[...7 lines deleted...]
-                温馨提示：此行程安排的航班为长龙航空，飞机上没有免费餐饮，航空公司规定您随身携带的行李体积不超过20×30×40立方厘米；每人免费行李额20公斤（包括托运和随身携带的行李），随身携带一件物品不超过7公斤，逾重行李费率每公斤按国家公布的经济舱全票价的1.5％计算。
+                1、交通：成人含往返机票，未含240元/人机场税、燃油费，报名时需提前交付！（团队票一经出票，不能改签，未使用只能退税；具体航班时间以及第1天具体抵达港口以实际出票为准），小童含往返机票，未含60元/人机场税、燃油费，报名时需提前交付！报名时请一定要仔细核对姓名及证件号码，如若出错，由此产生的费用由出错方承担！如遇不可控制因素（如塌方、塞车、天气、航班延误、车辆故障等原因）所造成行程延误或不能完成景点游览，我社概不负责，只能退回未产生的费用。 
+                <w:br/>
+                参考航班
+                <w:br/>
+                广州-海拉尔 ZH8101/09:30-14:00 
+                <w:br/>
+                海拉尔-广州 ZH8102/15:00-19:40
+                <w:br/>
+                温馨提示：航空公司规定您随身携带的行李体积不超过20×30×40立方厘米；每人免费行李额20公斤（包括托运和随身携带的行李），随身携带一件物品不超过7公斤，逾重行李费率每公斤按国家公布的经济舱全票价的1.5％计算。
                 <w:br/>
                 2、住宿：行程所列酒店，团费包含每人每天一张床位（不提供自然单间，产生单房差由客人自理）。
                 <w:br/>
                 参考酒店：如遇行程所列酒店满房，则优选以下备选酒店：
                 <w:br/>
                 根河参考酒店：根河奕居精品酒店、悦轻居酒店、根河山水酒店、根河喜山酒店、根河伴山酒店、泰加林酒店、金鹿度假酒店、秀水山庄（不指定酒店，安排为准）
                 <w:br/>
-                北极村参考酒店：北极村山庄酒店、青来酒店、张仲景养生院或同级（6月下旬夏至旺季，则更改漠河县同级酒店）
+                北极村参考酒店：北极村山庄酒店、青来酒店、张仲景养生院或同级
                 <w:br/>
                 满归参考酒店：满归聚仙阁酒店、火香园酒店、伊克萨玛酒店或同级（地区条件有限，敬请谅解）
                 <w:br/>
                 额尔古纳参考酒店：绿然大酒店、蒙星大酒店、千鹤酒店、天元大酒店、红水泉大酒店、白桦大酒店、云顿酒店或同级
                 <w:br/>
                 满洲里参考酒店：满洲里大饭店、凯旋酒店、套娃城堡及对岸、罗曼假日、御风酒店、友谊宾馆、福润兴酒店、江南大酒店、兰维酒店或同级
                 <w:br/>
                 注： 呼伦贝尔地区为旅游初级城市，基础设施不是很完善，酒店相对标准较低，行程中所标明的星级标准为当地行业参考标准，任何非官方网站所公布的酒店星级档次，是属于该网站自己的评估标准，不代表该酒店的真实档次或星级，请各位贵宾做好心里准备；
                 <w:br/>
                 3、用餐：5早 7正餐（3正餐4风味（涮火锅+农家菜+铁锅炖+手把肉），正餐八菜一汤10人一桌，特色餐十人一桌。），正餐30元/正、特色餐50元/正（不吃不退）（10人以下建议用餐自理），此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：：满16人升级VIP 2+1豪华空调旅游车，保证每人一正坐
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、如不满16人则更换为普通空调旅游大巴； 
                 <w:br/>
                 2、由于旺季用车紧张，第1天和第6天接送机用普通空调旅游大巴，保证第二天-第五天用豪华2+1大巴
                 <w:br/>
                 5、导游：持国导证优秀导游，需分段导游服务
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
@@ -1302,51 +1308,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不含广州机场往返交通，不含往返机建燃油费费用。
                 <w:br/>
                 5、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险（国家旅游局强烈建议游客在团队出发前购买旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、行程未注明包含的费用，园中园门票、景点缆车费用等，行程表以外的活动项目所需的一切费用，娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 8、不含私人消费、自由活动期间消费及娱乐项目、单房差、及由于不可抗拒因素而需要变更行程时产生的费用（包括但不限于自然灾害、车辆故障、交通意外等）
                 <w:br/>
-                9、房差价：6月15日后补房差：补房差850元（不支持退房差）
+                9、房差价：7月10日~8月20日补房差1380元（不支持退房差）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1807,51 +1813,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>