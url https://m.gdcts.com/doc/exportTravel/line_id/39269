--- v8 (2026-09-15)
+++ v9 (2026-10-05)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：广州-曼谷 CZ8099 / 10:30-12:55
-[...1 lines deleted...]
-                参考航班：曼谷-广州 CZ8100 / 13:55-18:00
+                去程：广州-曼谷 CZ8019 / 16:55 -18:55 
+                <w:br/>
+                回程：曼谷-广州 CZ8080 / 12:45 -16:40
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -569,51 +569,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 - 曼谷 - 专车接机 - 入住酒店
                 <w:br/>
                 于指定时间广州白云机场集中，乘机飞往“天使之城”-- 曼谷，这个兼具古老气息和现代风情的东方微笑之都，以她独特的历史、人文、美食、商业风貌欢迎每位到访的来宾。抵达后办理入境手续，步出海关后司机接您往酒店休息，祝您好梦！
                 <w:br/>
-                交通：参考航班：CZ8099 / 10:30-12:55，飞行时间约3小时，时差1小时
+                交通：广州-曼谷 CZ8019 / 16:55 -18:55
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1034,51 +1034,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 曼谷 - 广州
                 <w:br/>
                 早餐后根据航班时间，专车送往曼谷机场乘搭客机返回广州机场后，结束愉快的旅程！
                 <w:br/>
-                交通：参考航班：CZ8100 / 13:55-18:00，飞行时间约3小时，时差1小时
+                交通：曼谷-广州 CZ8080 / 12:45 -16:40
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1664,51 +1664,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>