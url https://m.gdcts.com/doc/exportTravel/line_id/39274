--- v7 (2026-08-05)
+++ v8 (2026-10-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【遇见腾冲】云南腾冲双飞5天|热海景区|滇西抗战纪念馆|和顺古镇|云峰山|勐焕大金塔|勐巴娜西珍奇园|一寨两国|姐告、火山公园 （双温泉：入住一晚云峰山温泉酒店+热海浴谷）行程单</w:t>
+        <w:t xml:space="preserve">晚对晚【遇见腾冲】云南腾冲双飞5天|热海景区|和顺古镇|云峰山|勐焕大金塔|一寨两国|姐告国门|银杏村 （入住一晚云峰山温泉酒店）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">腾冲县</w:t>
+              <w:t xml:space="preserve">腾冲县-德宏傣族景颇族自治州</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -388,67 +388,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                ● 直飞芒市（参考航班，实际以出票为准）
+                <w:br/>
                 ● 品质出行，广东成团 纯玩收客无担忧
                 <w:br/>
+                ● 边境风情记：芒市+瑞丽+腾冲三地联动，一次旅程感受中缅边境异域风情与滇西人文底蕴。
+                <w:br/>
+                ● 一寨两国奇观：亲临瑞丽“一寨两国”，体验“一个寨子两个国家”的独特地理奇观。
+                <w:br/>
+                ● 姐告国门打卡：走进中缅边境国家级口岸，感受国门庄严与边境贸易繁荣。
+                <w:br/>
                 ● 中国第一金佛塔，亚洲第一空心佛塔【勐焕大金塔】芒市标志性建筑
                 <w:br/>
-                ● 勐焕银塔，唯美的小泰姬陵-赴一场异域风情之旅
+                ● 漫步傣族古镇，感受滇西古镇烟火之气
                 <w:br/>
                 ● 腾冲标志性景点著名侨乡，电视剧《北京爱情故事》外景拍摄地，国家4A景区
                 <w:br/>
-                ● 被誉为"火山地质博物馆"----腾冲火山地质公园
-                <w:br/>
                 ● 腾冲热海公园是是中国三大地热区之一,是国家级AAAAA景区
                 <w:br/>
-                ● 打卡网红村寨，造访极边村寨，领略民俗民风
-[...3 lines deleted...]
-                ● 慢品舌尖美味，火山热海土锅子宴、本地特色私房菜、铜瓢牛肉
+                ● 银杏村围炉煮茶: 民谣歌手演唱+非洲手鼓教学+歌舞表演互动
+                <w:br/>
+                ● 小众秘境：走进腾冲·坝派巨泉，打卡现实版莫奈花园，云南最大低温温泉群，芭蕉碧水绿野仙踪。
+                <w:br/>
+                ● 慢品舌尖美味，火山热海土锅子宴、特色餐药宴、铜瓢牛肉、银杏果炖鸡
                 <w:br/>
                 ● 住宿安排：全程网评四钻酒店+升级一晚云峰山温泉酒店或同级，感受天然温泉SPA
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -569,156 +575,149 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-芒市（航程约3小时）-瑞丽（车程约1.5小时）
                 <w:br/>
-                始发地机场乘（参考航班：待定）飞往芒市，接机后乘车前往游览【勐巴娜西珍奇园】（游览时间1小时）国家4A级景区，在这里，百年古树、树化石/玉、大型根雕之多均为全国之最。看尽繁花，上千年的桂花、紫薇、黄杨，几百年的榕树、鸡蛋花、三角梅；而树化玉、树化石、大型根雕也令人瞠目结舌，后游览【勐焕大金塔】是中国第一金佛塔，亚洲第一空心佛塔，是芒市标志性建筑，也是生活在这里的傣族人民的圣地。后芒市前往瑞丽入住酒店休息。
+                始发地机场乘（参考航班：待定）飞往芒市， 专业导游接机后晚上入住芒市酒店
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 云南地区紫外线较强，气候变化较快，请您在出行前提前做好相应准备，雨伞、外套、防晒霜.
                 <w:br/>
                 为避免出现饮食问题，请您在自行品尝美食时，选择正规的餐饮场所.在自由出行时，请您保管好个人财物，注意人身安全。
                 <w:br/>
                 交通：飞机，汽车
                 <w:br/>
-                景点：勐焕大金塔、 勐巴娜西珍奇园
-[...1 lines deleted...]
-                到达城市：瑞丽市
+                到达城市：德宏傣族景颇族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：团餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">瑞丽四钻酒店：瑞丽拉颂酒店，尚景酒店、锦泰酒店，香莱华酒店、兰欧酒店、江东大酒店以上标准酒店</w:t>
+              <w:t xml:space="preserve">芒市网评四钻参考酒店：芒市锦泰，香莱华、达柏，兰欧或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                瑞丽-腾冲
-[...9 lines deleted...]
-                游览【北海湿地公园】（含船票）（游览时间约90分钟）1994年12月国家首批公布的全国33处国家重点湿地之一，也是云南唯一的国家湿地保护区。属高原火山堰湖生态系统。这里水草密密麻麻，根交错在一起，日复一日，年复一年，旧草腐烂，新的长在腐烂的草根上，然后又腐烂，然后又长出新的，最后形成了漂浮在水面上的草原，通常有一米多厚。脱了鞋赤脚走上“草岛”，感觉像踩海绵一样。   
+                芒市-瑞丽-腾冲（车程约2.5小时）
+                <w:br/>
+                酒店内早餐后乘车前往游览【勐焕大金塔，游览时间不低于50分钟】是中国第一金佛塔，亚洲第一空心佛塔，是芒市标志性建筑，也是生活在这里的傣族人民的圣地。
+                <w:br/>
+                后驱车前往瑞丽游览【一寨两国，游览时间不低于90分钟】瑞丽市西南约11公里，有一个世界少有的边境人文地理景观小寨——银井。有名的中缅边境71号界碑矗立寨中，国界线从该寨中央蜿蜒划过，是个典型的“【一寨两国】”边境地区，从瑞丽至弄岛的公路将同一傣族村寨一分为二，中方一侧的称为银井，缅方一侧的称为芒秀。寨中的国境线以竹棚、村道、水沟、土埂为界，因此，中国的瓜藤爬到缅甸的竹篱上去结瓜，缅甸的母鸡跑到中国居民家里生蛋便成了常有的事，边民们每月数十次地穿越神圣的国境线而浑然不觉。寨子里的老百姓语言相通、习俗相同，他们同走一条路，共饮一井水，同赶一场集，和睦相处。
+                <w:br/>
+                前往被誉为“祖国西南沙头角”的——姐告边境贸易区（是中国唯一按照“境内关外”模式实行特殊展国际陆路运输业的交通枢纽）【姐告口岸，游览时间不低于10分钟】参观大、小国门，中缅一条街。姐告边贸区位于瑞丽市4公里的瑞丽江东南岸，东、南、北三面与缅甸对外贸易主要口岸——木姐市相连，姐告傣语中是旧城的意思。
+                <w:br/>
+                后驱车前往极边第一城——“腾冲”途游【龙江特大桥，游览时间不低于10分钟】全长2470多米，桥面离江280米，最高的索塔顶到江面470米，是高地震烈度下典型的山区高墩、大跨径桥梁，也是云南保腾高速创造“历史文化之旅/自然景观之旅、国际通道
                 <w:br/>
                 晚上：自由享受【天然温泉】（含无限次温泉，温泉开放时间：下午15：00-23：00，请客人提前带好泳衣；备注：不用无费用可退）
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：一寨两国、 姐告口岸、龙江特大桥、北海湿地公园
+                景点：一寨两国、 姐告口岸、龙江特大桥
                 <w:br/>
                 到达城市：腾冲县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -761,138 +760,138 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 腾冲一地
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐后【云峰山】（酒店已含门票+电瓶车+索道，如客人不去，费用不退）在云峰绝顶辟崖建寺，远远望去，真有“仙山琼阁”之感。因之，云峰山长期以来是腾冲胜景之一。云峰山拔地而起、直刺苍穹，山腰上环绕着缥缈的云雾，整座山峰宛如若隐若现的人间仙景。登上云峰之颠，无论观日、观云、观山，都会令人心神摇荡，领略到那种“飘然欲仙”的奇妙感觉。
                 <w:br/>
                  后前往【火山公园】腾冲是中国最集中、最壮观、最典型的年轻火山地区，为全国四大火山群之一，有火山锥99座，其中火山喷口保存完好、具有观赏价值的火山锥22座。2002年国土资源部把腾冲列为国家火山地热地质公园，主要景点包括：大空山、小空山、黑鱼河、柱状节理等。
                 <w:br/>
                 后游览爱国主义教育基地--【滇西抗战纪念馆】（游览2小时）国殇墓园是为纪念在滇西抗战中牺牲的远征军将士而倡建的陵园，始建于1944年，1945年7月落成，墓园由大门、忠烈祠、展览室、烈士塔等建筑组成
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：云峰山、 火山公园、滇西抗战纪念馆
+                景点：云峰山、 银杏村
                 <w:br/>
                 到达城市：腾冲县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">携程四钻酒店：腾冲世纪金源C座、维也纳、腾冲恒邦明宇丽呈酒店、丽呈睿轩、美尔翡翠皇冠建国、万家灯火、东方轩逸或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">携程四钻酒店：腾冲世纪金源C座、维也纳、格林东方、恒邦明宇丽呈酒店、丽呈睿轩、美尔翡翠皇冠建国、万家灯火、东方轩逸或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 腾冲一地
                 <w:br/>
                 早餐后游览【热海景区】（含往返电瓶车）【含热海温泉泡澡价值268元/位,请客人自备泳衣，赠送项目客人放弃费用不退，敬请留意】腾冲热海是云南西部最大的热气田，具有高温高压喷泉、汽泉、沸泉等度集中的特点。其地热显示特征有喷气孔、冒气地面、热沸泉、喷泉、热水泉华、毒气泉等7种景观。其中具有较高观赏价值的有大滚锅、热龙抱柱、珍珠泉、怀胎井、蛤蟆嘴、美女池，醉鸟井等世界奇观。
                 <w:br/>
                 后游览中央电视台评选的中国十大魅力名镇年度大奖的【和顺侨乡】这里保存了较多的古建筑，祠堂、牌坊、荷池、洗衣亭比比皆是，有全国最大的乡村图书馆，艾思奇故居，龙潭，元龙阁，文昌宫，和顺民居、和顺小巷，滇缅抗战博物馆，了解和顺由马帮、玉石发迹的百年商号，体验侨乡文化。
                 <w:br/>
                 晚餐前往瑞侨园餐厅体验“铜瓢牛肉”。后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：热海景区、 和顺侨乡
-[...1 lines deleted...]
-                到达城市：芒市
+                景点：热海景区、 坝派巨泉
+                <w:br/>
+                到达城市：腾冲县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -923,80 +922,88 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 腾冲-芒市 -广州（航程约3小时）
                 <w:br/>
-                早餐后根据航班时间送团，结束愉快难忘的遇见。
+                游玩时间仅参考，以实际安排为准
+                <w:br/>
+                早餐后后游览中央电视台评选的中国十大魅力名镇年度大奖的【和顺侨乡，游览时间不低于90分钟】这里保存了较多的古建筑，祠堂、牌坊、荷池、洗衣亭比比皆是，有全国最大的乡村图书馆，艾思奇故居，龙潭，元龙阁，文昌宫，和顺民居、和顺小巷，滇缅抗战博物馆，了解和顺由马帮、玉石发迹的百年商号，体验侨乡文化。
+                <w:br/>
+                后乘车前往芒市游览【傣族古镇，游览时间不低于50分钟】以古傣文化为统领，以建筑为骨、以商贸为气、以非遗为技，依托山形水势，打造出一座集文化体验、休闲度假、旅游服务和生态居住为一体的世界古傣文化体验地。
+                <w:br/>
+                根据航班时间送团，结束愉快难忘的遇见。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。感谢各位贵宾对我们工作的支持和理解，我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 2.酒店是12:00前退房(超出时间退房将按照酒店规定收取房费)， 如果您是晚航班离开昆明，请安排好您今天的时间，感谢您的配合！（如果您是搭乘早班机飞回出发地，有可能会遇到酒店早餐未到开餐时间，无法安排早餐，敬请谅解！）
                 <w:br/>
                 交通：汽车、飞机
+                <w:br/>
+                景点：和顺古镇、傣族古镇
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1045,51 +1052,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州-芒市往返程飞机经济舱特惠机票，航班时间等以航司出票为准；    
                 <w:br/>
                 2、住宿：入住当地酒店双人标间（不挂星）；每成人每晚（12周岁以上）一床位，出现单男或男女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
-                3、用餐：全程含4早8正，40元/人/正（酒店含早餐，不占床不含早餐）备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
+                3、用餐：全程含4早7正，30元/人/正（酒店含早餐，不占床不含早餐）备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
                 <w:br/>
                 4、用车：当地5-55 座空调旅游车，按实际人数用车，保证一人一正座。云南因山路较多且地理环境较特殊，高原行车，汽车容易出故障，途中可能会安排检修，敬请谅解； 
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。 
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外, 本线路已经按云南免大门票政策核算，所有的门票优惠减免无费用可退），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。特别提示：由于云南旅游景点多为提前制卡制度，一旦制卡，费用不便退出；另：享有免票的特殊人群（如：老人、残疾人、军官、学生、记者、儿童等可能发生优惠的证件者）因我社门票为旅行社团体采购，已超出个人优惠值，均不再享受任何优惠政策 
                 <w:br/>
                 7、小童（2-11岁）：只含半正餐餐费、车位、机票；不占床位、不含门票、不含动车票、不含早餐（早餐费用按入住酒店前台收费规定，由家长现付），小孩也不享受赠送景点，全程超高门票自理。 
                 <w:br/>
                 8、购物点： 无;行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1181,51 +1188,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足 10 成人时无法成团，或遇特殊情况（如： 游客临时退团造成不成团等）致使团队无法按期出行，我社提前7天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州永和旅行社有限公司 ，许可证号：L-GD01310，质监电话：020-83371233】 
+                1、此团8人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足 10 成人时无法成团，或遇特殊情况（如： 游客临时退团造成不成团等）致使团队无法按期出行，我社提前7天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州永和旅行社有限公司 ，许可证号：L-GD01310，质监电话：020-83371233】 
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1379,51 +1386,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>