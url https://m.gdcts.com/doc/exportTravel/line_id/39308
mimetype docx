--- v0 (2026-03-07)
+++ v1 (2026-06-19)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纵横大西北•青甘幻影】西北兰州双飞8天 | 岗什卡雪峰 |张掖七彩丹霞 |嘉峪关城楼 |鸣沙山月牙泉 |莫高窟 |察尔汗盐湖 |柯鲁柯镇 |茶卡盐湖 |青海湖断崖 |文迦牧场 |塔尔寺行程单</w:t>
+        <w:t xml:space="preserve">【青甘幻影】西北兰州双飞8天 | 岗什卡雪峰 |张掖七彩丹霞 |嘉峪关城楼 |鸣沙山月牙泉 |莫高窟 |察尔汗盐湖 |柯鲁柯镇 |茶卡盐湖 |青海湖断崖 |文迦牧场 |塔尔寺行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BY-20260303-Q6</w:t>
+              <w:t xml:space="preserve">BY-20260608-Q6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -342,113 +342,109 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【生态启示•万物共生】《生命树》剧中打卡地—柯鲁柯镇，触摸“生命树”的脉搏，见证万物共生的奇迹。
-[...11 lines deleted...]
-                【特别赠送•快乐旅途】无人机航拍、青海老酸奶+敦煌杏皮茶+敦煌文创丝巾
+                ★【生态启示•万物共生】《生命树》剧中打卡地—柯鲁柯镇，触摸“生命树”的脉搏，见证万物共生的奇迹。
+                <w:br/>
+                ★【纯玩环线•同声同气】广东独立成团，拒绝全国散拼，纯玩
+                <w:br/>
+                ★【野奢美宿•敦煌帐篷】敦煌鎏金帐篷+当地1晚网评4钻酒店
+                <w:br/>
+                ★【出行用车•坐得舒适】升级2+1 陆地豪华商务舱座椅大巴，舒适空间，让你旅途体力迅速满电
+                <w:br/>
+                ★【特色用餐•西北盛宴】特别安排盛世藏王宴+张掖特色小吃+兰州牛肉面
+                <w:br/>
+                ★【歌舞表演•与众不同】赠送价值280元人《回道张掖》大型歌舞表演
+                <w:br/>
+                ★【特别赠送•快乐旅途】无人机航拍、青海老酸奶+敦煌杏皮茶+敦煌文创丝巾
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,59 +563,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-兰州/西宁（飞行约3小时）
                 <w:br/>
-                【参考航班】待定，具体以出票航班为准
-[...7 lines deleted...]
-                根据航班时间，前往机场，乘坐预定的航班飞往【兰州】/【西宁】抵达后入住休息。您可根据抵达时间稍事调整，在此天慢慢适应高原环境，调整身体至最佳状态。当天无行程安排，自由活动。
+                根据航班时间，前往机场，乘坐预定的航班飞往兰州/西宁抵达后入住休息。您可根据抵达时间稍事调整，在此天慢慢适应高原环境，调整身体至最佳状态。当天无行程安排，自由活动。
                 <w:br/>
                 兰州市内及周边景点推荐：
                 <w:br/>
                 （1）【甘肃省博物馆】拥有“铜奔马”、“黄河剑齿象”等众多文物，位居全国五强、世界十强，还是值得一看的。 周一闭馆。
                 <w:br/>
                 （2）【黄河母亲像、黄河铁桥】分别象征了哺育中华民族生生不息、不屈不挠的黄河母亲，和快乐幸福、茁壮成长的华夏子孙，该雕塑构图简洁，寓意深刻，反映了甘肃悠远的历史文化，黄河干流上第一座大型铁结构桥，百年沧桑的历史衬托兰州的深厚底蕴，中山桥铁桥对面就是秦腔博物馆！
                 <w:br/>
                 （3）【秦腔博物馆】秦腔博物馆，坐落在甘肃省兰州市金城关风情区二台阁，分原汁原味的秦腔表演区，历代秦腔名人蜡像区，小型皮影戏。
                 <w:br/>
                 西宁市活动推荐
                 <w:br/>
                 （1）您可以前往有着西宁“小香港”之称的【莫家街】，这是来西宁不可错过的地方，这里不仅仅是游客必来的地方，更是西宁人生活的中心。
                 <w:br/>
                 （2）【东关清真大寺】，东关清真寺为西北四大清真寺之一，免费参观游览，所在的东大街为青海穆斯林聚居的区域，东关清真大寺后有个传统的青海小巴扎，里面售卖青海特有的大面包“大焜锅”，还有美味又便宜的各种回族点心和新鲜的瓜果蔬菜，徜徉其中感受古老的小市场的嘈杂美好！
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、在保证不影响行程原标准及游览景点情况下，旅行社根据航空公司实际出票的航班时间及港口调整行程体游览顺序将根据实际航班作合理调整，请您知晓。
                 <w:br/>
                 2、在您出团的前一天 21:00前，我们会将接机信息以短信或电话的形式与您联系，请您保持手机畅通，耐心等待，导游将会在您出发当天 21:00前以短信或电话的形式与您联系，请您保持手机畅通，耐心等待。
                 <w:br/>
                 3、来西北旅游，早晚温差较大，建议带好御寒衣物，气候干燥，建议多饮水多吃水果。
                 <w:br/>
                 4、旺季期间接送机为普通大巴车，与行程是分开用车，请熟知~
                 <w:br/>
@@ -675,64 +663,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                兰州/西宁-祁连岗什卡（370KM，行车约5小时）-七彩丹霞-《回道张掖》-张掖（230KM，行车约3小时）
-[...8 lines deleted...]
-                【温馨提示】如因天气或赛事等不可抗力导致原路线无法通行，兰州至张掖段将调整为由连霍高速行驶，原祁连草原、岗什卡行程将取消。敬请知悉与谅解。
+                兰州/西宁-张掖七彩丹霞（约520KM，约6.5小时）-《回道张掖》-张掖
+                <w:br/>
+                早餐后，乘车抵达后参观【张掖七彩丹霞】（含门票，不含区间车38元/人，游览时间约2小时）这里是张艺谋导演《三枪拍案惊奇》电影拍摄地，“中国最美丹霞地貌”之一。七彩丹霞地貌群以层理交错、岩壁陡峭、造型奇特，犹如上帝打翻的调色盘，有红色、黄色、白色、绿蓝色，色调有顺山势起伏的波浪状，也有从山顶斜插山根的，犹如斜铺的彩条布，雨后色彩更为艳丽，让人惊叹不绝。游览结束后观看【回道张掖】（赠送项目，因客观原因导致赠送的项目观看不了，无替换项目，无费用可退）演出，这是一场展示古张掖繁华盛况，是一场“丝绸之路古今穿越”，是一场丝路重镇千年传奇故事的史诗巨作。一起走一走两千多年前的丝绸之路，触摸着古老厚重的汉明长城，感知两千年前的文化温度。
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                因2026年5月20日—2027年7月31日期间，G227张掖至孟连公路封闭施工导致原路线无法通行，兰州至张掖段将调整为经武威，原祁连草原、岗什卡行程将取消。敬请知悉与谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：祁连大草原、张掖七彩丹霞、回道张掖
+                景点：张掖七彩丹霞
+                <w:br/>
+                自费项：张掖七彩丹霞区间车38元/人；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐，不吃不退。一桌不足十人菜量会根据 实际人数安排或相应减少。     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -764,87 +751,83 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 张掖-嘉峪关城楼（200KM，行车约2.5小时）-敦煌（370KM，行车约4小时）-鸣沙 山月牙泉
                 <w:br/>
-                【参考酒店】敦煌鎏金帐篷/宜好/龙居/柏颐酒店或同级（根据天气及实际情况安排帐篷或酒店）
-[...5 lines deleted...]
-                后乘车赴敦煌，途经瓜州县，享有“中国蜜瓜之乡”、“中国锁阳之乡”和甘肃“棉花基地”、 “河西粮仓”的美誉，可在此品尝甘肃有名的各种瓜果。游沙漠奇观【鸣沙山月牙泉】（含门票，游览时间约2小时）。这里被誉为“塞外风光之一绝”，当你踩着柔软的沙，爬上了最顶峰俯瞰全景，便能清晰的看到酷似一弯新月的月牙泉，清澈如明镜，有“沙漠第一泉”之称，也是汉朝起即为“敦煌八景”之一。在这里你可以体验多个沙漠项目，骑骆驼是最为推荐的，听悠扬的骆驼声，沿着沙漠古道走，仿佛回到了千年前的场景，感受汉唐的古道风韵，尤为舒适。
+                早餐后，前往嘉峪关，参观【嘉峪关城楼】（含门票，游览约2小时，不含电瓶车往返20/人，4月13日起观光电瓶车恢复收费）是长城保存最完整的一处雄关，河西第一隘口，也是古丝绸之路上的必经关隘，素有“天下第一雄关”之称。去领略它的雄伟、壮观。 在嘉峪关流传一个歌颂古代工匠的传说。
+                <w:br/>
+                后乘车赴敦煌，途经瓜州县，享有“中国蜜瓜之乡”、“中国锁阳之乡”和甘肃“棉花基地”、 “河西粮仓”的美誉，可在此品尝甘肃有名的各种瓜果。后沙漠营地入住（不含营地区间车25元/人）。
                 <w:br/>
                 特别安排【沙漠畅玩】让您此次西北之行充分感受沙漠带来的快感。
                 <w:br/>
                 您的体验内容：
                 <w:br/>
                 NO.1沙漠卡丁车冲浪：专业驾驶员带你体验全地形卡丁车沙漠冲浪的无限刺激
                 <w:br/>
                 NO.2乐趣滑沙：无限次滑沙体验 ，记得带好你的滑沙板哦 ，既然来嗨 ，那就一定尽兴
                 <w:br/>
                 NO.3网红合集：沙漠营地内有网红秋千、网红桥等多种娱乐设施，供游客拍照打卡，张张都是大片
                 <w:br/>
                 NO.4 沙漠骆驼拍照：来了沙漠游玩 ，没有骆驼是不完美的 ，给大家近距离接触骆驼的机会
                 <w:br/>
                 特别提示：此项目为本团赠送项目，如因时间来不及或天气转凉等原因，无法参加，不用无退费；沙滩摩托、滑沙等以及娱乐活动均由沙漠基地提供 ，不用不退！
                 <w:br/>
                 【温馨提示】
                 <w:br/>
-                1、建议要带上偏光墨镜，天气晴朗的时候，阳光照在沙子上，反射很强，会对眼睛造成一定伤害； 
-[...7 lines deleted...]
-                5、鸣沙山是参与性较强的景区，娱乐项目较多，请尽量选择安全性较高的项目参加；鸣沙山骑骆驼上鞍时请注意衣裤、身体不要被装备划破，不要大声尖叫和打伞以免骆驼受到惊吓，抓紧扶手，特别注意，不要转身拍照；沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失。
+                1、当日行车时间长，路途远出发早，请您保持耐心，沿途可欣赏车外风光。此段车程行车时间较长，建议您当日午餐尽量多吃些或自备一些零食在途中食用，沿途视当日交通情况及进度，安排1-2次停车休息。
+                <w:br/>
+                2、景区地处干旱戈壁，紫外线极强，需穿防晒衣、戴宽檐帽 + 墨镜，涂抹 SPF50 + 防晒霜；建议穿舒适防滑运动鞋（观景台多为石阶路，部分路段陡峭），避免穿高跟鞋或浅色易脏衣物（风沙较大，易沾尘）。
+                <w:br/>
+                3、途中会经过高速休息站瓜州服务区，内有当地商贩在此兜售特产和瓜果，请您谨慎选择，此处非本产品购物店；
+                <w:br/>
+                4、严格沿指定步道参观，禁止跨越护栏进入未开放区域（丹霞地貌形成需上亿年，地表脆弱，踩踏会造成不可逆破坏，违规可能面临罚款）；禁止在岩壁上刻画、涂鸦，不随意丢弃垃圾，保护生态环境。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：嘉峪关城楼、鸣沙山月牙泉
+                景点：嘉峪关城楼
+                <w:br/>
+                自费项：嘉峪关城楼电瓶车往返20/人，沙漠营地区间车25元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：团餐，不吃不退。一桌不足十人菜量会根据 实际人数安排或相应减少。   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -874,81 +857,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                敦煌-莫高窟-格尔木/大柴旦（560KM，行车约6.5小时）
-[...5 lines deleted...]
-                早餐后，乘车前往参观【莫高窟】（含B类票，游览约2.5小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价；3月份淡季为D票，需补40元/人）莫高窟，俗称千佛洞，莫高窟，俗称千佛洞，坐落在河西走廊西端的敦煌。它始建于十六国的前秦时期，历经十六国、北朝、隋、唐、五代、西夏、元等历代的兴建，形成巨大的规模，有洞窟735个，壁画4.5万平方米、泥质彩塑2415尊，是世界上现存规模最大、内容最丰富的佛教艺术地。坐落在河西走廊西端的敦煌。1961年，莫高窟被中华人民共和国国务院公布为第一批全国重点文物保护单位之一。1987年，莫高窟被列为世界文化遗产。莫高窟与山西大同云冈石窟、河南洛阳龙门石窟、甘肃天水麦积山石窟并称为中国四大石窟。游览结束前往格尔木/大柴旦酒店入住休息。
+                鸣沙山月牙泉-莫高窟-大柴旦（约560KM，约6.5小时）
+                <w:br/>
+                早餐后，前往游览沙漠奇观【鸣沙山月牙泉】（含门票，游览时间约2小时）。这里被誉为“塞外风光之一绝”，当你踩着柔软的沙，爬上了最顶峰俯瞰全景，便能清晰的看到酷似一弯新月的月牙泉，清澈如明镜，有“沙漠第一泉”之称，也是汉朝起即为“敦煌八景”之一。在这里你可以体验多个沙漠项目，骑骆驼是最为推荐的，听悠扬的骆驼声，沿着沙漠古道走，仿佛回到了千年前的场景，感受汉唐的古道风韵，尤为舒适。后前往参观【莫高窟】（含B类票，游览约2.5小时，若B类票未发售，只能预约A类正常票，游客需补138元/人的差价）莫高窟，俗称千佛洞，莫高窟，俗称千佛洞，坐落在河西走廊西端的敦煌。它始建于十六国的前秦时期，历经十六国、北朝、隋、唐、五代、西夏、元等历代的兴建，形成巨大的规模，有洞窟735个，壁画4.5万平方米、泥质彩塑2415尊，是世界上现存规模最大、内容最丰富的佛教艺术地。坐落在河西走廊西端的敦煌。1961年，莫高窟被中华人民共和国国务院公布为第一批全国重点文物保护单位之一。1987年，莫高窟被列为世界文化遗产。莫高窟与山西大同云冈石窟、河南洛阳龙门石窟、甘肃天水麦积山石窟并称为中国四大石窟。游览结束前往大柴旦酒店入住休息。
+                <w:br/>
+                <w:br/>
+                【温馨提示】
                 <w:br/>
                 莫高窟实行A票售完售B票，如果莫高窟A票未售完，则需补138元/人差价。
                 <w:br/>
                 莫高窟旺季（A票、B票）、淡季D票的区别
                 <w:br/>
                 A票：238元/人·次（莫高窟8个实体洞窟180元+数字电影48元+往返莫高窟交通费10元）
                 <w:br/>
                 B票：100元/人·次（莫高窟4个实体洞窟90元+往返莫高窟交通费10元）
                 <w:br/>
                 D票（12月1日开始）：140元/人.次，（莫高窟8个实体洞窟90元+数字电影40元+往返莫高窟交通费10元）
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、莫高窟新政策规定前期只发放 6000 张 A 票正常票，在 A 类票库存发售完后才会发放 B 类票！若 B 类票未发售，我社只能为游客预约 A 类正常票，游客需补 138 元/人的差价， 由此带来不便还望谅解。无票情况下，无法参观莫高窟则替换为莫高窟的姊妹窟——西千佛洞，所有退免优惠无退费，故我社不接受莫高窟更换参观西千佛洞产生的投诉问题。（具体变更时间已报名告知为准）
                 <w:br/>
                 2、因旅行社提前预约门票时需要支付票款，客人临时退团有票损，此损失由客人自己承担。望周知，敬请谅解！具体政策可查阅莫高窟官方网站。
                 <w:br/>
                 3、敦煌在春夏两季经常会有特殊天气，如遇沙尘暴、大风、下雨等不可抗力因素，景区将会采取临时关闭，不能参观，如遇特殊情况、自然灾害、当日接待量超出限额，无法参观 ，我社统一安排敦煌影视城 (门票差价现退)，感谢您的理解与支持配合！
                 <w:br/>
                 4、莫高窟参观时间以预约时间为准、可能会根据预约时间调换鸣沙山月牙泉的参观顺序。
                 <w:br/>
+                5、建议要带上偏光墨镜，天气晴朗的时候，阳光照在沙子上，反射很强，会对眼睛造成一定伤害； 
+                <w:br/>
+                6、游览鸣沙山时景区没有遮阳物，紫外线较强、请做好防晒、建议戴墨镜和帽子；
+                <w:br/>
+                7、沙漠建议穿戴鞋套进入，活动时请注意自身安全、保护好电子设备、摄像器材防止进沙，造成损失；
+                <w:br/>
+                8、鸣沙山是参与性较强的景区，娱乐项目较多，请尽量选择安全性较高的项目参加；鸣沙山骑骆驼上鞍时请注意衣裤、身体不要被装备划破，不要大声尖叫和打伞以免骆驼受到惊吓，抓紧扶手，特别注意，不要转身拍照；沙漠活动时请保护好电子设备、摄像器材防止进沙，以免造成损失。
+                <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：莫高窟含B票
+                <w:br/>
+                自费项：莫高窟实行A票售完售B票，如果莫高窟A票未售完，则需补138元/人差价。鸣沙山自费项目：电瓶车 单程 10 元/人，往返 20 元/人。骑骆驼 100-120 元/人，滑沙 25 元/人，鞋套 15 元/人。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐，不吃不退。一桌不足十人菜量会根据 实际人数安排或相应减少。     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -978,245 +970,238 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                格尔木/大柴旦-察尔汗盐湖（约60KM 约1小时）-柯鲁柯镇（约260KM 约3.5小时）-茶卡（约210KM 约2.5小时）
-[...3 lines deleted...]
-                【餐饮安排】早/晚
+                大柴旦-察尔汗盐湖（约60KM 约1小时）-柯鲁柯镇（约260KM 约3.5小时）-德令哈（约16KM 约30分钟）
                 <w:br/>
                 早餐后，前往山宗水源格尔木，观高原梦幻盐湖城游览【察尔汗盐湖】（含门票，不含区间车60元/人，游览时间约 2 小时）一切绿色植物在这里都难以生长，但却孕育了晶莹如玉、变化万千的神奇盐花。中国第一大盐湖，是茶卡盐湖的56倍之大！整片如海洋一般的苹果绿盐湖水，阴天晴天都有它独特的魅力。遗落在人间的绿宝石，有种不属于地球的美感。
                 <w:br/>
-                后乘车前往【柯鲁柯镇】（游览约1小时）打卡《生命树》柯鲁柯取景地，解锁德令哈影视文旅新体验，一剧一城一风景，位于青海海西州德令哈市，一座被戈壁与草原温柔包裹的“农垦记忆之城”。它曾是新中国成立后柴达木盆地规模最大的农垦基地之一，如今以独特的 “荒原艺术” 与 “生态新生” 静静诉说一代人的青春，与大自然的修复之力。后继续乘车赴茶卡，抵达后，入住酒店。
+                后乘车前往【柯鲁柯镇】（游览约1小时）打卡《生命树》柯鲁柯取景地，解锁德令哈影视文旅新体验，一剧一城一风景，位于青海海西州德令哈市，一座被戈壁与草原温柔包裹的“农垦记忆之城”。它曾是新中国成立后柴达木盆地规模最大的农垦基地之一，如今以独特的 “荒原艺术” 与 “生态新生” 静静诉说一代人的青春，与大自然的修复之力。后前往德令哈入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：察尔汗盐湖、柯鲁柯镇
                 <w:br/>
+                自费项：察尔汗盐湖区间车60元/人
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：团餐，不吃不退。一桌不足十人菜量会根据 实际人数安排或相应减少。   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">茶卡星际/铂曼/君道酒店或同级</w:t>
+              <w:t xml:space="preserve">德令哈酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                茶卡-茶卡天空壹号-青海湖断崖（150KM，行车约2.5小时）-青海湖
-[...5 lines deleted...]
-                早餐后乘车前往游览【茶卡盐湖天空壹号】（不含区间车、游览1.5-2小时）茶卡盐湖是柴达木盆地四大盐湖中的一个，也是开发最早的一个，距今已有3000多年的开采史。进入景区先看到的就是满地的盐，这里随手一拍都是动画里的场景，到达湖心我才明白为什么这么多人被这里感动，仿佛处在梦幻天堂的感觉。越往里走，月能体会天空之境的宁静和治愈。女生带上红色纱巾或者长裙，拍照真的超出片。随后赴青海湖（京藏高速、京拉线）乘车前往青海湖断崖（自理区间车40元/人）游览最美【青海湖】环湖西路，下公路步行三五分钟就能亲手触摸到湖水。因为离湖近、风景美，这段路也被称作“最美环湖路”。后途径沿途欣赏我国最大的咸水湖，蔚蓝的湖水，海天一色，烟波万顷，在天水相接的远方，是白雪皑皑的群山，脚下是碧绿的草地、白山、蓝水、绿地，巧妙地构成了绝色画卷。游览结束前往青海湖周边酒店入住休息。
+                德令哈-茶卡天空壹号（约213KM，约3小时）-青海湖断崖（约169KM，约2.5小时）-青海湖
+                <w:br/>
+                早餐后，乘车前往游览【茶卡盐湖天空壹号】（含门票，不含区间车、游览1.5-2小时）茶卡盐湖是柴达木盆地四大盐湖中的一个，也是开发最早的一个，距今已有3000多年的开采史。进入景区先看到的就是满地的盐，这里随手一拍都是动画里的场景，到达湖心我才明白为什么这么多人被这里感动，仿佛处在梦幻天堂的感觉。越往里走，月能体会天空之境的宁静和治愈。女生带上红色纱巾或者长裙，拍照真的超出片。随后赴青海湖（京藏高速、京拉线）乘车前往【青海湖断崖】（不含区间车40元/人）游览最美【青海湖】环湖西路，下公路步行三五分钟就能亲手触摸到湖水。因为离湖近、风景美，这段路也被称作“最美环湖路”。后途径沿途欣赏我国最大的咸水湖，蔚蓝的湖水，海天一色，烟波万顷，在天水相接的远方，是白雪皑皑的群山，脚下是碧绿的草地、白山、蓝水、绿地，巧妙地构成了绝色画卷。游览结束前往青海湖周边酒店入住休息。
+                <w:br/>
                 <w:br/>
                 【温馨提示】由于茶卡盐湖阳光很强烈，加上湖面反射需要做好防晒措施。同时还要注意，应该佩戴好墨镜保护好自身的眼睛，海拔高度大概是3000米，切记不要做剧烈运动。如果盲目去运动的情况下，很有可能就会产生高原反应，盐湖表面有黑色的洞，切记千万不可以踩上去哦!
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：茶卡盐湖天空壹号、青海湖断崖
                 <w:br/>
+                自费项：茶卡盐湖天空壹号小火车60元/人，自费娱乐项目：越野卡丁车 100、骆驼骑行 80、环湖巴士 80、竹排筏 40、观光吉普车 150；青海湖断崖区间车40元/人
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐，不吃不退。一桌不足十人菜量会根据 实际人数安排或相应减少。     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">张掖新城/张掖西遇/张掖鼎和或同级</w:t>
+              <w:t xml:space="preserve">青海湖周边湖景或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 文迦牧场-塔尔寺（110KM 约2小时）-兰州/西宁（兰州约230KM，约3小时）
                 <w:br/>
-                【参考酒店】兰州新区：沐岚悦/水云港/曼哈顿/澜怡轩/兰州市区花园酒店/华辰宾馆/宜心恩酒店/新胜利商务或同级
-[...5 lines deleted...]
-                早餐后，前往参观【藏族民俗村寨】（游览时间约90分钟，如因客观原因未开放，替换为青海特产展览中心），沉浸式领略青藏高原特色藏族文化。在这里您可以欣赏到青海高原古老的藏族村落，充分体现青海藏族古老的原始风貌，为您的旅途奉上值得回味的独家记忆。后乘车前往文迦牧场（如因天气等客观原因未开放，则替换为扎麻隆凤凰山），文迦牧场位于青海省青海湖东岸，藏语意为守望者。悠悠⽩云、湛蓝如洗的天空，茵茵碧草、⽆边⽆际的⾦银滩⼤草原上，为游客绘就“天苍苍，野茫茫，风吹草低见牛羊”的画⾯，让游客沉醉在“骑着牛羊游草原，听着牧歌赏风景，在⽂迦娱乐区体验草原风情感受藏族文化，各类约20余种特⾊趣味活动。赠送体验：藏服体验、射箭、投壶、藏式祈福（赠送项目不参加不用不退，以文迦牧场景区实际安排为准），后乘车赴前往参观【塔尔寺】（含门票，不含区间车35元/人及讲解费20元/人，游览约2小时），青海省藏传佛教中的第一大寺院，位于青海省西宁市湟中县鲁沙尔镇西南隅的莲花山坳中，青海省首屈一指的名胜古迹和全国重点文物保护单位。羊皮鼓声一下下敲进我的心里，谁也无法拒绝塔尔寺的浪漫与神圣。酥油花、壁画和堆绣被誉为“塔尔寺艺术三绝”。酥油花雕塑栩栩如生，堆绣18幅绝版全在塔尔寺。晚上入住兰州/西宁酒店。
+                早餐后，前往参观【藏族民俗村寨】（游览时间约90分钟，如因客观原因未开放，替换为青海特产展览中心），沉浸式领略青藏高原特色藏族文化。在这里您可以欣赏到青海高原古老的藏族村落，充分体现青海藏族古老的原始风貌，为您的旅途奉上值得回味的独家记忆。后乘车前往文迦牧场（如因天气等客观原因未开放，无任何退费，无替换景点，请知悉），文迦牧场位于青海省青海湖东岸，藏语意为守望者。悠悠⽩云、湛蓝如洗的天空，茵茵碧草、⽆边⽆际的⾦银滩⼤草原上，为游客绘就“天苍苍，野茫茫，风吹草低见牛羊”的画⾯，让游客沉醉在“骑着牛羊游草原，听着牧歌赏风景，在⽂迦娱乐区体验草原风情感受藏族文化，各类约20余种特⾊趣味活动。赠送体验：藏服体验、射箭、投壶、藏式祈福（赠送项目不参加不用不退，以文迦牧场景区实际安排为准），后乘车赴前往参观【塔尔寺】（含门票，不含区间车35元/人+讲解费20元/人，游览约2小时），青海省藏传佛教中的第一大寺院，位于青海省西宁市湟中县鲁沙尔镇西南隅的莲花山坳中，青海省首屈一指的名胜古迹和全国重点文物保护单位。羊皮鼓声一下下敲进我的心里，谁也无法拒绝塔尔寺的浪漫与神圣。酥油花、壁画和堆绣被誉为“塔尔寺艺术三绝”。酥油花雕塑栩栩如生，堆绣18幅绝版全在塔尔寺。晚上入住兰州/西宁酒店。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、在寺院里，不能用手摸佛经、佛像、法器等，更不能跨越，不允许游客拍照； 
                 <w:br/>
                 2、转经轮时，一定是从左向右，不要乱摸藏族人的头和帽子； 
                 <w:br/>
                 3、塔尔寺属于藏传佛教圣地，入景区需注意穿着，长裤子，衣服需要穿带袖的，长袖或者短袖。
                 <w:br/>
                 4、塔尔寺景区规定导游不可进入，游客自行游览，景区内讲解员费用自理。塔尔寺区间车费用自理。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：藏族民俗村寨、文迦牧场、塔尔寺
+                <w:br/>
+                自费项：塔尔寺不含区间车35元/人+讲解费20元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐，不吃不退。一桌不足十人菜量会根据 实际人数安排或相应减少。     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1248,57 +1233,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 兰州/西宁-广州（飞行约3小时）
                 <w:br/>
-                【参考航班】航班具体以名单出票为准。
-[...4 lines deleted...]
-                <w:br/>
                 酒店享用早餐后，根据回程航班信息合理安排时间适时前往机场。搭乘航班返回结束愉快的西北之旅。
+                <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1、临行前请旅客检查个人随身物品是否齐全！
                 <w:br/>
                 2、机场安检严格 ，加之市区交通拥堵 ，为保证不延误航班 ，请您预留足够的时间前往机场。敬请谅解！
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1372,130 +1352,757 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、机票含广州至兰州/西宁往返机票，机票属于团队票，退票不退任何费用，不可改期、改签等。
                 <w:br/>
-                2、用车满12人升级2+1 陆地豪华商务舱座椅大巴，行程内保证一人一座，不提供座次要求；所有自由活动期间及行程外均不含用车。路段维修，易发生堵车，发车时间均较早，行程内标注出发及行车时间均为预计，具体情况可能略有不同。
-[...1 lines deleted...]
-                3、住宿全程当地舒适型酒店+1晚敦煌鎏金帐篷/酒店+当地1晚网评4钻酒店；因西北条件有限，酒店热水分时段供应，青海大部分酒店无空调、带独立卫生间。我社不提供自然单间、单人报名，我公司安排拼房，如游客要求一个人住房，需补房差3月700元。客人自愿放弃住宿、费用不退。如我社提供的参考酒店无法接待的情况下，我社可以协商安排其他酒店！
+                2、用车：按实际人数用车，保证一人一正座，满14人升级2+1 陆地豪华商务舱座椅大巴，不提供座次要求；所有自由活动期间及行程外均不含用车。路段维修，易发生堵车，发车时间均较早，行程内标注出发及行车时间均为预计，具体情况可能略有不同。
+                <w:br/>
+                3、住宿全程四晚当地舒适型酒店+1晚敦煌鎏金帐篷/酒店+当地1晚网评4钻酒店；因西北条件有限，酒店热水分时段供应，青海大部分酒店无空调、带独立卫生间。我社不提供自然单间、单人报名需补房差4月800元。客人自愿放弃住宿、费用不退。如我社提供的参考酒店无法接待的情况下，我社可以协商安排其他酒店！
                 <w:br/>
                 4、用餐含7早6正、早餐由酒店提供、不吃不退；正餐标 30 元/人/正，正餐十人一桌、八菜一汤，特色餐团队餐为我社安排用餐、不吃不退。一桌不足十人菜量会根据实际人数安排（不含酒水）。客人自行取消用餐，餐费不退。景区一般地处偏远，餐标相对大城市较差，藏区海拔较高，米饭有夹生现象，团餐以蔬菜为主，不习惯者请提前自备佐食，因整体餐费不以个人用餐与否减少，自愿放弃用餐无费用可退， 敬请谅解。
                 <w:br/>
                 5、门票含全程含景区首道大门票：张掖七彩丹霞（不含区间车）、嘉峪关城楼、鸣沙山月牙泉、莫高窟B类票、察尔汗盐湖（不含区间车）、茶卡盐湖天空壹号（不含区间车）、塔尔寺（不含区间车+讲解）。
                 <w:br/>
                 注：优惠门票退费标准：
                 <w:br/>
                 1、此次活动受青海旅游局、各景区大力支持，门票已享受最优惠政策，在旅游过程中，如未发生的门票，我社不予退款。（包括不可抗力因素或天气因素导致景点不能正常游览）
                 <w:br/>
                 2、持有特殊证件的游客，如老年证、导游证、经理资格证、军官证、学生证等证件，均不可再次享受门票优惠或退费政策。
                 <w:br/>
                 我们会根据当地实际情况在保证游览时间，景点数量不变的情况下，对行程做相应调整，感谢您的配合与支持。
                 <w:br/>
-                6、保险我社已购买了旅行社责任险，特别提醒旅游者应当按照规定另行投保人身意外伤害保险。
-[...5 lines deleted...]
-                9、儿童只含车位费、导游服务费、餐费，如超高发生费用（如火车票、门票、占床、早餐等），费用自理。
+                6、导服全程安排持证优秀导游。如10人（含10人）以下司机向导协助客人，无地陪导游陪同，敬请谅解！
+                <w:br/>
+                司机不是专业持证导游，为辅助工作人员，不做专业讲解，景区参观不陪同，送机不办理登记牌等相关事宜。
+                <w:br/>
+                7、购物全程0个购物店（备注: 景区、藏寨、特产中心、餐厅商场不属于旅行社所安排的购物店）
+                <w:br/>
+                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                8、儿童只含车位费、导游服务费、餐费，如超高发生费用（如火车票、门票、占床、早餐等），费用自理。
+                <w:br/>
+                【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、景区内的自由活动自行参与的项目，如：园中园门票，环保车、电瓶车、小交通、沙漠活动项目。
-[...7 lines deleted...]
-                5、个人消费，如酒水、饮料、洒店内洗衣、电话等未提到的其它服务。
+                1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
+                <w:br/>
+                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
+                <w:br/>
+                3、航空公司临时增加的燃油附加费。
+                <w:br/>
+                4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险
+                <w:br/>
+                5、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                <w:br/>
+                6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                7、不含往返机场税费。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">张掖七彩丹霞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">区间车（必消项目）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 38.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鸣沙山</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">电瓶车 单程 10 元/人，往返 20 元/人。骑骆驼 100-120 元/人，滑沙 25 元/人，鞋套 15 元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">敦煌演出</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">《敦煌盛典》238 元/人起 《丝路花雨》238 元/人起 《又见敦煌》298 元/人起</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">茶卡天空壹号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">往返小火车60（必消项目），自费娱乐项目：越野卡丁车 100、骆驼骑行 80、环湖巴士 80、竹排筏 40、观光吉普车 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">察尔汗盐湖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">区间车（必消项目）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">青海湖断崖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">区间车（必消项目）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">敦煌特色美食</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">敦煌大漠风情宴 1880 元桌 烤全羊 1880 元/只起</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1524,139 +2131,101 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州邦越国际旅行社有限公司，许可证L-GD02115，联系电话（020-83371233）。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州邦越国际旅行社有限公司组织出发（全国拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州邦越国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明：
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前七天天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：甘肃青海部分地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满18周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
-[...41 lines deleted...]
-                日期：  日期：
+                2）70周岁人群需提交三甲医院的体检报告且有60岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待72周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1680,132 +2249,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大西北是一片充满神秘、充满浓郁地方特色的土地，这里不仅有千年的文化遗迹，更有苍茫的戈壁、黄沙；辽阔无边的湖水、草原，但由于历史与自然的制约，西北经济较为落后，与广东沿海发达省份相距较大，旅游线路相对较为艰苦。为了使您的此次西北之行圆满、愉快，为了使您更好的体验西北，丝绸古道的无限魅力，为了您在西北旅游前做好充分的准备说明如下：
                 <w:br/>
                 ◆ 由于青海属青藏高原少数民族聚居地,自然、经济条件较为落后，西宁由于海拔较高，夏无酷暑，全年平均气温较低，住宿及餐饮条件有限。
                 <w:br/>
                 ◆ 西北较为干燥，请随时注意补充水分，多饮水、多吃水果。
                 <w:br/>
                 ◆ 日照时间长，气候干燥，降水量少，海拔较高，请备好太阳镜、太阳帽、丝巾、防晒油润唇膏、保湿性护肤品，并请多喝水、瓜果尽量少吃，以防身体不适，千万不要在吃完水果后再喝热茶，以免造成腹泻。
                 <w:br/>
                 ◆ 昼夜温差大，需带一件长袖外衣或毛衣、棉衣等衣物，旅游中请注意适时增减衣物，以防感冒;游览时最好是舒适的着装，请携带休闲服装及轻便的鞋子。
                 <w:br/>
                 ◆ 丝路线路途遥远，景点分布分散，乘车时间较长，做好心理准备
                 <w:br/>
                 ◆ 甘、青两地因信仰伊斯兰教的民族较多，饮食多以牛羊肉为主，禁忌猪，与他们交往时一定不要谈及猪，否则会因不礼貌而得不到友好的接待。
                 <w:br/>
                 ◆ 少数民族同胞性格较为直爽，自由活动时如不买商品，尽量不要讨价还价。
                 <w:br/>
                 ◆ 请备常用药品，如清凉药，感冒药，拉肚药及退烧药品。
                 <w:br/>
                 ◆ 因口味不同，可自带些可口小咸菜，饼干等。
                 <w:br/>
                 ◆ 住宿：西北地区地域宽广，当地人性格豪放、直爽，服务业人员水平与沿海地区有一定差异。西北地区酒店设施与沿海地区有较大差距，请客人勿以城市人心态衡量，由于西北当地气候较为凉爽及生活习惯，除五星级酒店以外，多数酒店客房不启用空调制冷，酒店会视天气情况分时段启用空调: 当地酒店主要使用太阳能热水器，如酒店当天用水人数较多，热水可能供应不足，造成不便，敬请谅解!
-              </w:t>
-[...80 lines deleted...]
-                签订日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1846,51 +2333,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2034,50 +2521,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>