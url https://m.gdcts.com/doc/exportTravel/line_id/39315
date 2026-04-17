--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -1525,98 +1525,100 @@
                 曼谷网评5钻参考酒店：
                 <w:br/>
                 曼谷贵都酒店S Ratchada Hotel Bangkok、深圳大厦酒店(ShenZhen Hotel)、斯拉姆休闲酒店（S Ram Leisure Hotel）、曼谷市集酒店(The Bazaar Hotel Bangkok) 等同档次酒店（以实际安排入住为准）芭提雅网评5钻参考酒店： 
                 <w:br/>
                 海湾海滩度假村（Bay Beach Resort）、Le Bali Resort&amp;Spa(乐巴厘水疗度假村）、Golden Jomtien Beach Hotel（黄金仲天海滩酒店）、骄傲芭堤雅酒店(The Proud Hotel Pattaya)等同档次酒店（以实际安排入住为准）
                 <w:br/>
                 新加坡网评4钻参考酒店：
                 <w:br/>
                 D'Resort 或 Park Avenue Changi或 Park Avenue Rochester或YWCA Fort Canning或 Relc International Hotel或 Hotel Royal Singapore或其他同档次酒店（以实际安排入住为准）
                 <w:br/>
                 马六甲网评4钻参考酒店：
                 <w:br/>
                 宜必思酒店 MELAKA IBIS HOTEL或马六甲天鹅花园度假酒店 SWAN GARDEN RESORT HOTEL或瑞士花园酒店 SWISS GARDEN HOTEL MELAKA或其他同档次酒店（以实际安排入住为准）
                 <w:br/>
                 吉隆坡国际品牌5星考酒店：
                 <w:br/>
                 太子万豪或太子逸林希尔顿或沙亚楠逸林希尔顿或PJ希尔顿或其他同级酒店（以实际安排入住为准）
                 <w:br/>
                 ★行程参考酒店会优先安排，如遇节假日酒店房满，将调换同级酒店★境外酒店没有评星或钻级制度，所有星级或钻级都是根据携程、AGODA、booking专业订房网站评定，携程会存在临时调整钻级的可能，酒店均为指定酒店，故不接受处理钻级临时调整而投诉，敬请谅解!
                 <w:br/>
                 ●行程表内所列的景点；其他园中园门票自理；
                 <w:br/>
                 ●用 车：行程内用车，根据人数安排车型（保证1人1正座）。
                 <w:br/>
                 ●用 餐：酒店早餐*9餐（儿童不占床不含早）+正餐*12餐 ，正餐取消不用视为自动放弃，费用不退。如因用餐遇航班时间，餐费自理；
+                <w:br/>
+                ●导游：全程领队及当地中文导游服务费￥600元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ●当地导游服务费及马来西亚酒店税 全程600元/人；
+                ●马来西亚酒店税 10-17马币/房/晚；
                 <w:br/>
                 ●签证：泰国、新加坡、马来西亚均对中国大陆护照免签，4000元以上现金(海关随机抽查)；
                 <w:br/>
                 ●以上价格仅适用持有中国护照的客人，持港澳台及外籍护照客人需要额外支付附加费1500元/人（签证自理）；
                 <w:br/>
                 ●如要求单住或单男单女住宿产生的单房差费用，全程单房差:1500元；
                 <w:br/>
                 ●护照费、卫检、以及人力不可抗因素导致的额外费用；   
                 <w:br/>
                 ●旅游意外险及航空险（建议客人购买）；
                 <w:br/>
                 ●行程外私人消费之个人费用，如自行购物或参加自费项目等；
                 <w:br/>
                 ●航空公司临时加收燃油附加费；旅游旺季航空时加价等；
                 <w:br/>
                 ●因罢工、台风、航班取消或更改时间，交通延阻及其不可抗力因素所导致的额外费用；
                 <w:br/>
                 ●泰国是个小费制国家，国际惯例小费是服务的报酬，更多的是一种礼仪，行程如有涉及到以下内容，请遵循国际惯例，建议客人在当地支付以下小费：
                 <w:br/>
                    1.古式按摩 或 SPA：您可视按摩师的服务质量或专业水平而弹性给予，约泰铢100左右
                 <w:br/>
                     2.骑大象： 每次付驯象师约泰铢20左右
                 <w:br/>
                     3.坐马车： 每次付马夫约泰铢20左右
                 <w:br/>
@@ -1753,121 +1755,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">马六甲 魅力南洋风情</w:t>
-[...69 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">皇帝餐（鱼翅+燕窝）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">品尝名厨调制的深受海内外华人喜欢的暹罗湾鱼翅美食，港式红烧鱼翅每人一砂锅，泰南特产金丝燕燕窝炖椰子一份。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2475,50 +2406,99 @@
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、持中国因私护照：客人报名前请确保自身护照有效期在六个月以上（指护照有效期＞回程时间+6 个月）和两页签证空白页（不含备注页），客户报名前必须自己确认护照有效期，否则因护照过期导致无法出游，责任自负； 小孩未满 16 岁（含 16 岁）直系亲属不同行需要提供未成年人出行委托函。 
                 <w:br/>
                 2、持港澳台（含 CI、DI 身份证明书）和外籍护照报名的客人：必须自备前往目的地国家的有效签证，并且必须具备再次进入中国境内的有效签证；（特别提醒：持有香港、澳门身份证明书的游客，必须自备前往新马的有效签证） 
                 <w:br/>
                 3、持港澳台护照客人：出发当日还请自备有效回乡证、台胞证。如临时发现护照过期或不足有效期者，我司有权按实际产生的费用扣费；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2559,51 +2539,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>