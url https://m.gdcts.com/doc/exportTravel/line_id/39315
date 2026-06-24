--- v3 (2026-05-13)
+++ v4 (2026-06-24)
@@ -2539,51 +2539,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>