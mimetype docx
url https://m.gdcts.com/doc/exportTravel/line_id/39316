--- v0 (2026-03-18)
+++ v1 (2026-04-18)
@@ -392,51 +392,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【贴心服务】全程金牌领队陪同服务，安全感满满！
+                【贴心服务】全程领队陪同服务，安全感满满！
                 <w:br/>
                 【舒适航班】优选南航正点航班直飞！
                 <w:br/>
                 【舒适安排】马进新出不走回头路，劲省6小时车程！
                 <w:br/>
                 【狮城打卡 】鱼尾狮+彩虹大楼+娘惹屋+潮流哈之巷+滨海湾花园
                 <w:br/>
                 【大马特色】（1）特色摇滚三轮车游：欣赏古城区的百年建筑及文化沧殇
                 <w:br/>
                                     （2）娘惹服体验：仿佛穿越时空，亲身感受到马六甲丰富多彩的历史文化
                 <w:br/>
                                     （3）吉隆坡城市单轨电车体验：:马来西亚一道亮丽的城市风景线
                 <w:br/>
                 【出片打卡点】占美回教堂、双子塔、国家清真寺、粉红清真寺
                 <w:br/>
                 【舌尖精选美食】娘惹餐、品南洋打边炉、面包鸡
                 <w:br/>
                 ★新加坡： 入住网评4钻酒店 
                 <w:br/>
                 ★马来西亚： 吉隆坡升级两晚国际5星酒店PJ希尔顿或万豪或其他同级酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -839,51 +839,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马六甲→新山过关→新加坡→鱼尾狮公园→滨海湾花园（外观）→圣淘沙
+                马六甲→新山过关→新加坡→鱼尾狮公园→滨海湾花园（外观）
                 <w:br/>
                 请贵宾按照通知时间于酒店大堂集合，开始今日旅程~酒店出发 
                 <w:br/>
                 【马六甲】-【新山关口】- 【新加坡】
                 <w:br/>
                 【鱼尾狮公园】鱼尾狮像坐落于市内新加坡河畔，是新加坡的标志和象征。(温馨提示:大小鱼尾狮会不定期轮流围起来清洗，行程还是会前往，如遇清洗期间未能观赏，敬请见谅)
                 <w:br/>
                 【滨海湾花园】这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑，由滨海南花园、滨海东花园和滨海中花园三个风格各异的水岸花园连接而成。该花园占地101公顷，位于滨海湾亲水黄金位置，是整个滨海湾项目的组成部分之一。
                 <w:br/>
                 【新加坡综合度假区】（自由活动）位于新加坡本岛南部，是新加坡人很喜欢的度假胜地，也外国游客去新加坡玩耍的景点，拥有刺激的玩乐设施和适合亲子的项目，比如新加坡环球影城、S.E.A 海洋馆、西乐索海滩等等，八家独特的豪华酒店、进岛之后都可以无限次坐岛内小火车去不同站点。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1056,120 +1056,120 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.酒店：入住1晚新加坡网评4钻酒店 + 1晚马六甲网评4钻酒店+升级2晚吉隆坡国际5星酒店；住宿为两人标准间，含每人每晚一床位，单男单女及单人住宿要求需补房差，房差：1500元/人；为提倡环保，部分酒店不提供一次性洗漱用品，请各位贵宾在出团前自备）；
                 <w:br/>
                 新加坡参考网评4钻酒店：D'Resort 或 Park Avenue Changi或 Park Avenue Rochester或YWCA Fort Canning或 Relc International Hotel或 Hotel Royal Singapore或其他同级酒店
                 <w:br/>
                 马六甲参考网评4钻酒店：宜必思酒店 MELAKA IBIS HOTEL或马六甲天鹅花园度假酒店 SWAN GARDEN RESORT HOTEL或瑞士花园酒店 SWISS GARDEN HOTEL MELAKA或其他同级酒店
                 <w:br/>
                 吉隆坡参考国际5星酒店：太子万豪 或 太子逸林希尔顿 或 沙亚楠逸林希尔顿 或 PJ希尔顿或其他同级酒店（注：以上为参考酒店，如遇所列酒店满房，会以其他同级酒店的标准房代替，费用不变，具体以最终出团通知书为准。我社保留对酒店的修改和调整之权利，敬请留意）；
                 <w:br/>
                 2.用餐：4酒店早餐+新加坡1正餐（餐标60元）；马来西亚4正餐（餐标40元）
                 <w:br/>
                 3.门票: 行程内第一道门景点门票，马六甲摇滚三轮车、娘惹服体验；其他园中园门票自理；
                 <w:br/>
                 4.用车：境外旅游巴士18-45座，根据实际人数安排用车，保证一人一正座。
                 <w:br/>
                 5.交 通：行程内的国际往返经济舱机票费用及机场税（费）；
+                <w:br/>
+                6：导游：当地中文导游及全程领队 服务费￥380元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.当地中文导游及全程领队陪同服务小费¥380元(和团费收齐）；
-[...21 lines deleted...]
-                12.个人消费，如自行购物或参加自费项目等；
+                1.马来西亚酒店税，17马币/间/晚现付酒店，前台（参考约90元人民币每房）；
+                <w:br/>
+                2.个人护照办理费用；（护照有效期需6个月以上）
+                <w:br/>
+                3.行程外私人所产生的个人费用,行程外的自费项目； 
+                <w:br/>
+                4.中国护照免签入境马来西亚：根据马来西亚国家移民局官方公布，移民官会抽查入境马来西亚外籍人士的随身携带现金， 携带金额的规定为：每人不少于 3000 元现金抽查;
+                <w:br/>
+                5.因个人意愿要求房型升级产生的单房差费用：全程住宿单间差1500元/人，；
+                <w:br/>
+                6.行李物品保管费以及托运行李超重产生的费用；
+                <w:br/>
+                7.因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用；
+                <w:br/>
+                8.持港澳台护照或持外籍护照的客人签证自理
+                <w:br/>
+                9.客人必须全程跟随团队旅游，确需离团自行活动者，应到当团领队处办理离团手续，离团费¥1000元/天（出于签证担保和安全等原因，行程过程中客人不允许私自离团（自由活动时间除外），如特殊情况必须离团，须与我司签署离团声明书，并交纳离团费¥1000元/天/人。且离团过程中发生的任何违反当地法律以及危及人身和财产安全等问题，由客人自行承担，我司不承担任何责任，旅游意外保险也无法承保离团时个人受到的人身或财产伤害与损失。）
+                <w:br/>
+                10.个人旅游意外保险费和航空保险费。
+                <w:br/>
+                11.个人消费，如自行购物或参加自费项目等；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1252,141 +1252,186 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">签证信息</w:t>
+              <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                新马签证须知
-[...7 lines deleted...]
-                3、持港澳台护照客人：出发当日还请自备有效回乡证、台胞证。如临时发现护照过期或不足有效期者，我司有权按实际产生的费用扣费；
+                1.行程酒店所使用的房型除特别注明或旅客特别需求，正常以提供各酒店的标准房型为主；
+                <w:br/>
+                2. 旅客需求一大床或二小床、高或低楼层、吸烟或禁烟房、非边间或连通房等等特殊需求，在不升级房型且不增加售价之前提下，且最终之情况需于酒店现场办理入住时酒店确认为准，敬请谅解；
+                <w:br/>
+                3. 大部份酒店并无「三或四人房型」，旅客若选择加床，全球酒店几乎都以统一型式之折叠床为主，且每间房基于房型与消防安全为由，最多仅能加一张床。
+                <w:br/>
+                4. 各酒店是否提供洗漱用品、吹风机、WIFI 上网、热水器等等皆有不同服务规格，因此仍建议您携带惯用之个人卫生用品与电器；
+                <w:br/>
+                5. 行程所标示酒店等级以当地认证为准，部份设施、服务、环境可能与国际星级饭店有些微落差。如有须加强服务之处，可联系旅游顾问或导游处理。
+                <w:br/>
+                6. 团费未含酒店内各项迷你吧商品、有线（付费）电视、客房服务、自费设施等项目。另旅客若毁损、遗失饭店内之用品，本公司不负赔偿之责任，旅客须自行负担相关费用。
+                <w:br/>
+                7. 新加坡酒店近年推广环保概念，实施客房服务不提供牙膏牙刷及拖鞋等消耗品，另部份饭店不主动每天更换毛巾，若有需要，需请客房人员更换，敬请见谅。
+                <w:br/>
+                8. 新加坡为热带气候，一年四季如夏，当地生活习惯并不像中国或寒带地区会洗热水澡，所以部份饭店设备会有水温不够热问题，敬请见谅与包涵。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">签证信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                新马签证须知
+                <w:br/>
+                一、签证资料（新马免签） 
+                <w:br/>
+                1、持中国因私护照：客人报名前请确保自身护照有效期在六个月以上（指护照有效期＞回程时间+6 个月）和两页签证空白页（不含备注页），客户报名前必须自己确认护照有效期，否则因护照过期导致无法出游，责任自负； 小孩未满 16 岁（含 16 岁）直系亲属不同行需要提供未成年人出行委托函。 
+                <w:br/>
+                2、持港澳台（含 CI、DI 身份证明书）和外籍护照报名的客人：必须自备前往目的地国家的有效签证，并且必须具备再次进入中国境内的有效签证；（特别提醒：持有香港、澳门身份证明书的游客，必须自备前往新马的有效签证） 
+                <w:br/>
+                3、持港澳台护照客人：出发当日还请自备有效回乡证、台胞证。如临时发现护照过期或不足有效期者，我司有权按实际产生的费用扣费；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...15 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的出团通知书行程表中告知，客人对此表示同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1426,51 +1471,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>