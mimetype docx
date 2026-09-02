--- v1 (2026-04-18)
+++ v2 (2026-09-02)
@@ -1127,50 +1127,243 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.马来西亚酒店税，17马币/间/晚现付酒店，前台（参考约90元人民币每房）；
                 <w:br/>
                 2.个人护照办理费用；（护照有效期需6个月以上）
                 <w:br/>
                 3.行程外私人所产生的个人费用,行程外的自费项目； 
                 <w:br/>
                 4.中国护照免签入境马来西亚：根据马来西亚国家移民局官方公布，移民官会抽查入境马来西亚外籍人士的随身携带现金， 携带金额的规定为：每人不少于 3000 元现金抽查;
                 <w:br/>
                 5.因个人意愿要求房型升级产生的单房差费用：全程住宿单间差1500元/人，；
                 <w:br/>
                 6.行李物品保管费以及托运行李超重产生的费用；
                 <w:br/>
                 7.因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用；
                 <w:br/>
                 8.持港澳台护照或持外籍护照的客人签证自理
                 <w:br/>
                 9.客人必须全程跟随团队旅游，确需离团自行活动者，应到当团领队处办理离团手续，离团费¥1000元/天（出于签证担保和安全等原因，行程过程中客人不允许私自离团（自由活动时间除外），如特殊情况必须离团，须与我司签署离团声明书，并交纳离团费¥1000元/天/人。且离团过程中发生的任何违反当地法律以及危及人身和财产安全等问题，由客人自行承担，我司不承担任何责任，旅游意外保险也无法承保离团时个人受到的人身或财产伤害与损失。）
                 <w:br/>
                 10.个人旅游意外保险费和航空保险费。
                 <w:br/>
                 11.个人消费，如自行购物或参加自费项目等；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">魅力南洋风情</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马六甲河畔+游河体验不一样的历史异国风情+吉隆坡高塔360°鸟瞰魅力吉隆坡+吉隆坡烧烤火锅风味餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1471,51 +1664,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1659,50 +1852,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>