--- v0 (2026-03-07)
+++ v1 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春假*童趣四川】四川成都双飞5天丨休闲成都丨探秘三星堆博物馆丨乐山大佛丨都江堰水利工程丨熊猫基地丨安仁古镇丨三苏祠丨太古里行程单</w:t>
+        <w:t xml:space="preserve">【童趣四川】四川成都双飞5天丨休闲成都丨探秘三星堆博物馆丨乐山大佛丨都江堰水利工程丨熊猫基地丨安仁古镇丨三苏祠丨太古里行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260304TQSC</w:t>
+              <w:t xml:space="preserve">WZ-20260415TQSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -604,51 +604,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都瑞廷雅爵酒店/馨乐庭酒店/德林酒店/礼悦酒店/臻悦豪庭   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都瑞廷雅爵酒店/馨乐庭酒店/德林酒店/礼悦酒店/臻悦豪庭  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -776,51 +776,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大邑曼蒂尼雅/陌上轻雅酒店   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大邑曼蒂尼雅/陌上轻雅酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -864,51 +864,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都瑞廷雅爵酒店/馨乐庭酒店/德林酒店/礼悦酒店/臻悦豪庭  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都瑞廷雅爵酒店/馨乐庭酒店/德林酒店/礼悦酒店/臻悦豪庭 或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1510,51 +1510,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人起行，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 （如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据天气原因或实际情况行程游玩顺序。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（ 火车票、门票、酒店、车费损失等），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -1815,51 +1815,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>