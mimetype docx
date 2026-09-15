--- v1 (2026-04-17)
+++ v2 (2026-09-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【童趣四川】四川成都双飞5天丨休闲成都丨探秘三星堆博物馆丨乐山大佛丨都江堰水利工程丨熊猫基地丨安仁古镇丨三苏祠丨太古里行程单</w:t>
+        <w:t xml:space="preserve">【童趣四川】四川成都双飞5天丨休闲成都丨探秘三星堆博物馆丨乐山大佛丨都江堰水利工程丨熊猫基地丨安仁古镇丨三苏祠丨走进道明竹艺村丨探秘恐龙自然博物馆丨太古里行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415TQSC</w:t>
+              <w:t xml:space="preserve">WZ-20260828TQSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,61 +388,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【优选行程】广东独立成团，广州直飞成都，一次旅行玩转成都不留遗憾；
-[...9 lines deleted...]
-                ★【尊享住宿】全程入住精选网评4钻店，让您旅途无忧；
+                ★【优选行程】广东独立成团，直飞成都，一次旅行玩转成都不留遗憾；
+                <w:br/>
+                ★【精心安排】行走的课堂——川蜀文明亲子精品线，一站式读懂四川五千年；
+                <w:br/>
+                ★【缤纷景点】都江堰+乐山大佛+大熊猫基地+三星堆+三苏祠，一个都不少； 
+                <w:br/>
+                ★【小众品鉴】走进道明竹艺村被《纽约时报》评为”东方建筑的诗艺革命”；
+                <w:br/>
+                ★【探秘寻踪】沉浸式解锁史前世界，探秘海量恐龙化石，感受远古生命魅力；
+                <w:br/>
+                ★【特色美食】精心安排适合儿童美食：苏氏东坡肉 +曾排骨传家菜+民间乡土菜；
+                <w:br/>
+                ★【网红打卡】观川剧变脸、逛安仁古镇、锦里、宽窄巷子、爬墙熊猫、体验休闲慢生活；
+                <w:br/>
+                ★【尊享住宿】全程入住精选网评4钻酒店（网评不低于4.5分），让您旅途无忧；
+                <w:br/>
+                ★【品质细节】量身定做全程巡房、巡餐、用心服务，关怀备至、服务细节拉满；
                 <w:br/>
                 ★【纯玩尊享】真纯玩到底，全程0购物0擦边0车销0餐购0套路；宽松赏美景；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -563,221 +569,220 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—成都 (参考航班：   )
                 <w:br/>
-                广州白云机场乘机前往天府之国成都，后乘车前往【太古里】是成一座开放式、低密度的街区形态购物中心；打卡【爬墙熊猫】太古里玩的生活趣味、大都会的休闲品位、林立的精致餐厅、历史文化及商业交融的独特氛围，让人于繁忙都市中心慢享美好时光，集合了众多的西洋品牌以及老字号的首店。完毕后前往【锦里古街】（游览约1.5小时），古街是川西仿古建筑，青石板小路，大红的灯笼，黑瓦、灰墙、青苔、翠竹、酒肆、戏楼...明清时代的建筑无不给人以古朴宁静的感受，颇有特色的“小吃区”，汇集了四川的名小吃：牛肉焦饼、张飞牛肉、久久丫..让人唇齿留香，富有浓郁三国特色和川西民俗的店铺让人目不暇接。结束后返回酒店办理入住。 
-[...2 lines deleted...]
-                （温馨提示：在不减少景点情况下，市区以及全程景点我社可根据实际情况，调整景点游览的先后顺序，请知悉。）
+                广州乘飞机（飞行2小时）抵达成都机场，后乘车前往【梨园会馆】（演出约70分钟）作为非遗课堂，观四川川剧变脸秀、长嘴壶茶艺、手影戏、木偶戏….一把竹椅子配上一碗四川独有盖碗茶，感受老成都的茶馆文化；
+                <w:br/>
+                完毕后乘坐前往【太古里IFS】打卡【爬墙熊猫】（游览约1.5小时）太古里玩的生活趣味、大都会的休闲品位、林立的精致餐厅、历史文化及商业交融的独特氛围，让人于繁忙都市中心慢享美好时光，集合了众多的西洋品牌以及老字号的首店。后前往酒店办理入住。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都瑞廷雅爵酒店/馨乐庭酒店/德林酒店/礼悦酒店/臻悦豪庭  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都嘉廷酒店/馨乐庭酒店 /礼悦酒店/臻悦豪庭酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都—大熊猫基地（28公里约40分钟）—三星堆—成都（三70公里，约1小时）
                 <w:br/>
-                早餐后，乘车前往【大熊猫繁育基地】（含门票，自理电瓶车30元自愿选择），常年饲养有大熊猫、小熊猫、黑颈鹤、白鹳、白天鹅、黑天鹅、雁、鸳鸯及孔雀等动物。现在的基地，翠竹葱茏，绿树成荫，鸟语花香，空气清新，自然山野风光和优美人工景观巧妙融合，各种珍稀濒危动物在其中悠然自得地生息繁衍。
-[...4 lines deleted...]
-                特别说明：因三星堆每日限流，如未约到票则改游【杜甫草堂】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。
+                早餐后，乘车前往【大熊猫繁育基地】（含门票，自理电瓶车30元自愿选择，游览约2小时），常年饲养有大熊猫、小熊猫、黑颈鹤、白鹳、白天鹅、黑天鹅、雁、鸳鸯及孔雀等动物。现在的基地，翠竹葱茏，绿树成荫，鸟语花香，空气清新，自然山野风光和优美人工景观巧妙融合，各种珍稀濒危动物在其中悠然自得地生息繁衍。
+                <w:br/>
+                完毕后用中餐，下午前往【三星堆博物馆】（含门票，游览约2小时；不含讲解耳麦30元自愿选择）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，被评为国家4A级旅游景区，集文物收藏保护、学术研究和社会教育多种功能于一体，采用现代科学手段实施管理，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物，完毕后乘车返回成都入住酒店。
+                <w:br/>
+                <w:br/>
+                特别说明：因三星堆每日限流，如未约到票则改游【武侯祠】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【大熊猫繁育基地】、【三星堆博物馆】
                 <w:br/>
-                自费项：【大熊猫繁育基地】电瓶车30元/人
+                自费项：【大熊猫繁育基地】电瓶车30元/人、【三星堆博物馆】讲解耳麦30元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都瑞廷雅爵酒店/馨乐庭酒店/德林酒店/礼悦酒店/臻悦豪庭  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都嘉廷酒店/馨乐庭酒店 /礼悦酒店/臻悦豪庭  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都—三苏祠—乐山大佛（140公里约1.5小时）—大邑  （车程月1.5小时）
                 <w:br/>
-                早餐后，乘车经过成乐高速低【三苏祠】（含门票、讲解）占地65000平方米，是北宋著名文学家苏洵、苏轼、苏辙“三苏父子”的故居以及祠堂，三苏祠一直是文人墨客和民众拜祭圣贤的聚集场所，经数百年的营造，周围红墙环抱，绿水萦绕，荷池相通，小桥频架，堂馆亭榭掩映在翠竹浓荫之中，错落有致，形成"三分水，二分竹"的岛居特色。
-[...1 lines deleted...]
-                后前往乐山，乘船观赏【乐山大佛】（含船票）远眺乐山大佛佛像高71米，比号称世界最大的阿富汗米昂大佛（高53米）高出18米，是名副其实的世界之最，素有“佛是一座山，山是一座佛”之称，船观“巨型睡佛”以及三江汇合处，形成了“佛中有佛”的奇观，完毕后乘车前往大邑。
+                早餐后，乘车经过成乐高速低【三苏祠】（含门票、讲解；游览约1.5小时）占地65000平方米，是北宋著名文学家苏洵、苏轼、苏辙“三苏父子”的故居以及祠堂，三苏祠一直是文人墨客和民众拜祭圣贤的聚集场所，经数百年的营造，周围红墙环抱，绿水萦绕，荷池相通，小桥频架，堂馆亭榭掩映在翠竹浓荫之中，错落有致，形成"三分水，二分竹"的岛居特色。
+                <w:br/>
+                后前往乐山，乘船观赏【乐山大佛】（含船票；参观约1小时）远眺乐山大佛佛像高71米，比号称世界最大的阿富汗米昂大佛（高53米）高出18米，是名副其实的世界之最，素有“佛是一座山，山是一座佛”之称，船观“巨型睡佛”以及三江汇合处，形成了“佛中有佛”的奇观，完毕后乘车前往大邑。
                 <w:br/>
                 <w:br/>
                 温馨提示：乘船观乐山大佛如因江面起雾/枯水/洪水以及船票限购等不可抗拒因素不能乘坐，则改为上山游览乐山大佛，费用不增不减，同意报名即认可此调整方案。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【乐山大佛】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -814,143 +819,145 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大邑—都江堰（60公里约1小时）—成都  （56公里约1小时）
-[...7 lines deleted...]
-                后前往【钟书阁书屋】称其为“中国最美网红书店”，甚至有人形容它像走进了 《哈利·波特》 的魔法世界，被称为“超现实魔幻书店”，因为它提供的不仅是阅读体验，更是一种充满想象力的空间氛围；后乘车前往成都入住。
+                大邑—安仁古镇—竹艺村—都江堰（60公里约1小时）—成都  （56公里约1小时）
+                <w:br/>
+                早餐后，酒店出发，前往游览【安仁古镇】（游览约1.5小时）含乘坐铛铛车（单程）安仁古镇已有1400余年的历史，有全国最大保存完好中西合璧的老公馆群落27座、现代博物馆场馆48座、文保单位16处、藏品1000余万件、国家一级文物3655件；有安仁古镇作为西南地区首条投入运营的复古电车，线路全长1.8公里，电车采用民国时期大上海有轨电车造型设计，配备木质车门、皮质座椅与民国女子画像装饰，运行时伴随"铛铛"警示声。
+                <w:br/>
+                后前往【道明竹艺村】（游览约1小时）是国家级非遗“道明竹编”的传承地，它以“主编韵、天赋为、国际范”文明，这里川西千年竹编文脉，完整保留了川西林盘，其中“竹里”被誉为东方建筑的是诗艺革命”。
+                <w:br/>
+                完毕后前往都江堰，参观【都江堰水利工程】（含门票及耳麦讲解；不含景区内观光车往返15元，游览约1.5小时）被称为独奇千古的“镇川之宝“。是战国时期秦国蜀郡太守李冰及其子率众修建的一座大型水利工程，是全世界至今为止，年代最久、唯一留存、以无坝引水为特征的宏大水利工程。远观祭祀李冰父子的二王庙，安澜索桥观鱼嘴分水堤、飞沙堰泄洪坝、宝瓶口引水口，进离堆公园观碑亭、离堆、伏龙观、堰功道瞻仰李冰父子塑像。
+                <w:br/>
+                后享用中餐，后前往【都江堰仰天窝广场】由著名荷兰艺术家、大黄鸭之父费洛伦泰因·霍夫曼设计的“特大号”大熊猫自拍艺术品雕塑也在万人瞩目中惊艳亮相，成为都江堰“城市新地标”；后乘车前往成都入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【安仁古镇】、【都江堰水利工程】
                 <w:br/>
                 自费项：【都江堰水利工程】观光车往返15元/人、
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都瑞廷雅爵酒店/馨乐庭酒店/德林酒店/礼悦酒店/臻悦豪庭 或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都嘉廷酒店/馨乐庭酒店/礼悦酒店/臻悦豪庭  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都—宽窄巷子—东郊记忆—广州 （参考航班： 航班待定）
-[...3 lines deleted...]
-                后前往【东郊记忆】占地282亩，建筑面积约20万平方米，是集合音乐、美术、戏剧、摄影等文化形态的多元景区；东郊记忆被称又为“中国的伦敦西区”。
+                成都—宽窄巷子—恐龙自然博物馆—广州 （参考航班： 航班待定）
+                <w:br/>
+                早上酒店出发，前往【锦里古街】古街是川西仿古建筑，青石板小路，大红的灯笼，灰墙、酒肆、戏楼...明清时代的建筑给人以古朴宁静的感受，颇有特色的“小吃区”，汇集了四川的名小吃：牛肉焦饼、张飞牛肉等让人唇齿留香。
+                <w:br/>
+                后前往【宽窄巷子】是成都的一条著名街巷，在那里您能触摸到历史留下的痕迹，也能体味到成都最原汁原味的生活方式，宽窄巷子被认为是最成都、最古老也是最时尚的老成都名片。
+                <w:br/>
+                后前往【恐龙.自然博物馆】（含名师精讲）是西南地区规模最大、恐龙化石最丰富的自然科学博物馆，馆内藏有7万件标本，以恐龙化石、地质化石、古生物与现生生物为核心；观看亚洲最大的完整骨架—合川马门溪全场24米。
                 <w:br/>
                 完毕后乘车前往成都机场（飞行约2小时）返回广州。结束行程！  
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是打包特价团，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1097,51 +1104,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：大熊猫基地电瓶车30元、都江堰电瓶车15元；非必须，自愿选择。
+                6、不含：不含：三星堆讲解耳麦30元、大熊猫基地电瓶车30元、都江堰电瓶车15元；自愿选择；非必须，自愿选择。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1382,71 +1389,144 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 30.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">全程儿童门票政策</w:t>
+              <w:t xml:space="preserve">三星堆讲解耳麦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（自愿消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 30.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">全程儿童门票政策：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                全程儿童门票政策：
+                <w:br/>
                 ①身高1.2m以下、年龄6岁以下，免门票；
                 <w:br/>
-                ②年龄7-11岁产生半价门票：220元/人。另外，不含景交，大小同价，当地支付；
+                ②年龄7-11岁产生半价门票：220元/人。另外，不含景交，大小同价，当地支付。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1815,51 +1895,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>