--- v2 (2026-07-22)
+++ v3 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【醉美桂林 · 真纯玩】广西 桂林阳朔双动4天 |桂林城徽象鼻山|小瑞士桂海晴岚|山水间|兴坪漓江| 印象刘三姐|银子岩|世外桃源|遇龙河竹筏漂流|山水旅拍| 阳朔西街行程单</w:t>
+        <w:t xml:space="preserve">【醉美桂林 · 真纯玩】广西 桂林阳朔双动4天 |桂林城徽象鼻山|尧山|山水间|兴坪漓江| 印象刘三姐|银子岩|世外桃源|遇龙河竹筏漂流|山水旅拍| 阳朔西街行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZM-20260304-C4</w:t>
+              <w:t xml:space="preserve">ZM-20260831-C2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -399,65 +399,66 @@
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 郑重承诺，市场独家，好评率100%：
                 <w:br/>
                 不打擦边球!  我们承诺真正的0自费0购物0景中店！绝不玩文字游戏，不以次充好！给消费者一个100%品质的纯玩旅行!
                 <w:br/>
                 <w:br/>
                 	专注品质 搜罗桂林精华景点：
                 <w:br/>
                 真正的品质，是与那些所谓的“网红小众”虚假景点说NO，我们只精选属于桂林的【名片】！
                 <w:br/>
                 醉美象山— 酷似一头在江边饮水的大象，栩栩如生，观“水底有明月，水上明月浮”的“象山水月”奇观！
                 <w:br/>
-                醉美秘境— 桂林山水的新名片， "桂林小瑞士""城央治愈秘境"和"山水乌托邦"【桂海晴岚】！
+                醉美全景— 登桂林市区山峰之巅，俯瞰桂林全景绝佳观景地，现实版《千里江山图》峰林画卷【尧山】！
                 <w:br/>
                 醉美漓江— 船游总统漓江精华【兴坪渔村】、【20元人民币背景】等穿越历史长河的著名景观！
                 <w:br/>
                 醉美溶洞— 观赏晶莹剔透，洁白无瑕，宛如夜空的银河倾斜而下的“世界岩溶宝库”【银子岩】！
                 <w:br/>
                 醉美河畔— 不是漓江，胜似漓江，徒步原始、自然、古朴、纯净、令人怦然心动的【遇龙河竹筏漂流】！
                 <w:br/>
                 醉美桃源— 晋代陶渊明《桃花源记》中 "土地平旷，屋舍俨然，有良田美池桑竹之属"的意境之【世外桃源】！
                 <w:br/>
                 醉美演艺— 观赏集观赏性、艺术性一体的大型桂林风情歌舞秀【山水间】！
                 <w:br/>
                 醉美风情— 漫步具有异国情调的【阳朔西街】，尽享这一份属于的桂林的浪漫休闲时光！
                 <w:br/>
                 醉美旅拍—十里画廊核心区域，360°风景醉美山水倒影，芳草鲜美，落英缤纷，【赠送山水旅拍】！
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 	美味珍馐：
                 <w:br/>
                 ◎含4正3早+1餐桂林米粉，正餐40标，全系餐送饮料、果盘，【桂林本帮菜】、【桂北风味餐】、【阳朔壮家风情特色宴】、【阳朔啤酒鱼风味餐】、【特色桂林米粉】
                 <w:br/>
                 <w:br/>
                 	豪华住宿：
                 <w:br/>
                 ◎阳朔入住1晚豪华酒店【华美达度假酒店、美豪丽致酒店、新西街丽呈华廷酒店或万枫酒店】！
                 <w:br/>
                 ◎桂林入住2晚豪华酒店【桂山华星大酒店、桂林华美达酒店、桂林美居酒店或惠林顿智隐酒店】！
                 <w:br/>
                 <w:br/>
                 	尊享交通：
                 <w:br/>
                 ◎往返选择上午/中午去，傍晚回 动车车次，尽显尊贵！
                 <w:br/>
                 <w:br/>
                 	醉美有礼：
                 <w:br/>
                 ◎赠送免费无限供应品牌矿泉水！                      
                 <w:br/>
                 ◎每人一份醉美伴手礼！
                 <w:br/>
@@ -683,51 +684,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 桂林
                 <w:br/>
-                早餐后【桂海晴岚】（4A级旅游景区，游览时间约1.5小时）中国山水美学度假胜地，被誉为 "桂林小瑞士""城央治愈秘境"和"山水乌托邦"，景区拥有 "山为屏、水为镜、天为幕" 的极致山水格局，将喀斯特山水的自然之美与现代休闲度假理念完美融合，成为桂林山水的新名片、城市微度假的首选目的地，以及摄影爱好者、亲子家庭和露营玩家的天堂。午餐享用桂林本帮菜，下午观看【山水间或刘三姐大观园】（观赏时间约60分钟），演出是集观赏性、艺术性一体的大型桂林风情歌舞秀，以缤纷多彩的山水和独具魅力的少数民族文化为背景，娓娓讲述了在漓江河畔、象鼻山下诗歌般的田园生活，多维度、全方位地展现了迷人的南国风情以及人与大自然的和谐相处。游览桂林城徽—【象鼻山】（游览时间约40分钟），象山地处市中心的漓江与桃花江汇流处，它酷似一头在江边饮水的大象，栩栩如生，引人入胜，观赏“水底有明月，水上明月浮”的“象山水月”奇观。 晚餐特别安排桂北风味餐-漓江上游的炖鱼鲜美与汤汁的交融，鲜嫩可口回味无穷。
+                早餐后游览【尧山景区】（车程40分钟，游览时间约90分钟）国家AAAA级景区，尧山原是桂林古海中的岛屿，是桂林市内最大的甚至是唯一的森林山地。“感受清风之和煦，呼吸空气之清新，聆听山野是心声，观赏山水之美景。乘坐【尧山索道】（含往返索道费用）可直达尧山之巅极目远眺，峰海山涛，云水烟雨的桂林山水风光尽收眼底，观赏相互映衬融为一体的自然风光和人文景观，站在山顶极目四望，尧山前水田如境，村舍如在画中，千峰环野，一水穿城的景色必会使你心中生出“一览众山水”的豪情。享现实版【千里江山图】全景画卷。午餐享用桂林本帮菜，下午观看【山水间或刘三姐大观园】（观赏时间约60分钟），演出是集观赏性、艺术性一体的大型桂林风情歌舞秀，以缤纷多彩的山水和独具魅力的少数民族文化为背景，娓娓讲述了在漓江河畔、象鼻山下诗歌般的田园生活，多维度、全方位地展现了迷人的南国风情以及人与大自然的和谐相处。游览桂林城徽—【象鼻山】（游览时间约40分钟），象山地处市中心的漓江与桃花江汇流处，它酷似一头在江边饮水的大象，栩栩如生，引人入胜，观赏“水底有明月，水上明月浮”的“象山水月”奇观。 晚餐特别安排桂北风味餐-漓江上游的炖鱼鲜美与汤汁的交融，鲜嫩可口回味无穷。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1324,51 +1325,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>