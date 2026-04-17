--- v1 (2026-03-28)
+++ v2 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【爆款•畅享海花岛】海南海口三亚双飞5天｜海花岛｜西岛｜南山｜大小洞天｜天涯海角｜槟榔谷｜日月湾行程单</w:t>
+        <w:t xml:space="preserve">【畅享海花岛】海南海口三亚双飞5天｜海花岛｜西岛｜南山｜大小洞天｜天涯海角｜槟榔谷｜日月湾行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2大住宿标准随心选</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-海口AQ1023/09:45-11:20（或06:35-07:55）
-[...1 lines deleted...]
-                回程：海口-广州AQ1024/12:50-14:10（或09:50-11:30），最终航班以实际出票为准
+                去程：广州-海口AQ1023/09:45-11:20
+                <w:br/>
+                回程：海口-广州AQ1024/12:15-13:40，最终航班以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -416,51 +416,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 品质保障：广东自组成团，纯玩0晚间自费推荐
                 <w:br/>
                 ★ 甄选睡眠：2大住宿标准随心选
                 <w:br/>
                 畅享版：优选品质网评3钻酒店+1晚入住海花岛特色海景民宿客栈
                 <w:br/>
                 四钻版：全程入住网评四钻酒店+1晚升级海花岛欧堡酒店
                 <w:br/>
                 ★ 经典精华：5A南山文化旅游区+5A天涯海角+5A大小洞天+4A西岛+海花岛畅玩（赠送2号馆博物馆）
                 <w:br/>
-                ★  玩转5A槟榔谷：九大民俗博物馆+九大黎族部落互动NPC+飞禽世界+热带风暴体验+苗族盘皇舞演出+刀山火海演出+赠黎苗换装
+                ★  玩转5A槟榔谷：九大民俗博物馆+九大黎族部落互动NPC+飞禽世界+热带风暴体验+苗族盘皇舞演出+刀山火海演出
                 <w:br/>
                 ★ 网红打卡：万宁日月湾+东方鱼鳞洲+赠送海口骑楼老街
                 <w:br/>
                 ★ 超值赠送：赠送价值198元/人直升机飞行体验，俯瞰三亚美景；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -606,80 +606,80 @@
                 广州-海口（飞行时间约70分钟）-儋州（车程约2.5小时）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知），由工作人员为您协助办理乘机手续后。乘坐客机降临美丽的海口（参考航班：广州-海口AQ1023/09:45-11:30，具体航班时间以实际出票为准，九元航空AQ含10-15kg行李额），感受美丽椰城的热带风情。
                 <w:br/>
                 导游接团后赠送【海口骑楼老街】（时间不少于60分钟），这里是海口一处最具特色的街道，街道两旁的历史建筑最古老的建于南宋，至今已有700多年历史，步行街上分布了很多当地特色小吃的店铺，在这里可以品美食，赏历史。当天晚餐不含，可根据个人口味在小吃街尽情寻觅美食。
                 <w:br/>
                 下午登陆【中国海花岛1号岛】中国海南海花岛，汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。项目总占地面积约8平方公里，拥有得天独厚的地理优势与生态环境，汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地。
                 <w:br/>
                 海花岛游览项目打卡攻略：
                 <w:br/>
                 打卡点1-风情街（免费）：明清风情、徽州风情、东南亚、岭南、地中海、德国黑森林、日本京都、荷兰8个不同风情街）除此之外有民俗表演，不出国门就能逛遍世界；
                 <w:br/>
                 打卡点2-海花岛婚礼庄园（免费）：集欧式、灰调玻璃、粉色系9栋不同风格教堂，于晚上8点和9点有梦幻璀璨灯光秀；
                 <w:br/>
                 打卡点3-观光小火车（费用不含）：坐上观光小火车，沿途欣赏环海艺术小镇的风景，开启一场偶像奇遇记；
                 <w:br/>
                 打卡点4-博物馆群（装置艺术馆世纪浪潮-未来触觉单元（2号馆）免费参观，其他馆区收费）：拥有八座现代化单体建筑，内容将涵盖艺术、人文、自然、科技等领域；
                 <w:br/>
                 收费园区参考：观光小火车、珍奇植物园、博物馆群、双子沙滩、海洋乐园、五国温泉城、电影城等（可根据自身需求自行选择游玩，费用现场自理，消费资源原则，非必消项目）
                 <w:br/>
                 晚餐后可自行前往欣赏【灯光秀】。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、海花岛岛上项目部分为免费开放，部分景区收费，费用均不含，如需游玩请当地自理门票等费用；
+                1、海花岛岛上项目部分为免费开放，部分景区收费，费用均不含，参考景区当天实际挂牌价，如需游玩请当地自理门票等费用；
                 <w:br/>
                 2、四钻版：海花岛欧堡酒店需实名制进行预订，一经预订后不能取消用房，否则房费全损；
                 <w:br/>
                 3、如因酒店接待大型会议满房或政务接待等不可抗力因素导致无双床房，则直接安排大床房；如遇大床房也满房情况下，则安排入住岛下备选酒店
                 <w:br/>
                 4、报名即视为清晰且接受以上须知条件，请谅解。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
-                3、航班时间参考：广州-海口AQ1023/09:45-11:30（周二四六航班参考：AQ1023/06:35-07:55），如遇出到九元AQ航班仅含10-15kg行李额，最终航班信息以实际出票为准。
+                3、航班时间参考：广州-海口AQ1023/09:45-11:30，如遇出到九元AQ航班仅含10-15kg行李额，最终航班信息以实际出票为准。
                 <w:br/>
                 4、65岁以上长者请签署免责协议且须有成人家属陪同，70岁以上请提供健康证明且须有成人家属陪同；出于安全考虑，不接受70岁以上长者单独出行，敬请谅解。
                 <w:br/>
                 5、此线路有两款住宿标准选择，不同住宿版本对应价格不同
                 <w:br/>
                 畅享版酒店参考：海花岛2号岛/3号岛民宿（参考：花澜民宿或同级，不指定）
                 <w:br/>
                 四钻版酒店参考：海花岛欧堡酒店.雅致房【备注：如遇政策性不可抗拒因素影响或政府征用/大型会议导致无法入住，则安排入住【海花岛金立国际大酒店，退差价60元/人】，不得指定酒店，以实际安排为准。
                 <w:br/>
                 交通：飞机+旅游车
                 <w:br/>
                 景点：海口骑楼老街，海花岛、灯光秀
                 <w:br/>
-                自费项：海花岛岛上自费园区项目，消费自愿原则
+                自费项：海花岛岛上自费园区项目，参考景区当天挂牌价，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -723,50 +723,62 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 儋州-三亚（车程约3小时）
                 <w:br/>
                 早餐后，乘车前往【东方鱼鳞洲】（车程约1.5小时，时间不少于60分钟），据史料记载，清朝康熙四十年，鱼鳞洲就被列为海南风景名胜之一。鱼鳞洲面临波涛翻滚的大海，奇峰林立，岩石多姿，绿草灌木铺地，长年山花烂漫；海滩上，沙细如末白如雪，松软如绵；海面碧波万顷，浅水小艇穿梭，远海白帆点点，海鸥翔空；海风推波助澜，浪被扑打在石壁上，溅起一堆堆雪白的浪花，沉雷般的涛声轻重有序，节奏均匀。
                 <w:br/>
                 而后乘车前往三亚，游览【大小洞天】（游览时间不少于120分钟，不含电瓶车），走入大小洞天，映入眼帘的是一个巴厘岛式的天空之境，在这里拍照，石雕和人像倒映在水面上。在门口附近，有布满白鸽的蓝色房子以及造型别致的鸟巢与心型编织藤蔓，每一种都能拍出美美的照片，留下属于这里的大海回忆。走入大小洞天的岩洞中，感受岩洞的清凉，有一种面朝大海的美妙。通往景区的尽头，有一片颇为特别的沙滩，密布着礁石，透过蔚蓝的海水，俯瞰沙滩，更成为一幅颜色丰富的画卷。来到景区标志景点灯塔，守候和指明方向是灯塔的意义，这里也成为了情人们最钟情的景点。
                 <w:br/>
                 下午乘船登上国家4A级景区【西岛】（含往返船费，含上下岛时间不少于180分钟），开始你的inslandwalk。
                 <w:br/>
                 这里有着原始的海岛风光和质朴的渔家风情，被称为“海上桃源”，漫步百年渔村或柔软洁白的沙滩，倾听着海风的柔柔细语，在辽阔的海天之间，海风裹挟着大海清新的味道，空气中都是愉悦和自在的气息。
                 <w:br/>
                 可自行闲逛百年渔村，寻找珊瑚礁老房子；或寻找海上书屋：在西岛渔村的尽头，藏着一座充满文艺气息的海上书屋。这座由旧渔船改造而成的书屋，面朝大海，春暖花开。
                 <w:br/>
                 或探秘海底世界（潜水、摩托艇、海上拖伞、香蕉船等海上娱乐项目费用不含）
                 <w:br/>
+                ● 温馨提醒：
+                <w:br/>
+                1.出发前请确认带好泳衣泳裤、拖鞋、防晒霜、防晒伞、防晒霜等装备设备；
+                <w:br/>
+                2.西岛需要坐船上岛，乘船时间约 15-20分钟，请有序排队乘船。如果有晕船的游客可选择靠窗或者船尾的位子， 也可自备晕船药。
+                <w:br/>
+                3.为了保证您有足够的游览时间，岛上以自由活动为主，岛上娱乐项目需自理。
+                <w:br/>
+                4.西岛由于游船前往，考虑到可能的颠簸及晕船等情况，暂不接待 70 周岁以上老人、孕妇及行动不便者，敬请谅解。如坚持上岛，需与景区自行签署上岛免责协议方可。
+                <w:br/>
+                5.岛上环岛电瓶观光车、海上娱乐项目等费用均不含，费用参考景区当天挂牌价，如需体验费用请现场自理，遵循自愿原则
+                <w:br/>
                 <w:br/>
                 今晚入住三亚酒店，2大住宿标准随心选，不同标准对应价格不同：
                 <w:br/>
                 畅享版：三亚悦家度假酒店（亚龙湾和泓假日阳光店）/雅布伦/三亚湾晟月海景酒店/海南盛德双鑫酒店/康福瑞橡树庄园酒店(三亚湾椰梦长廊店)/如家精选酒店/和颐至格酒店(三亚市政府情人桥店)或不低于以上标准网评3钻酒店
                 <w:br/>
                 四钻版：三亚金立国际大酒店/大东海君亭/君锦滨海/新城酒店/椰蓝湾或不低于以上标准网评4钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：东方鱼鳞洲、西岛、大小洞天
                 <w:br/>
                 自费项：大小洞天/西岛电瓶车、园中园项目费用均不含，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -812,69 +824,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
                 早餐后，前往游览国家5A景区【槟榔谷黎苗文化旅游区】（游览时间不少于180分钟，不含电瓶车/园中园等项目）；走进纯正、灵动的海南民族文化活体博物馆，寻绣面老人，听他们讲过去的故事，与黎家人道一声“波隆”，品一杯山兰玉液，探访海南地道的风土人情。
                 <w:br/>
-                赠送：九大民俗博物馆、九大黎族部落互动NPC、飞禽世界、热带风暴体验、苗族盘皇舞演出、刀山火海演出、300场次小节目、赠黎苗换装体验。如上为打包门票赠送，如放弃不体验或景区取消赠送等均无费用可退，请知悉。
+                赠送：九大民俗博物馆、九大黎族部落互动NPC、飞禽世界、热带风暴体验、苗族盘皇舞演出、刀山火海演出、300场次小节目。如上为打包门票赠送，如放弃不体验或景区取消赠送等均无费用可退，请知悉。
                 <w:br/>
                 午餐后赠送体验【直升机飞行体验1圈小起落】（飞行基地以实际安排为准，赠送项目如放弃不体验费用不退），体验酷炫的低空飞行，俯瞰三亚美景。
                 <w:br/>
                 直升机预定限制须知：
                 <w:br/>
                 1.孕妇及65岁以上老人、高血压、心脏病患者、孕妇、体重100ＫG以上不宜登机；
                 <w:br/>
                 2.航线无儿童价，大小同价；
                 <w:br/>
                 3.本着坐满起飞及配载平衡的原则，公司有权力对乘客进行拼组、重新分组等协调搭配，乘客应当予以配合。
                 <w:br/>
-                下午游览5A景区【天涯海角】（时间不少于120分钟），这里碧海、青山、白沙、巨磊、礁盘浑然一体，宛若七彩交融的丹青画屏；椰林、波涛、渔帆、鸥燕、云层辉映点衬，形成南国特有的椰风海韵。海湾沙滩上大小百块石耸立，“天涯”、“海角”和“南天一柱”巨石突兀其间，昂首天外，峥嵘壮观。在这里，望着碧波澄澈的波涛，观古老摩崖石刻，与相爱之人互相诉说自己的情意，执子之手，与子偕老。
+                下午游览5A景区【天涯海角】（时间不少于120分钟，不含电瓶车/园区项目等），这里碧海、青山、白沙、巨磊、礁盘浑然一体，宛若七彩交融的丹青画屏；椰林、波涛、渔帆、鸥燕、云层辉映点衬，形成南国特有的椰风海韵。海湾沙滩上大小百块石耸立，“天涯”、“海角”和“南天一柱”巨石突兀其间，昂首天外，峥嵘壮观。在这里，望着碧波澄澈的波涛，观古老摩崖石刻，与相爱之人互相诉说自己的情意，执子之手，与子偕老。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：槟榔谷、直升机、天涯海角
                 <w:br/>
-                自费项：南山/西岛电瓶车等不含，西岛海上娱乐项目不含，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
+                自费项：槟榔谷/天涯海角电瓶车、园区项目不含，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -923,51 +935,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-海口（车程约3.5小时）
                 <w:br/>
                 早餐后，游览祈福圣地【南山文化旅游区】（游览时间不少于180分钟，不含电瓶车），南山文化旅游区是海南省依托南山独特的山海天然形胜和丰富的历史文化渊源开发建设的佛教文化展示园区，园区景点众多，佛学氛围浓厚，其中最为有名的便是伫立于金刚洲上【海上观音像】，圣像高108米，是世界最大的观音像。像体为观音的一体三尊，分别呈持珠、持莲、持箧的造型。圣像脚踏莲花宝座，面容慈悲庄严，令人不由崇敬之情。除了南海观音相外，园内更展出有国宝级的金玉佛像和专门的佛教文化交流中心，让您在南海之滨了解海南独特的佛教文化；造访【长寿谷】，在百寿谷里找寻潜藏的“寿”字，感受浓厚的长寿文化气息。
                 <w:br/>
                 下午乘车前往打卡【日月湾】，这里是一个天然的海湾，区域内有长约16公里的海岸线、碧蓝的海水和细白的美丽沙滩，是一个非常适合度假和旅游的好地方。此外，在万宁日月湾你还可以观赏到壮观的日出和日落景象。而日落后日月湾又是另一番狂欢，在餐吧酒馆买上一瓶啤酒，游走在日月湾的椰林公路上，与往来旅客干杯，不管你是谁，也不管你从哪来，此时此刻我们只想自由，为这星辰大海干杯庆祝！
                 <w:br/>
                 游览完毕后返回海口，入住酒店，结束当前旅程。
                 <w:br/>
                 <w:br/>
                 今晚入住酒店参考：
                 <w:br/>
                 畅享版：海口爱丽/龙泉酒店/兴湖半岛酒店/良智汇品酒店/卓秀大酒店/北辰大酒店/海口崇华商务酒店/海口匡福嘉轩酒店（原万信至格）/宜尚/格林豪泰(海口海府路店)或不低于以上标准网评3钻酒店
                 <w:br/>
                 四钻版：海岛森林酒店（海口高铁东站店）/新燕泰大酒店/海口明光胜意酒店或不低于以上标准网评4-5钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：南山、日月湾
                 <w:br/>
-                自费项：槟榔谷电瓶车、园中园项目费用不含，消费自愿原则
+                自费项：南山电瓶车、园中园项目费用不含，参考景区当天挂牌价，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1006,53 +1018,55 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海口-广州（飞行时间约70分钟）
                 <w:br/>
                 早餐后，自由活动，而后根据航班时间约定送团，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
-                2、航班参考：海口-广州AQ1024/12:50-14:10（周二四六参考：AQ1024/09:50-11:30），出AQ航空机票行李额仅含10-15kg，最终航班以实际出票为准。请以出票前通知的航班为准；3月底涉及航班换季，时刻待定。
+                2、航班参考：海口-广州AQ1024/12:15-13:40，出AQ航空机票行李额仅含10-15kg，最终航班以实际出票为准。请以出票前通知的航班为准；
                 <w:br/>
                 3、今日只含送机一趟，自由活动期间无车/导游/用餐等服务；
+                <w:br/>
+                4、海南大部分景区均自设有购物场所（如南山/天涯海角/槟榔谷/大小洞天/亚龙湾天堂森林公园/呀诺达等等），属于景区自行商业行为，一般在中途或出口处，敬请谅解，消费遵循自愿原则。
                 <w:br/>
                 交通：送机一趟+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1122,71 +1136,77 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—海口往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地高档/豪华标准建设酒店双人房（版本2选1）；不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。海花岛无法加床，单人请提前补房差。
+                2、住宿：全程当地高档/豪华标准建设酒店双人房（版本2选1，参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整）；不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；海花岛无法加床，单人请提前补房差。
+                <w:br/>
+                定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：含4早3正，早餐酒店含，不用费用不退；正餐餐标30元/正；围桌8-10菜1汤，8-10人1桌，人数增减时，菜量相应增减，但维持餐标不变。团餐用餐如放弃不用，费用不退；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。如低于8人司机兼向导无法安排用餐，则退餐费自理，请谅解。
                 <w:br/>
                 4、用车：根据实际人数安排当地5-50座空调旅游车，保证每人一正座；
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费；不含全陪；【如低于8人（不含）安排司机兼向导，非导游无陪同游览讲解服务，请知悉】
                 <w:br/>
-                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外），行程中包含的“西岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待，如坚持上岛请与景区签署免责协议，请知悉。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
+                <w:br/>
+                行程中包含的“西岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待，如坚持上岛请与景区签署免责协议，请知悉。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、2-11周岁儿童：1.2米以下含往返机票、正餐费及车位费/服务费，其他均不含，超高门票/早餐费用当地自理；超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、儿童标准：2-11周岁且1.2米以下含往返机票、正餐费及车位费/服务费，其他均不含，超高门票/早餐费用当地自理；超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 2岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                海南大部份景区均自设有购物场所，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1205,51 +1225,246 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                <w:br/>
+                娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/海上项目，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1278,107 +1493,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南三亚/海口等地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1522,51 +1733,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1710,50 +1921,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>