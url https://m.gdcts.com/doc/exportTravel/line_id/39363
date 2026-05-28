--- v3 (2026-05-07)
+++ v4 (2026-05-28)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【畅享海花岛】海南海口三亚双飞5天｜海花岛｜西岛｜南山｜大小洞天｜天涯海角｜槟榔谷｜日月湾行程单</w:t>
+        <w:t xml:space="preserve">【抵玩海陆空】海南海口三亚双高6天｜海花岛｜西岛｜南山｜游艇出海｜直升机体验｜槟榔谷行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2大住宿标准随心选</w:t>
+        <w:t xml:space="preserve">广东一地成团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260304-GD8</w:t>
+              <w:t xml:space="preserve">MJJQ-20260521-GD1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -227,244 +227,256 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机</w:t>
+              <w:t xml:space="preserve">高铁</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机</w:t>
+              <w:t xml:space="preserve">高铁</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-海口AQ1023/09:45-11:20
-[...1 lines deleted...]
-                回程：海口-广州AQ1024/12:15-13:40，最终航班以实际出票为准
+                去程：广州白云站/广州站-湛江北站07:00-12:00之间车次
+                <w:br/>
+                回程：湛江北站-广州站/白云站16:30后车次，最终高铁车次以实际出票通知为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 品质保障：广东自组成团，纯玩0晚间自费推荐
-[...13 lines deleted...]
-                ★ 超值赠送：赠送价值198元/人直升机飞行体验，俯瞰三亚美景；
+                ★  品质保障：广东自组成团 纯玩0车销
+                <w:br/>
+                ★  甄选睡眠：全程精选品质舒适3钻酒店+1晚入住海花岛特色海景民宿；
+                <w:br/>
+                ★  双岛D浪漫：
+                <w:br/>
+                    4A西岛--玩转百年渔村，打卡网红滨海大道/珊瑚墙，探访海底世界、悬崖秘境
+                <w:br/>
+                    海花岛--畅玩不限时，自由打卡婚礼庄园、风情美食街、双子沙滩、梦幻灯光秀.....
+                <w:br/>
+                ★  潮玩海陆空：
+                <w:br/>
+                【游艇嘉年华】--炫酷的大游艇出海体验，体验不一样的海岛热带风情
+                <w:br/>
+                 赠送价值198元/人【直升机飞行体验】--低空俯瞰三亚美景，刷爆PY圈
+                <w:br/>
+                【5A天涯海角】--海南明信片，邂逅浪漫新天涯，“爱与浪漫”与你同在
+                <w:br/>
+                【5A南山文化旅游区】--礼拜108米海上观音，解锁祈福新姿势
+                <w:br/>
+                【5A槟榔谷】--探索黎苗风情，解密非遗文化
+                <w:br/>
+                小红书推荐网红打卡-【万宁日月湾】，网红拍照打卡、沙滩漫步、冲浪、海边骑行均可满足
+                <w:br/>
+                打卡火山海岸【龙门激浪】，惊涛拍浪，仙人掌、旧渔船、珊瑚化石形成一道美丽风景画
+                <w:br/>
+                ★  地道海南：海口骑楼老街--赏历史，品海口地道美食小吃
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -581,513 +593,608 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-海口（飞行时间约70分钟）-儋州（车程约2.5小时）
-[...30 lines deleted...]
-                4、报名即视为清晰且接受以上须知条件，请谅解。
+                广州--湛江（高铁约2小时）--徐闻码头（车程约2.5小时）--海口（轮渡约1小时40分钟）
+                <w:br/>
+                ◎早上于指定时间自行抵达广州白云站/广州站乘坐动车抵达湛江北站【高铁车次待定，时间参考：07:00-12:00之间车次；高铁车程约1.5-2小时】。
+                <w:br/>
+                ◎司机接团后前往徐闻码头（车程约2.5小时），乘坐轮渡前往海口（过海时间约1小时40分钟），途中可欣赏琼州海峡沿海风景。
+                <w:br/>
+                ◎抵达海口码头，海南段导游/司机接团前往酒店办理入住休息。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
-                3、航班时间参考：广州-海口AQ1023/09:45-11:30，如遇出到九元AQ航班仅含10-15kg行李额，最终航班信息以实际出票为准。
-[...13 lines deleted...]
-                自费项：海花岛岛上自费园区项目，参考景区当天挂牌价，消费自愿原则
+                3、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
+                <w:br/>
+                4、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
+                <w:br/>
+                5、高铁团的去程操作指引：游客自行前往广州白云站/广州站，凭着身份证刷卡进站。
+                <w:br/>
+                6、今日车程以及等候时间较长，建议自备干粮出发。湛江-徐闻安排接驳车往返（如低于16人安排散拼车接驳），为保证行程顺利、湛江段车不陪同过海，请谅解。
+                <w:br/>
+                7、抵达海口后自由活动，不含餐、旅游车及导游服务；
+                <w:br/>
+                8、当天入住酒店需自行交纳住店押金，退房时如房间无任何损坏等问题酒店会全额退还费用。
+                <w:br/>
+                9、酒店入住时间一般为：15:00后，如抵达酒店暂时无法入住酒店，请先寄存行李到酒店前台礼宾处。
+                <w:br/>
+                交通：高铁+接驳车+轮渡船票
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">儋州指定酒店：（畅享版）海花岛2号岛/3号岛民宿</w:t>
+              <w:t xml:space="preserve">海口指定酒店：海口北辰大酒店/爱丽酒店/格林豪泰/龙泉酒店/兴湖半岛酒店/良智汇品酒店/卓秀大酒店/海口崇华商务酒店（高铁东站南北水果市场店）/宜尚/匡福嘉轩或不低于以上标准网评3钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                儋州-三亚（车程约3小时）
-[...30 lines deleted...]
-                四钻版：三亚金立国际大酒店/大东海君亭/君锦滨海/新城酒店/椰蓝湾或不低于以上标准网评4钻酒店
+                海口-儋州（车程约2.5小时）
+                <w:br/>
+                ◎早餐后，前往【海口骑楼老街】（时间不少于60分钟），这里是海口一处最具特色的街道，街道两旁的历史建筑最古老的建于南宋，至今已有700多年历史，步行街上分布了很多当地特色小吃的店铺，在这里可以品美食，赏历史。可根据个人口味在小吃街尽情寻觅美食。
+                <w:br/>
+                ◎而后乘车前往儋州（车程约2小时），游览【龙门激浪】（时间不少于60分钟），龙门激浪位于海南省儋州市峨蔓镇海滨龙门山，从儋州行驶60公里到达龙门山，龙门激浪火山海岸是100万年前火山喷发后在海岸线形成的火山岩奇观，是一个尚未被开发的原始景点。它包含了龙井沙滩、龙门激浪、情人滩、五彩滩等主要景点。这些景色都很美，全是纯天然的。据说，龙门激浪起北风的时候，巨浪拍击在石门，犹如击鼓，响彻10余里。因此得名龙门激浪，这里保留着最原始的自然风貌，游人罕至。海水清澈蔚蓝，美如翡翠，海上的礁石，洁白的珊瑚化石与茂盛的仙人掌丛林交相辉映，格外赏心悦目。
+                <w:br/>
+                ◎ 下午前往游览【中国海花岛1号岛】（车程约30分钟），汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。项目总占地面积约8平方公里，拥有得天独厚的地理优势与生态环境，汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地。
+                <w:br/>
+                海花岛游览项目打卡攻略：
+                <w:br/>
+                打卡点1-风情街（免费）：明清风情、徽州风情、东南亚、岭南、地中海、德国黑森林、日本京都、荷兰8个不同风情街）除此之外有民俗表演，不出国门就能逛遍世界；
+                <w:br/>
+                打卡点2-海花岛婚礼庄园（免费）：集欧式、灰调玻璃、粉色系9栋不同风格教堂，于晚上8点和9点有梦幻璀璨灯光秀；
+                <w:br/>
+                打卡点3-观光小火车（费用不含）：坐上观光小火车，沿途欣赏环海艺术小镇的风景，开启一场偶像奇遇记；
+                <w:br/>
+                打卡点4-博物馆群（装置艺术馆世纪浪潮-未来触觉单元（2号馆）免费参观，其他馆区收费）：拥有八座现代化单体建筑，内容将涵盖艺术、人文、自然、科技等领域；
+                <w:br/>
+                收费园区参考：观光小火车、珍奇植物园、博物馆群、双子沙滩、海洋乐园、五国温泉城、电影城等（可根据自身需求自行选择游玩，费用现场自理，消费资源原则，非必消项目）
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、海花岛岛上项目部分为免费开放，部分景区收费，如需游玩请当地自理门票等费用；
+                <w:br/>
+                2、今晚晚餐不含，可自行前往美食街搜罗美食。
+                <w:br/>
+                ◎晚上入住海花岛2号岛/3号岛特色海景民宿酒店。
+                <w:br/>
+                ★儋州住宿升级玩法：加150元/人即可升级入住1晚海花岛欧堡酒店+赠送水上乐园门票，2人起订★
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：东方鱼鳞洲、西岛、大小洞天
-[...1 lines deleted...]
-                自费项：大小洞天/西岛电瓶车、园中园项目费用均不含，价格以景区当天挂牌价为准，非必消，自愿选择消费原则；
+                景点：海口骑楼老街、龙门激浪、海花岛
+                <w:br/>
+                自费项：海花岛观光小火车、收费园区等项目，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（畅享版）：三亚悦家度假酒店（亚龙湾和泓假日阳光店）/雅布伦/三亚湾晟月海景酒店/海南盛德双鑫酒店/康福瑞橡树庄园酒店(三亚湾椰梦长廊店)/如家精选酒店/和颐至格酒店(三亚市政府情人桥店)或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">儋州指定酒店：海花岛2号岛/3号岛特色海景民宿（参考：花澜民宿）或不低于以上标准民宿；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚一地
-[...15 lines deleted...]
-                下午游览5A景区【天涯海角】（时间不少于120分钟，不含电瓶车/园区项目等），这里碧海、青山、白沙、巨磊、礁盘浑然一体，宛若七彩交融的丹青画屏；椰林、波涛、渔帆、鸥燕、云层辉映点衬，形成南国特有的椰风海韵。海湾沙滩上大小百块石耸立，“天涯”、“海角”和“南天一柱”巨石突兀其间，昂首天外，峥嵘壮观。在这里，望着碧波澄澈的波涛，观古老摩崖石刻，与相爱之人互相诉说自己的情意，执子之手，与子偕老。
+                儋州-三亚（车程约3小时）
+                <w:br/>
+                ◎早餐后，乘车前往三亚（车程约3.5小时），游览【南山文化旅游区】（时间不少于2小时），尽情感受“福泽之地”的园林风光及佛教文化，瞻仰108米的海上观音像；您可观赏独特的园林美景、感悟禅意的精深微妙，中国传扬千古的名句"福如东海，寿比南山"，则更道出了南山与福寿文化的悠久渊源；
+                <w:br/>
+                ◎下午体验【游艇嘉年华】（时间不少于3小时，散拼大游船），炫酷的游艇体验，参与感爆棚的海上狂欢，带您体验海岛热带风情不一样的海上狂欢嘉年华。全程资深船长和水手为您保驾护航。
+                <w:br/>
+                1.激情开场：免费体验1分钟摩托艇，感受海上飞驰的刺激！
+                <w:br/>
+                2.休闲海钓：提供鱼饵、渔具，钓到的鱼直接带走，收获满满成就感！
+                <w:br/>
+                3.童趣无限：海上魔毯、香蕉船、蹦蹦床等无动力充气玩具，大人小孩都能放肆嗨！（根据实际海况安排）
+                <w:br/>
+                4.视听盛宴：网红船 DJ 电音舞会派对，跟着节奏摇摆；欣赏海上勇士踏浪、海天飞龙表演！
+                <w:br/>
+                5.能量补给：免费提供饮料、时令水果、糖果、小零嘴自助供应，随时补充！
+                <w:br/>
+                6.配套设施：免费冲淡、换衣间，出海归来也能清爽自在！
+                <w:br/>
+                7.贴心服务：
+                <w:br/>
+                ①全程资深船员为您保驾护航，享海上欢乐时光！
+                <w:br/>
+                ②全程专业艇乘客服、领队为您贴心服务及项目对接。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、摩托艇为赠送项目，仅限5岁以上以及55岁以下成人体验，因个人原因未体验，费用不予退还；
+                <w:br/>
+                2、不含：水下拍照300元以及其他水上项目费用，自愿选择
+                <w:br/>
+                3、赠送项目需轮流排队体验，存在等候时间，请知悉。
+                <w:br/>
+                4、60岁以上老人如身体允许的情况下需要参加的，需签定免责协议方可登船观光，但水上项目不予参加，请知悉。
+                <w:br/>
+                5、以上项目均为游艇打包赠送，如个人原因无法体验/天气的不可抗因素导致无法体验均无费用可退，请知悉。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：槟榔谷、直升机、天涯海角
-[...1 lines deleted...]
-                自费项：槟榔谷/天涯海角电瓶车、园区项目不含，价格以景区当天挂牌价为准，自愿选择消费原则；
+                景点：南山、游艇出海
+                <w:br/>
+                自费项：南山电瓶车、游艇出海海上项目等不含，价格以景区当天挂牌价为准，自愿选择消费原则；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三亚指定酒店（畅享版）：三亚悦家度假酒店（亚龙湾和泓假日阳光店）/雅布伦/三亚湾晟月海景酒店/海南盛德双鑫酒店/康福瑞橡树庄园酒店(三亚湾椰梦长廊店)/如家精选酒店/和颐至格酒店(三亚市政府情人桥店)或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">三亚指定酒店：如家精选酒店/和颐至格酒店/三亚悦家度假酒店（亚龙湾和泓假日阳光店）/雅布伦健康疗养度假酒店/康福瑞橡树庄园酒店(三亚湾椰梦长廊店)/海南盛德双鑫酒店/三亚湾晟月海景酒店或不低于以上标准网评3钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三亚-海口（车程约3.5小时）
-[...12 lines deleted...]
-                四钻版：海岛森林酒店（海口高铁东站店）/新燕泰大酒店/海口明光胜意酒店或不低于以上标准网评4-5钻酒店
+                三亚一地
+                <w:br/>
+                ◎早餐后，乘船登上国家4A级景区【西岛】（含往返船费，含上下岛时间不少于3小时），开始你的inslandwalk。
+                <w:br/>
+                这里有着原始的海岛风光和质朴的渔家风情，被称为“海上桃源”，漫步百年渔村或柔软洁白的沙滩，倾听着海风的柔柔细语，在辽阔的海天之间，海风裹挟着大海清新的味道，空气中都是愉悦和自在的气息。
+                <w:br/>
+                可自行闲逛百年渔村，寻找珊瑚礁老房子；或寻找海上书屋：在西岛渔村的尽头，藏着一座充满文艺气息的海上书屋。这座由旧渔船改造而成的书屋，面朝大海，春暖花开。
+                <w:br/>
+                或探秘海底世界（潜水、摩托艇、海上拖伞、香蕉船等海上娱乐项目费用不含）
+                <w:br/>
+                ◎为保证充足游览时间，岛上午餐自理哦
+                <w:br/>
+                ◎下岛后打卡国家5A景区【天涯海角】（时间不少于120分钟，不含电瓶车），这里碧海、青山、白沙、巨磊、礁盘浑然一体，宛若七彩交融的丹青画屏；椰林、波涛、渔帆、鸥燕、云层辉映点衬，形成南国特有的椰风海韵。海湾沙滩上大小百块石耸立，“天涯”、“海角”和“南天一柱”巨石突兀其间，昂首天外，峥嵘壮观。在这里，望着碧波澄澈的波涛，观古老摩崖石刻，与相爱之人互相诉说自己的情意，执子之手，与子偕老。
+                <w:br/>
+                ◎今晚推荐观看《三亚千古情》（费用自理，参考300元/人起，选择性消费），来三亚必看哦！60 分钟穿越万年，以全息投影、水幕、高空特技，演绎落笔洞、鹿回头、海上丝路、鉴真东渡与黎苗风情。舞台震撼、歌舞绝美、故事动人，沉浸式感受三亚历史与海岛传奇，视听与文化双重盛宴。主题区域：崖州古街、黎村苗寨、爱情街、泼水广场、科技游乐馆、崖州史馆、小吃广场。全天互动：抛绣球招婿、锅庄狂欢、黎苗绝技、5D《大地震》、穿越快闪、上刀山下火海。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：南山、日月湾
-[...1 lines deleted...]
-                自费项：南山电瓶车、园中园项目费用不含，参考景区当天挂牌价，消费自愿原则
+                景点：西岛、天涯海角
+                <w:br/>
+                自费项：天涯海角/西岛电瓶车、海上娱乐项目/园中园项目等费用不含，参考景区当天挂牌价，消费自愿原则 ；三亚千古情演出300元/人起，消费自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">海口指定酒店（畅享版）：海口爱丽/龙泉酒店/兴湖半岛酒店/良智汇品酒店/卓秀大酒店/北辰大酒店/海口崇华商务酒店/海口匡福嘉轩酒店（原万信至格）/宜尚/格林豪泰(海口海府路店)或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚指定酒店：如家精选酒店/和颐至格酒店/三亚悦家度假酒店（亚龙湾和泓假日阳光店）/雅布伦健康疗养度假酒店/康福瑞橡树庄园酒店(三亚湾椰梦长廊店)/海南盛德双鑫酒店/三亚湾晟月海景酒店或不低于以上标准网评3钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海口-广州（飞行时间约70分钟）
-[...1 lines deleted...]
-                早餐后，自由活动，而后根据航班时间约定送团，结束全部旅程。
+                三亚-万宁（车程约1.5小时）-海口（车程约2.5小时）
+                <w:br/>
+                ◎ 早餐后，游览5A景区【槟榔谷黎苗文化旅游区】（游览时间不少于150分钟，不含电瓶车/园区项目等)；走进纯正、灵动的海南民族文化活体博物馆，寻绣面老人，听他们讲过去的故事，与黎家人道一声“波隆”，品一杯山兰玉液，探访海南地道的风土人情。
+                <w:br/>
+                ◎而后赠送体验【直升机飞行体验1圈】（飞行基地以实际安排为准，赠送项目如放弃不体验费用不退；飞行一圈约40秒），体验酷炫的低空飞行，俯瞰三亚美景。
+                <w:br/>
+                直升机预定限制须知：
+                <w:br/>
+                1.孕妇及65岁以上老人、高血压、心脏病患者、孕妇、体重100ＫG以上不宜登机；
+                <w:br/>
+                2.航线无儿童价，大小同价；
+                <w:br/>
+                3.本着坐满起飞及配载平衡的原则，公司有权力对乘客进行拼组、重新分组等协调搭配，乘客应当予以配合。
+                <w:br/>
+                ◎下午前往打卡【万宁日月湾】（游览时间不少于60分钟），这里是一个天然的海湾，区域内有长约16公里的海岸线、碧蓝的海水和细白的美丽沙滩，是一个非常适合度假和旅游的好地方。此外，在万宁日月湾你还可以观赏到壮观的日出和日落景象。而日落后日月湾又是另一番狂欢，在餐吧酒馆买上一瓶啤酒，游走在日月湾的椰林公路上，与往来旅客干杯，不管你是谁，也不管你从哪来，此时此刻我们只想自由，为这星辰大海干杯庆祝！
+                <w:br/>
+                ◎车览【万宁沿海公路】一边是婀娜多姿的椰林，一边是广阔无垠的蓝色大海，被称为“会讲故事”的滨海旅游公路。
+                <w:br/>
+                ◎ 返回海口（车程约3小时）入住酒店休息。
+                <w:br/>
+                <w:br/>
+                温馨提示：海南大部分景区均自设有购物场所，属于景区自行商业行为，敬请谅解。
+                <w:br/>
+                交通：旅游车
+                <w:br/>
+                景点：槟榔谷、直升机飞行体验、万宁日月湾、车览万宁沿海公路
+                <w:br/>
+                自费项：槟榔谷电瓶车、园区项目等，费用参考景区挂牌价，消费自愿原则
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海口指定酒店：海口北辰大酒店/爱丽酒店/格林豪泰/龙泉酒店/兴湖半岛酒店/良智汇品酒店/卓秀大酒店/海口崇华商务酒店（高铁东站南北水果市场店）/宜尚/匡福嘉轩或不低于以上标准网评3钻酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                海口-徐闻（轮渡约1小时40分钟）-湛江（车程约2.5小时）-广州
+                <w:br/>
+                早餐后，自由活动，而后根据高铁车次时间送往海口码头，乘坐轮渡船返回徐闻，徐闻接驳车送往湛江北站，乘坐高铁返回各自的家，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
-[...7 lines deleted...]
-                交通：送机一趟+飞机
+                1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
+                <w:br/>
+                2、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
+                <w:br/>
+                3、高铁团的回程操作指引：游客在海口码头乘坐轮渡前往徐闻码头，抵达后转乘接驳车前往湛江北站，客人刷身份证，乘坐高铁返回各自所在目的地，自行散团。
+                <w:br/>
+                4、高铁版返程车次：湛江北-广州站/白云站16:30后车次，不指定时间，以实际出票车次为准。
+                <w:br/>
+                5、徐闻-湛江段接驳车：如16人以下存在安排散拼车进行接驳，请知悉。
+                <w:br/>
+                交通：轮渡+接驳车+高铁二等座
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1132,73 +1239,83 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州—海口往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
-[...3 lines deleted...]
-                2、住宿：全程当地高档/豪华标准建设酒店双人房（版本2选1，参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整）；不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；海花岛无法加床，单人请提前补房差。
+                1、交通：广州白云站/广州站-湛江北站往返高铁票二等座，徐闻-海口码头往返轮渡船票；湛江-徐闻往返散拼接驳车；
+                <w:br/>
+                备注：如无高铁票地区则默认更换为动车票二等座；由于高铁存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
+                <w:br/>
+                2、住宿：全程当地高档标准建设酒店双人房（参考酒店已备注在行程内，住宿先后顺序可根据实际情况调整）；不提供自然单间，出现单男单女，单房差不含，如不补房差，则尽量安排三人间或加床；如选择升级入住海花岛欧堡酒店，此酒店无三人房或加床，单人请补单房差。
                 <w:br/>
                 定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：含4早3正，早餐酒店含，不用费用不退；正餐餐标30元/正；围桌8-10菜1汤，8-10人1桌，人数增减时，菜量相应增减，但维持餐标不变。团餐用餐如放弃不用，费用不退；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。如低于8人司机兼向导无法安排用餐，则退餐费自理，请谅解。
+                3、用餐：含5早4正，早餐酒店含，不用费用不退；品质团餐30元/人，正餐围桌8-10菜1汤，8-10人1桌，人数增减时，菜量相应增减，但维持餐标不变。团餐用餐如放弃不用，费用不退；如低于8人无法安排用餐则退餐费现场自理；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：根据实际人数安排当地5-50座空调旅游车，保证每人一正座；
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费；不含全陪；【如低于8人（不含）安排司机兼向导，非导游无陪同游览讲解服务，请知悉】
                 <w:br/>
                 6、景点：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
-                行程中包含的“西岛”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待，如坚持上岛请与景区签署免责协议，请知悉。
+                行程中包含的“西岛/游艇出海”景区因工具特殊，景区对70岁以上老人及行动不便人士（如：孕妇）不予接待，如坚持上岛/出海请与景区签署免责协议，请知悉。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、儿童标准：2-11周岁且1.2米以下含往返机票、正餐费及车位费/服务费，其他均不含，超高门票/早餐费用当地自理；超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
+                7、儿童标准：
+                <w:br/>
+                【小童】（2-6岁（不含6周岁）且1.2米以下含旅游车位费、正餐、导游服务费，其他不含（不占床、不含超高早餐费用、不含超高轮渡船票，不含超高门票费用）（超高请自理，部分景区超高界定为1米，部分为1.1-1.2米，不同景区界定定义不同，请知悉），超高费用敬请自理。
+                <w:br/>
+                【中童】（6周岁-14岁（不含14周岁））且1.2-1.4米含半价高铁票/轮渡船票，车位、正餐费、优惠门票早餐等，不占床，不含超出费用。
+                <w:br/>
+                备注：
+                <w:br/>
+                关于高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
+                <w:br/>
+                关于轮渡船票儿童票须知：1.2米以下轮渡票免票，1.2-1.5米含半票42元/往返，1.5米（含）以上需按全价票购买84元/往返；（小童价此费用不含，需自理）
                 <w:br/>
                 2岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 海南大部份景区均自设有购物场所，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1222,53 +1339,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
-[...1 lines deleted...]
-                9、娱乐项目：海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                7、儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
+                <w:br/>
+                9、娱乐项目：会推荐晚间自费项目；海上娱乐项目/园中园项目等，客人可根据自身情况考虑是否消费；部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
                 娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1369,102 +1486,173 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区电瓶车/园中园项目/海上项目，选择性消费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考景区挂牌价</w:t>
+              <w:t xml:space="preserve">各大景区电瓶车/园中园项目/海上项目，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区挂牌价，消费自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">三亚千古情演出，自愿选择消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟穿越万年，以全息投影、水幕、高空特技，演绎落笔洞、鹿回头、海上丝路、鉴真东渡与黎苗风情。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1592,51 +1780,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此线路不推荐晚间自费项目；（景区园中园项目除外）
+                1、此线路会推荐晚间自费项目（三亚千古情演出，消费自愿原则）；
                 <w:br/>
                 2、游客在海南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 3、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 4、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 5、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 6、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 7、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 8、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在海南旅游期间，我社不安排游客下海游泳。如游客私自下海游泳，所产生的一切后果由游客自行承担。在海南旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
                 9、海南旅游车为滚动发班，均按每人一正座提前调车，如需加大车型，须补多出的车位差价（26座以下的车型均无行李箱）；抵达海南前48小时内取消合同的游客（如因航班延误无法抵达等），需向我社交已经产生的旅游车位费300元/人及合同约定的其它已产生费用；
                 <w:br/>
                 10、蜈支洲岛、分界洲岛、西岛、南湾猴岛“旺季”期间每天上岛人数有所限制，团队上岛需排队等候，因等待而延误岛上游览时间，游客需谅解并配合。因以上景区管理原因导致的投诉，旅行社无法承担责任。“旺季”期间，不愿排队等候上岛的团队，全团客人需提前一天决定并签字同意，蜈支州岛可与“西岛”或“分界洲岛” 景区2选1互换，行程当天抵达蜈支洲岛后方提出与其他景点互换的，游客需现场增补司机车费方可实施。否则旅行社只能按成本退还客人。
                 <w:br/>
                 11、行程外活动的安排: 为满足旅游者多样化需求，在行程时间安排允许、参加人数足够，且不影响其他旅游者行程安排的情况下，旅行社可根据旅游者实际需要，安排附件中所列活动。旅游者根据自身需要和个人喜好，自主、自愿参加附件中所列活动，对此签署的附件配合参与。
                 <w:br/>
                 12、客人在海南签署的团队行程变更确认表及意见单为合同附件，具有同样的法律效力。
                 <w:br/>
                 13、游客在海南的自由活动时间为：当日景点游览结束后自由活动（旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间的安全责任由游客自负），在海南旅游期间，我社对小孩和老人游客不承担监护权。
                 <w:br/>
@@ -1733,51 +1921,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>