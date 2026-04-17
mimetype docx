--- v1 (2026-03-27)
+++ v2 (2026-04-17)
@@ -392,91 +392,100 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 全景环线，经典一网打尽
                 <w:br/>
                 • 不走回头路：昆明→楚雄→大理→丽江→香格里拉→丽江返程，串联滇中与滇西北核心目的地，一次游遍云南精华。
                 <w:br/>
+                <w:br/>
                 2. 深度文化体验，不止于观景
                 <w:br/>
                 • 大理理想邦手鼓教学：在小镇亲手体验民族乐器。
                 <w:br/>
                 • 香格里拉土司盛宴：沉浸式藏式晚宴，感受高原 hospitality。
                 <w:br/>
                 • 丽江古城巷陌寻味：深入网红花巷、油纸伞巷，打卡与地道体验兼顾。
                 <w:br/>
+                <w:br/>
                 3. 交通与住宿高标配置
                 <w:br/>
                 • 2+1陆地头等舱用车：降低疲劳，长途更舒适。
                 <w:br/>
-                • 全程网评4钻品质酒店：大理丽江惊喜升级2晚五钻酒店，拒绝住宿盲盒。
+                • 全程网评4钻品质酒店：丽江连住2晚+楚雄大理惊喜升级2晚五钻酒店，拒绝住宿盲盒。
+                <w:br/>
                 <w:br/>
                 4. 核心资源100%保证
                 <w:br/>
                 • 玉龙雪山大索道必含：承诺优先保障，赠送氧气瓶+防寒服，雪山之旅无忧。
                 <w:br/>
                 • 普达措国家森林公园+虎跳峡：两大自然奇观全囊括。
                 <w:br/>
+                <w:br/>
                 5. 一价全含，消费透明
                 <w:br/>
                 • 纯玩0自费：行程标注用餐、门票全包，纯粹享受旅程。
                 <w:br/>
                 • 特色餐食：落日拾光红酒晚宴、土司盛宴、长街宴。
                 <w:br/>
+                <w:br/>
                 6. 节奏张弛有度，体验丰富
                 <w:br/>
                 • 自然+人文+城市：可兼顾高原湖泊、雪山（玉龙）、古城（丽江）、峡谷（虎跳峡），丰富不单调。
                 <w:br/>
-                • 自由活动点缀：忠义市场、黑龙潭公园等安排，给旅程留白。
+                • 自由活动点缀：玉水寨、黑龙潭公园等安排，给旅程留白。
+                <w:br/>
                 <w:br/>
                 7.网红景点，随手出大片
                 <w:br/>
                 •大理洱海生态廊道：体验+醉美民族风旅拍+梦幻海湾骑行
                 <w:br/>
                 •香格里拉大经幡：站在经幡下，以巨大的经幡为背景，都能拍出极具震撼力和艺术感的照片
                 <w:br/>
+                <w:br/>
                 8.【专属礼遇】：新婚蜜月赠送一晚鲜花铺床、出游途中生日赠送生日蛋糕
                 <w:br/>
                 9.【限定盲盒】：体验独家安排【四季密码】限定活动，解密春城四季诗篇
+                <w:br/>
+                10.【演出赠送】：雪山实景秀《印象丽江》
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -653,123 +662,125 @@
                 <w:br/>
                 报名须知： 
                 <w:br/>
                 1.特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。望周知！！！
                 <w:br/>
                 交通：飞机，汽车
                 <w:br/>
                 到达城市：楚雄彝族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：长街宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">楚雄四钻参考酒店：楚雄都市华庭酒店，曼汀观海酒店，永兴酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：长街宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">五钻酒店： 楚雄滇菌王大酒店，远达彝海国际度假酒店，海悦文化温德姆酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 楚雄-大理（车程约2.5小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店享用早餐
                 <w:br/>
-                上午：酒店大堂集合，楚雄乘车前往大理，乘车前往抖音最网红景点，有中国圣托里尼之称的【理想邦】在这里我们特意安排了准备了【音乐下午茶】，浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，在这里随便一拍都是大片。特别赠送体验【非洲鼓教学】，当非洲鼓浑厚有力的节奏响起，你仿佛置身于风花雪月美丽的大理洱海，伴着美景，让我们一起学习敲击非洲鼓，走进充满异域风情的音乐世界里。
+                上午：酒店大堂集合，楚雄乘车前往大理，乘车前往抖音网红景点，有中国圣托里尼之称的【理想邦】在这里我们特意安排了准备了【音乐下午茶】，浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，在这里随便一拍都是大片。特别赠送体验【非洲鼓教学】，当非洲鼓浑厚有力的节奏响起，你仿佛置身于风花雪月美丽的大理洱海，伴着美景，让我们一起学习敲击非洲鼓，走进充满异域风情的音乐世界里。
                 <w:br/>
                    下午：后前往前往【洱海生态廊道】（民族换装+旅拍+廊道骑行）体验【醉美民族风旅拍】（每组家庭赠 6 张电子照片）在全网爆火的洱海绝美海岸线体验【梦幻海湾骑行】蓝天碧海，骑着单车享受海风吹拂，一路风光旖旎，看洱海波光粼粼，湖光山色尽收眼底，感受苍山洱海间的浪漫，文艺感十足。晚餐安排【海景晚餐】
                 <w:br/>
                 晚上：后游览历史文化名城【大理古城】大理古城内由南到北横贯着五条大街，自西向东纵穿了八条街巷，整个古城呈棋盘式布局，城内依然保存着大量的明清以及民国时期的建筑，寺庙、书院、教堂等古建筑点缀其间，循着古老斑驳的城墙与街道，寻找南诏古国的历史与韵味。晚前往大理鹤庆入住酒店
                 <w:br/>
+                餐：含早中晚餐
+                <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.提前准备好拍照各类道具、服装；各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
-                2.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为保护环境，二是尊重民族习惯。双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
+                2.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为保护环境，二是尊重民族习惯。洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：海景晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -810,383 +821,384 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大理-丽江（车程约2.5小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店享用早餐
                 <w:br/>
                 上午：早餐后酒店大堂集合，前往参观游览大理新华“中国银都水乡”，小锤敲过一千年的鹤庆新华第一村。漫步在新华手工艺传承艺术小镇，“叮叮当当”的敲打声不绝于耳，中国非物质文化遗产银器手工技艺在这里传承发展，以银器制品的生产、销售、体验等为特色的产业不断壮大，逛银都、赏湿地、戏田园、栖原乡的游赏体验吸引着越多越多的旅游者。
                 <w:br/>
-                中餐安排雪山餐包或团餐
-[...5 lines deleted...]
-                    后乘车前往游览世界文化遗产、中国历史文化名城【丽江古城】（自由活动）(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)打卡网红地标：丽江之眼、网红油纸伞。又名大研城，是我国最著名的景点之一。
+                下午：乘车前往丽江游览东巴圣地【玉水寨】位于丽江城北15公里的玉龙雪山南麓，是丽江水系的源头，被称为中国纳西族地区东巴们敬拜的东巴圣地，是千百年来纳西族的精神家园，是一年一度纳西族“东巴会”和“三多节”的所在地。后游览秀丽的木氏土司皇家园林【黑龙潭公园】只见远处玉龙雪山倒遇潭中，出现“雪山四万八千丈，银屏一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等。后乘车前往游览世界文化遗产、中国历史文化名城【丽江古城】（自由活动）(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)打卡网红地标：丽江之眼、网红油纸伞。又名大研城，是我国最著名的景点之一。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
-                （二）关于儿童暑假、寒假、黄金周以及门票紧张的玉龙雪山儿童门票的告知：
-[...9 lines deleted...]
-                5、游览期间索道口游客集中，有可能会出现排队现象，请耐心等待；雪山上温度较低，游览时请注意防寒保暖；
+                1.丽江昼夜温差大、光照时间、紫外线较强，请各位贵宾注意衣服增减、防晒。丽江为少数民族聚居地，请尊重当地的风俗习惯。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：玉龙雪山风景区、大索道 、蓝月谷、 丽江古城
+                景点：国银都水乡 、玉水寨、黑龙潭公园、 丽江古城
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评4钻参考酒 ：丽江金岛、慕伦朗格、隐茂民宿、柏宇云龙或不低于以上标准</w:t>
+              <w:t xml:space="preserve">丽江网评4钻参考酒 ：丽江温德姆花园酒店、丽江金岛、慕伦朗格、隐茂民宿、柏宇云龙或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丽江-香格里拉（车程约3.5小时）
+                丽江 -玉龙雪山（车程约1.5小时）
+                <w:br/>
+                第四天：丽江-玉龙雪山-冰川大索道-蓝月谷-印象丽江        住宿：丽江
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店享用早餐
                 <w:br/>
-                上午：早餐后游览中国魅力名镇【束河古镇】（游览约2小时）以山名村，流传变异而成，意为“高峰之下的村寨”，是纳西先民在丽江坝子中最早的聚居地之一，茶马古道上保存完好的重要集镇，纳西先民从农耕文明向商业文明过渡的活标本，束河是世界文化遗产丽江古城的重要组成部分，入选CCTV“中国魅力名镇”，现如今成为了游人最爱的丽江休闲之所。
-[...12 lines deleted...]
-                3.香格里拉属于少数民族集聚地，请尊重少数民族的生活方式，不要随地乱扔垃圾。
+                酒店早餐后前往丽江游览以“险、奇、美、秀”著称的【玉龙雪山风景区】（整个景区游览约120分钟不含排队和上索道时间），乘索道（含进山费、含大索道、含环保车、成人赠送玉龙雪山小瓶氧气+羽绒服）观雪山，沿途欣赏原始森林。特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
+                <w:br/>
+                之后游览【白水河、蓝月谷】（蓝月谷不推不含，步行游览）在晴天时，水的颜色是蓝色的，而且山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下，所以名叫蓝月谷。而白水河这个名字是因为湖底的泥巴是白色的，下雨时水会变成白色，所以又叫白水河。 
+                <w:br/>
+                赠送安排观看原生态大型实景演出《印象·丽江》（观演时间约60分钟 赠送项目 不退不换）以雪山为背景，汲天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人，游览完之后送丽江酒店。
+                <w:br/>
+                <w:br/>
+                温馨提示】：
+                <w:br/>
+                （二）关于儿童暑假、寒假、黄金周以及门票紧张的玉龙雪山儿童门票的告知：
+                <w:br/>
+                1、身高范围在1.4米（含）以上，则按成人团队套票报名时需购买：儿童只要超过1.4米的身高，都需要提前输单制团队卡（针对旅行社输单制卡只能按成人票价格来结算），临时现场补票是不保证贵宾的儿童能补到票的，可能会出现家长有票，儿童只能在雪山下等家长的情况，所以建议携带儿童身高超1.4米的家庭务必报名时确认身高以免造成不必要的损失和不便，儿童雪山结算价格402元（古维50+进山费210元+大索120+电瓶车20+保险2）。
+                <w:br/>
+                2、身高范围在：1.2-1.39米的按景区现场优惠价补票，1.19米以下免费（仅参考，具体根据景区现场收费标准来）。
+                <w:br/>
+                3、儿童价不含印象丽江表演费用，景区挂牌价280元，儿童具体收费标准根据景区实际情况收取。
+                <w:br/>
+                4、玉龙雪山大索道海拔4500m以上，如出现头晕、呼吸困难等症状，请尽快告知随团导游或景区工作人员；
+                <w:br/>
+                5、游览期间索道口游客集中，有可能会出现排队现象，请耐心等待；雪山上温度较低，游览时请注意防寒保暖；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：束河古镇、普达措森林公园
+                景点：玉龙雪山风景区、蓝月谷、印象·丽江
                 <w:br/>
                 到达城市：香格里拉县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：土司宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">香格里拉四钻参考酒店：香格里拉丽呈睿轩酒店，蜀锦沐云酒店、艺龙酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江金岛、慕伦朗格、隐茂民宿、柏宇云龙、丽江温德姆花园酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香格里拉-丽江 （车程约3小时）
+                丽江 -香格里拉（车程约3小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店享用早餐
                 <w:br/>
-                上午：早餐后参观世界上规模最大的立体坛城正式命名为【香巴拉时轮坛城】或【藏文化中心】比松赞林寺更壮观，更有内涵,更值得一看)，参观游览世界上最高，全高有21米的时轮金刚佛像，参观了解藏文化的博览中心
-[...10 lines deleted...]
-                2.建议您提前携带高原反应药物红景天、感冒消炎药、晕车药、止泻药等。
+                上午：早餐后游览中国魅力名镇【束河古镇】（游览约2小时）以山名村，流传变异而成，意为“高峰之下的村寨”，是纳西先民在丽江坝子中最早的聚居地之一，茶马古道上保存完好的重要集镇，纳西先民从农耕文明向商业文明过渡的活标本，束河是世界文化遗产丽江古城的重要组成部分，入选CCTV“中国魅力名镇”，现如今成为了游人最爱的丽江休闲之所。
+                <w:br/>
+                    下午：后前往【普达措国家公园】（游览约150分钟）普达措国家公园是一个无任何污染的童话世界，湖清清，天湛蓝，林涛载水声，鸟语伴花香，一年四季景色各不相同。漫游花海草甸，走进森林成毡的净土，赏雪域高原上的美丽湖泊属都湖，观赏茂密原始森林。游【属都湖】这里有水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”。
+                <w:br/>
+                    晚上：观看藏族有特色的歌舞表演【土司宴】(项目赠送，不含烤牛羊肉费用，不去不退费用，且无替代项目）品藏家牦牛小火锅，青稞面，酥油茶等，观看特色民族风情晚会,边吃边欣赏），结束后入住酒店休息。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1.普达措国家森林公园游玩时间较长，建议您自备干粮。
+                <w:br/>
+                2.香格里拉属于高海拔地区，有高原反应的客人，请提前准备好氧气瓶等
+                <w:br/>
+                3.香格里拉属于少数民族集聚地，请尊重少数民族的生活方式，不要随地乱扔垃圾。
                 <w:br/>
                 交通：汽车、动车
                 <w:br/>
-                景点：独克宗古城、大经幡
-[...1 lines deleted...]
-                到达城市：丽江
+                景点：束河古镇、普达措森林公园
+                <w:br/>
+                到达城市：香格里拉县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">丽江网评五钻： 玉龙温德姆酒店、丽江国际大酒店、丽江别院、婕珞芙花园酒店或不低于以上标准</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐（土司宴）   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">香格里拉四钻参考酒店：香格里拉丽呈睿轩酒店，蜀锦沐云酒店、艺龙酒店 或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丽江-广州（航程约3小时）
+                香格里拉-丽江-广州（航程约3小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店享用早餐
                 <w:br/>
-                上午：睡到自然醒去逛集市【丽江忠义农贸市场】是丽江古城内唯一的农贸市场，也是体验丽江烟火气的好去处
-[...7 lines deleted...]
-                退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。感谢各位贵宾对我们工作的支持和理解，针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
+                上午：早餐后参观世界上规模最大的立体坛城正式命名为【香巴拉时轮坛城】或【藏文化中心】比松赞林寺更壮观，更有内涵,更值得一看)，参观游览世界上最高，全高有21米的时轮金刚佛像，参观了解藏文化的博览中心
+                <w:br/>
+                随后乘车【独克宗古城】赴转世界上最大的转经筒，为爱你的人和你爱的人祈福。它是按照佛经中的香巴拉理想国建成的。古城依山势而建，路面起伏不平，那是一些岁月久远的旧石头就着自然地势铺成的，至今石板路上还留着深深的马蹄印，那是当年的马帮给时间留下的信物了
+                <w:br/>
+                下午：随后来到【香格里拉大经幡】经幡面积巨大，数量众多，远远望去仿佛与天相接。这里是香格里拉热门的拍照打卡点，晴天时拍照光线充足，色彩饱和度高，非常出片。站在经幡下，以巨大的经幡为背景，无论是拍摄个人写真还是集体合影，都能拍出极具震撼力和艺术感的照片。乘车前往游最美世界十大峡谷之一的【虎跳峡】（不含观光扶梯费用，50 元/单程、70元双程，自愿选择，非必消）是万里长江第一大峡谷罕见的“V”字形大弯。后前往丽江，根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
+                <w:br/>
+                【温馨提示】：
+                <w:br/>
+                1.香格里拉平均海拔约3280米，紫外线较强请注意防晒并注意自己的身体情况，若发现不适，请及时通知导游。
+                <w:br/>
+                2.建议您提前携带高原反应药物红景天、感冒消炎药、晕车药、止泻药等。
+                <w:br/>
+                3.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
+                <w:br/>
+                4.感谢各位贵宾对我们工作的支持和理解，针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 交通：汽车，飞机
                 <w:br/>
                 景点：黑龙潭公园
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1593,51 +1605,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>