--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【好客之旅】山东大连双飞7天 | 泰安 | 曲阜 | 济南 | 青岛 | 烟台 | 蓬莱 | 威海 | 旅顺 | 大连行程单</w:t>
+        <w:t xml:space="preserve">【好客之旅】山东大连双飞7天 | 济南 | 泰安 | 曲阜 | 青岛 | 威海 | 蓬莱 | 烟台 | 旅顺 | 大连行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -403,86 +403,88 @@
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 品质之旅——我们敢承诺
                 <w:br/>
                 ■品质升级：0购物！山东+大连全景畅游！大连进济南返，往返直航！买断铁发！南航大机，旅途舒心！ 
                 <w:br/>
                 ■团队属性：广东独立成团，无年龄限制，金牌导游，暖心服务，全程不入购物店，旅行有保障！
                 <w:br/>
                 <w:br/>
                 甄选住宿——我们敢保证
                 <w:br/>
                 ■烟台1晚当地五星商务酒店，住在城中央，邂逅温馨港湾，悦享旅途悦入眠。
                 <w:br/>
-                ■大连1晚网评四钻，精选品牌商旅酒店，悠然下榻城芯，静享旅途安然。
-[...1 lines deleted...]
-                ■专享3晚网评三钻，泰安曲阜青岛，安享便捷与舒适。
+                ■泰安1晚网评四钻，精选品牌商旅酒店，悠然下榻城芯，静享旅途安然。
+                <w:br/>
+                ■专享3晚网评三钻，大连曲阜青岛，安享便捷与舒适。
                 <w:br/>
                 ■船上升级1晚4人间，船舱舒适私密空间，一夜航程安枕无忧，更契合广东游客。
                 <w:br/>
                 <w:br/>
                 经典必游——一程尽揽齐鲁最火地标IP
                 <w:br/>
-                ■5A中华泰山：中华民族的精神家园，五岳独尊之国山，登泰山保平安。 
-[...5 lines deleted...]
-                ■青岛CityWalk：5A奥帆中心、4A栈桥、4A八大关、4A小鱼山，一路拾捡欧韵青岛的厚重与浪漫。
+                ■5A中华泰山：中华民族的精神家园，五岳独尊之国山，登泰山保平安。
+                <w:br/>
+                ■5A八仙过海：将神话传说与山海仙境融为一体的临海园林，漫步其间宛如踏入缥缈的海上仙山。 
+                <w:br/>
+                ■尼山圣境：尼山圣境:千年文脉的朝圣殿堂，文化与艺术的瑰宝华章，在世界儒学圣地，与圣人时空对话。
+                <w:br/>
+                ■青岛中山公园/八大关双打卡：漫步浪漫樱花大道，粉樱如雪，仿佛进入一个粉色童话世界。
+                <w:br/>
+                ■青岛CityWalk：5A奥帆中心、4A栈桥、4A八大关，一路拾捡欧韵青岛的厚重与浪漫。
                 <w:br/>
                 ■威海网红打卡：打卡网红城市三件套（幸福门/悦海公园/火炬八街），网红点位美美拍，多张美图刷爆朋友圈。
                 <w:br/>
-                ■浪漫大连：有轨电车、星海广场、渔人码头、威尼斯水城，夏洛特烦恼拍摄地，漫游北方小香港。
+                ■浪漫大连：有轨电车、星海广场、渔人码头、威尼斯水城，漫游北方小香港。
                 <w:br/>
                 ■军港旅顺：百年军港，历史风云，一山担两海，一港写春秋，北方海防门户，承载历史记忆。
                 <w:br/>
                 <w:br/>
                 舌尖美食——我们来承包
                 <w:br/>
                 ■齐鲁风味       ■泰安农家菜    ■山东饺子     ■孔府家宴     ■胶东风味 
                 <w:br/>
                 ■老青岛家常菜   ■八仙风味     ■东北铁锅炖   ■关东富贵宴          
                 <w:br/>
                 ■升级赠送大连六头鲍，每人1只
                 <w:br/>
                 <w:br/>
                 贴心服务——暖心赠送，贴心小礼
                 <w:br/>
-                ■泰山极顶系福  ■泰山带福还家    ■青岛海鸥喂食（火腿或面包）   ■东北养颜雪蛤羹一份    ■无人机航拍
+                ■泰山极顶系福  ■泰山带福还家     ■东北养颜雪蛤羹一份    ■无人机航拍
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -604,183 +606,174 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-大连(约3小时 )
                 <w:br/>
                 于指定的时间内自行前往广州白云机场（具体位置出团前1-2天告知）集合，由工作人员为您办理乘机手续后，乘机飞往济宁/济南/大连/日照（参考航班时间：早上07：00-晚上22:00起飞起飞，航班有可能出现经停，具体航班时间及港口以实际出票为准），抵达后导游接团。
                 <w:br/>
                 <w:br/>
-                ◆收拾心情，飞往时尚大连。
-                <w:br/>
                 ◆时尚之都，日俄风情，徜徉北方香港。
                 <w:br/>
                 游览亚洲第一大广场【星海广场】（游览约50分钟），欣赏大连百年献礼工程-【足迹浮雕】，一千双脚印验证了大连百年的沧桑史。【虎雕广场】（游览约20分钟），大连市众多广场中 为绚丽的一座，拥有全国 大的花岗岩石雕—群虎雕塑。广场面积15,700平方米，群虎雕塑长35.5米，宽、高为6.5米，由500块花岗岩大理石精雕而成，重达2,000多吨，6只形态各异的老虎，头向东方，迎风长啸，虎虎生威，由我国著名画家、雕塑家韩美林设计。【渔人码头】（约1小时）老虎滩渔人码头，文艺青年的所爱之处，坐在渔人码头的石阶上，看海鸥成群在空中盘旋，任海风轻轻拂过脸颊，天地间安放了躁动的心，熨帖了皱起的眉。【网红航拍】跟着无人机航拍的视角，鸟瞰大连，定格美好瞬间。
                 <w:br/>
                 ◆升级赠送级赠送大连六头鲍，每人1只：大连鲍是中国地理标志瑰宝，属顶级皱纹盘鲍品种，依托大连冷水海域清澈水质与丰富海藻饵料，鲍鱼生长周期足，肉质肥厚紧实、弹嫩无渣，自带海洋赋予的鲜甜本味。
                 <w:br/>
-                <w:br/>
                 ◆独家赠送：1.东北滋补雪蛤羹一份。   2.无人机航拍。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
                 景点：【星海广场】【足迹浮雕】【虎雕广场】【渔人码头】【网红航拍】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">【参考酒店】大连山水S或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【参考酒店】大连金江海悦、白玉兰、宜必思或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大连-旅顺(约50分钟）-烟台(约6.5小时）
                 <w:br/>
+                ◆乘坐叮当车，穿越百年大连，行走时尚之都。
+                <w:br/>
+                ★【乘坐有轨电车】，感受老大连的情怀，从首辆有轨电车“叮咣叮咣”地在大连街头缓缓驶过，到现在整整100个年头了。
+                <w:br/>
+                百年间，大连市民对有轨电车一直珍爱有加，它作为一种市民常用的出行工具被成功地保留到了。乘坐火车站至海之韵广场站（全程约30分钟）。后游览【东关街历史街区】曾经是大连最繁华的中国人商业街，是大连民族工商业的发源地，见证了大连民族工商业从无到有、从兴至盛的历程，也是日本殖民统治大连的见证，以及中华民族反对压迫、艰苦奋斗的见证。海鸥飞翔追逐，如、歌如画。大连东港感受【东方威尼斯水城】的浪漫（约1小时），以威尼斯水城为蓝本，总绵延长度为4公里，运河两岸将错落分布200多座欧洲风情的城堡建筑，法式城堡与布鲁日山墙将倒映在水城河面上。号称可以与盛享美誉的欧洲各大水城相媲美。【日本风情一条街】（游览约30分钟），街长700米，别墅120余栋，规模宏大，依照世界不同别墅风格精心建造，设有日式餐馆，酒店，茶道，表演馆，花店，书店，咖啡店，旅游商店等休闲场所；【俄罗斯一条街】（游览约50分钟），保留了3栋原远东白俄罗斯时的建筑，已有百年历史，是全国第一条具有俄罗斯十九、二十世纪风格的俄罗斯风情街。
+                <w:br/>
+                车赴大连，途径【大连星海湾跨海大桥】-是东北地区 长的跨海大桥工程，中国首座海上地锚悬索式跨海大桥，身临其境，山海相连，远处礁岛错落，风景如诗如画；
+                <w:br/>
                 ◆一个百年旅顺口，半部中国近代史，品味沧桑，爱我中华。
                 <w:br/>
-                ★【乘坐有轨电车】，感受老大连的情怀，从首辆有轨电车“叮咣叮咣”地在大连街头缓缓驶过，到现在整整100个年头了。
-[...21 lines deleted...]
-                选安排4人间入住，若4人间船停开或无票，则安排6人间)
+                ★【太阳沟景区樱花大道】（约40分钟）1974年栽植了500余株樱花树，全长1.7公里，樱花姹紫嫣红，争奇斗艳，
+                <w:br/>
+                满街飘香，道路两旁随处可见（樱花预计开放时间为4月15日—5月10日，视天气情况）。
+                <w:br/>
+                ★参观【旅顺博物院景区】（逢周一闭馆，游览约30分钟），在这里可以看到旅顺博物馆的外观 ，它是整个东北三省早的博物馆，同样可以看到为了纪念中苏友谊而建的 友谊塔，整个塔全部用非常名贵的雪花石雕铸而成高达22米。观大连市树--龙柏，此树外形如熊熊燃烧的烈火一样，所以被称为龙柏。整个旅顺只有78颗。【胜利塔】（约30分钟）胜利塔是苏军撤离旅顺之前，为纪念世界反法西斯战争胜利10周年而建。胜利塔的建筑风格和雕琢艺术蕴含着浓郁的俄罗斯风格。
+                <w:br/>
+                ★后乘船赴烟台（航行约6.5小时，船上入住4-6人间，4人间有独立卫生间，6人间无独立卫生间。我社首选安排4
+                <w:br/>
+                人间入住，若4人间船停开或无票，则安排6人间)
                 <w:br/>
                 温馨提示：船属于公共交通，船舱类似于火车软卧车厢，系统出票按名单顺序自动排列铺位，因散客人数的不确认性
                 <w:br/>
                 无法保证男女分住及同个家庭在同个船舱；如您有特殊需求，可上船后自行与同行客人协调。开船及到达时间受天气、
                 <w:br/>
                 海上风速的影响，需要以当天实际情况为准。船上没有一次性用品，请客人自行携带（可以把前一晚酒店的一次性用
                 <w:br/>
                 品打包备用哦）
                 <w:br/>
                 交通：汽车/船
                 <w:br/>
-                景点：【乘坐有轨电车】【东关街历史街区】【东方威尼斯水城】【日本风情一条街】【俄罗斯一条街】【夏洛特烦恼拍摄地】【旅顺博物院景区】【胜利塔】
+                景点：【乘坐有轨电车】【东关街历史街区】【东方威尼斯水城】【日本风情一条街】【俄罗斯一条街】【太阳沟景区樱花大道】【旅顺博物院景区】【胜利塔】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -836,154 +829,143 @@
                 <w:br/>
                 ◆抵达后车赴花园城市威海，
                 <w:br/>
                 ◆花满街、树成荫，三面环海，山青林密，被评为中国“ 适宜人居的城市”
                 <w:br/>
                 ▷打卡国家4A级景区【幸福门】（游览约30分钟）：从这里看海，天蓝水清，重达13吨的百福图，列成五圈的“福”字，寓意“五福临门”、“五福同享”，这里是威海千公里幸福海岸线的起点，祝福人们在这里开启幸福之门，踏上幸福岸线，沐浴在幸福的海洋里。来威海的人们都喜欢到幸福门 高层观赏海景，去百福图上踩踩，为自己和亲人带来幸福。
                 <w:br/>
                 ▷游览【威海悦海公园】（游览约30分钟）是威海海岸线上的一个网红休闲公园，与刘公岛隔海相望，白天看一望无垠的大海，秀丽中透着宁静。这里有公园标志性建筑，“威海小加州”---网红灯塔，幢幢形态各异的特色海草房，这种用海草苫顶的房子是威海渔民的传统民居，冬暖夏凉，百年不腐。清澈的海水，浪漫的秋千，与绿树、草坪、石路一起，营造了典雅而清新的温馨氛围。远远观望刘公岛，宁静中感受历史的久远。
                 <w:br/>
                 ▷前往打卡新晋网红打卡地【火炬八街】(约40分钟)。
                 <w:br/>
                 ◆聆听仙人间的窃窃私语，开启一段寻仙羡仙之旅。 
                 <w:br/>
                 ★早餐后赴人间仙境-蓬莱，国家5A级景区【蓬莱阁】（游览约1.5小时）：中国四大名楼”之一，传说蓬莱、方丈、瀛洲是海中的三座仙山，为神仙居住之所，亦是秦始皇东寻求药、汉武帝御驾访仙之地，素有“人间仙境”之称。游览丹崖仙境坊、弥陀寺、龙王宫、天后宫、蓬莱阁，八仙醉酒雕塑，神奇的避风亭等。这里层楼重阁，掩映在苍松翠柏之间，海水浩淼，云雾变幻；整个建筑陡峭险峻，气势雄伟，朱碧辉映，风光壮丽。
                 <w:br/>
                 ★后乘车赴百年商埠，鲜美烟台，入住酒店休息。
                 <w:br/>
                 晚餐自理，可自由外出，逛一逛烟台的宝藏美食街，推荐吃货打卡地：
                 <w:br/>
                 【幸福夜市】傍晚才出摊的宝藏夜市，当霓虹点亮市井长巷，幸福里夜市的暖香便裹住了整个秋夜。刚出炉的烟囱面包金黄诱人，徒手撕开时热气与麦香共舞；海鲜摊前热气翻腾，辣炒蛤蜊以最原始的鲜甜征服味蕾；捧一袋刚起锅的糖炒栗子，暖意从掌心漫至心底，连衣兜里都藏满了甜香。这里没有精致的摆盘，却有滚烫的人间，每一口都是烟台夜晚最真诚的告白。
                 <w:br/>
                 【朝阳街】建于1872年，烟台的第一条柏油路，国内保护非常完好的开埠建筑群街区之一，感受红砖老墙与梧桐疏影相伴。您将走过张裕葡萄酒博物馆的欧式拱窗，在钟书阁的暖光下拾取文韵，于克利顿饭店门前遥想孙中山先生在此下榻的足迹，冰心童年曾徘徊于此，如今街角飘来广兴果园的苹果香——排队的人群正见证着百年品牌的生机。当复古街灯次第亮起，择一处雅座，品一杯葡萄酒，便是与烟台旧时光最诗意的对话。必点海肠捞饭，弹海肠配韭菜肉末浇在米饭上，拌匀后一口入魂。沿街的鲅鱼水饺大排档别错过，皮薄馅足，咬开全是鲜嫩鱼汁。饭后再去糖水铺点份牛乳木瓜甜汤，清爽解腻刚刚好。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【幸福门】【威海悦海公园】【火炬八街】【蓬莱阁】
+                景点：【幸福门】【威海悦海公园】【火炬八街】【八仙过海旅游景区】【朝阳街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【参考酒店】烟台贝斯特韦斯特、华侨开元或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】烟台贝斯特韦斯特、华侨开元、铂悦戴斯或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 烟台-青岛（260km车程约3.5-4小时）
                 <w:br/>
-                ◆红瓦绿树间，赏欧陆风情，碧海蓝天间，尽情享受当下。
-[...14 lines deleted...]
-                <w:br/>
+                ◆樱花盛开，红瓦绿树间，赏欧陆风情，碧海蓝天间，尽情享受当下。
+                <w:br/>
+                ★车赴青岛，【中山公园赏樱花】（约40分钟），漫步一条660米长的樱花街，道路两旁种满了樱花树，游客站在其中，仿佛进入了一个粉色的童话世界。另外满园的连翘正开得一片灿烂，榆叶梅、碧桃、海棠、紫荆、水蜜桃花、郁金香正粉墨登场，爱花爱春天的你，赶快行动起来吧（樱花预计开放时间为单樱4月上旬—5月1日左右，双樱可持续到5月10日左右，视天气情况）。
+                <w:br/>
+                ★走进有万国建筑博览会之称的【八大关】（游览约40分钟），这里是最能体现青岛“红瓦绿树、碧海蓝天”特点的风景区，这里被誉为“万国建筑博物馆”，四月风起时，青岛八大关化身为粉色秘境，居庸关路、宁武关路的樱花树连绵成雪浪长廊。德式红瓦别墅掩映于垂枝樱的柔雾中，海风掠过时，花瓣如碎玉纷扬，石板路上铺满流动的粉白色光影。游人执伞徐行，衣襟沾香，转角遇见哥特尖顶与樱花同框的油画瞬间，恍若穿越至欧陆春日童话。（樱花预计开放时间为单樱4月上旬-5月上旬，视天气情况）。
                 <w:br/>
                 ◆参加自费项目：
                 <w:br/>
                 【青岛啤酒纯生之旅】（自费套票内已含，游览约60分钟）：零距离走进中国骄傲、青岛名片-青岛啤酒生产工厂，参观中国 大的纯生啤酒生产线，品尝刚下线的纯生啤酒，再来一包啤酒伴侣！百年青啤，百年青岛，为青岛喝彩，为生活干杯！（免费领取一杯新鲜醇正青岛纯生啤酒和一袋香酥可口的啤酒豆）
                 <w:br/>
                 【海上看青岛】（自费套票内已含，游览约45分钟），乘船出海，感受红瓦绿树，碧海蓝天。体验青岛前海一线，绝美风光！
                 <w:br/>
                 【康有为故居】（自费套票内已含，游览约40分钟），这是一栋1899年建成的住宅，原是德国驻青岛要员的官邸。康有为非常喜爱这里，称赞它“此屋卑小而园甚大，望海碧波仅距百步”，并给它起名为“天游园”。馆内有介绍康有为生平及戊戌变法的历史照片、文献和实物，还有国内外著名专家学者研究康有为的专著和文章。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【栈桥】【八大关】【小鱼山公园】
+                景点：【中山公园赏樱花】【八大关】
                 <w:br/>
                 自费项：【青岛啤酒纯生之旅】【海上看青岛】【康有为故居】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1015,65 +997,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                青岛-曲阜（360km车程约5小时）
+                青岛-曲阜（车程约5小时）
                 <w:br/>
                 ◆青春之岛，帆船之都，蔚蓝海岸，发现世界之美。
                 <w:br/>
-                ★游览【五四广场】（游览约25分钟），青岛最具知名度的地标--五月的风雕塑前打卡，漫步海滨木栈道；游览【奥
+                ★游览国家4A级景区【栈桥】（游览约30分钟），漫步于栈桥海滨，可见青岛新月型的城市轮廓，栈桥
+                <w:br/>
+                似长虹卧波，回澜阁熠熠生辉。每年冬季，那漫天的海鸥沿着海滨低空飞旋，追逐浪花戏嬉海浪。如果您伸开双臂它
+                <w:br/>
+                会绕您飞舞，展示它优雅的身姿。来青岛吧!走近海滨，亲手喂食这些可爱的海的伙伴。
+                <w:br/>
+                游览【五四广场】（游览约25分钟），青岛最具知名度的地标--五月的风雕塑前打卡，漫步海滨木栈道；游览【奥
                 <w:br/>
                 帆中心】（约25分钟）2008年第29届北京奥运会和13届残奥会帆船比赛场。2018年6月份，上合峰会在青岛举行，峰会之后的青岛变得更加美丽亮眼。跟着时代的脚步奥帆中心走一走，感受现代化的魅力青岛。打卡网红景点【情人坝】，大海，灯塔，驻足远眺，近处的堤坝和礁石和远方出海的船只相映成趣，一盏盏白帆漂浮在海面上，在夕阳的阴沉之下，如此美丽。
                 <w:br/>
                 ◆车赴孔子故里，圣城曲阜，暮色四合时，随曲阜蓼河古街缓缓浸入一片流动的光韵里。
                 <w:br/>
                 夜游【蓼河古街】两岸灯火次第亮起，沿河长廊的仿明建筑在暖黄光影中勾出温润轮廓，倒映于粼粼水波，仿佛展开一轴水墨交融的夜色长卷。看两岸灯影如星垂落，拱桥如月卧波，现代光影巧妙化入千年儒韵，让人恍觉穿行于《诗经》的潺潺句读之间——这并非喧闹市集，而是一场以夜色为宣纸、以灯火为笔墨的静雅文化行游。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【五四广场】【奥帆中心】【情人坝】【蓼河古街】
+                景点：【栈桥】【五四广场】【奥 帆中心】【情人坝】【蓼河古街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1103,193 +1091,249 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                曲阜-泰安（80km车程约1.5小时）
-[...3 lines deleted...]
-                ★早餐后走进世界非物质文化遗产，国家级5A景区【孔府】（约1小时），孔子嫡长子孙生活起居的地方，又称“衍圣公府”，西与孔庙为邻，有“天下第一家”之称，是孔子世袭“衍圣公”的世代嫡裔子孙居住的地方，是我国仅次于明、清皇帝宫室的最大府第，也是中国封建社会官衙与内宅合一的典型建筑。
+                曲阜-泰安（车程约1小时）
+                <w:br/>
+                ◆拜谒孔子，缅怀先师，叹儒学文化精深。
+                <w:br/>
+                ◆早餐后前往孔子诞生地-【尼山圣境】（含大门票），漫步圣水湖畔，梦回千年尼山，体验全球儒学文化中心。这里是2018年央视中秋晚会所在地，在圣水湖畔、山环水抱之中,孔子父亲生活过的鲁源村，孔子母亲的故里颜母村，孔子出生的夫子洞呈现，形成了中国文化特有的圣山、圣水、圣地的圣境景观和圣父、圣母、圣人的圣境格局。圣境地处五川汇流、五峰并峙、邹鲁合邦处，整个景区从无形到有形、从有声到无声、从有疆到无疆、从经典到传承、从繁花似锦到内心深处，打造一片儒学圣境。
+                <w:br/>
+                ◆千年礼乐归东鲁，尼山圣境拜先师，在文化和艺术的殿堂，对话圣贤的千古智慧。
+                <w:br/>
+                ★瞻仰72米世界最高的孔子铜像，参观规模宏大、古典与现代相融合的孔子大学堂，漫步圣水湖畔，梦回千年尼山，体验全球儒学文化中心。
+                <w:br/>
+                ★不惑台【礼敬先师】，与圣贤对话，感悟孔子博大精深的儒家思想。
+                <w:br/>
+                ★瞻仰72米世界最高的【孔子铜像】，参观规模宏大、古典与现代相融合的【孔子大学堂】，可观演常态化演出及活动：感悟大学之道，七十二贤廊倾听【鼓瑟吹笙】，登堂进阶到达智慧大门，祈福学业和事业能步步高升，与圣贤对话，；在金碧辉煌圣殿中欣赏【天下归仁灯光秀】，一场集灯光、多媒体、传统乐器、古调吟唱于一身的儒韵雅集秀；书香四溢的氛围里，古色古香的案几上【手读论语】，亲手书写并默诵论语，修身养性，感悟孔子博大精深的儒家思想。
+                <w:br/>
+                【温馨提示】：尼山圣境中，有丰富多彩的演艺及体验活动，行程中所列《礼敬先师》、《手读论语》、《大学之道》、《鼓瑟吹笙》、《天下归仁》等景区常态化演出和活动，为固定时间段进行，大家可以根据自己的喜好、时间，在导游协调下选择性参加。
+                <w:br/>
+                ❀尼山圣境花期预报❀ 
+                <w:br/>
+                1、夫子长堤东西两侧：樱花（2月下旬至4月下旬），结香（3月中旬至4月下旬）
+                <w:br/>
+                2、纪念园东西两侧：樱花（二月下旬至四月下旬）  海棠（3月下旬至4月下旬） 
+                <w:br/>
+                李花（3月下旬至4月上旬）  桃花（四月中下旬） 金银花（四月中下旬）
+                <w:br/>
+                3、大学堂四周：杏花（3月下旬至4月上旬）  海棠（3月下旬至4月中旬）  锦带花（四月下旬至五月下旬）
+                <w:br/>
+                4、东入口四周：连翘（3月中旬至4月上旬） 鸢尾花（四月中旬至六月下旬）
+                <w:br/>
+                （温馨提示：尼山圣境花期预计在3月中旬至4月下旬左右，所有开放程度、数量、颜色等均以景区实物为准，花期受天气及温度影响较大，会有所变化，如花期不佳，不做任何补偿，请谅解！）
                 <w:br/>
                 ◆登五岳独尊，攀玉皇极顶，祈福国泰民安！
                 <w:br/>
-                ★早餐后登象征着中华之魂，被联合国教科文组织命名为“世界自然文化遗产”的“五岳之首”、“中华国山”国家
-[...1 lines deleted...]
-                5A级景区【泰山】（含大门票），天外村或桃花源乘【景区环保车】（此费用自理往返成人80元，60岁以上老人半价，往返40元，泰山游览目前为实名预约，为节省购票时间，进山的游客请务必在游览泰山前交付导游），约25分钟上山至中天门，后可步行（2小时）上山，沿途游览快活三里，斩云剑、望人松、对松山、十八盘，登顶南天门，沿途尽赏泰山松的美丽景色，一松一姿态，一松一盆景，体会松树耐严寒、抗风雪、威武不屈的君子精神。若体力有限也可以选择从中天门乘坐缆车【此费用自理成人100元/程，往返200元。60周岁以上半价50元/程】到达南天门（缆车用时10分钟），感受“一览众山小”的伟大气概。山顶游览(约1.5小时)：南天门、未了轩、天街、望吴胜迹一路拾阶而上，碧霞祠拜泰山老奶奶祈福国泰民安，感受心灵片刻的宁静；经大观蜂、青帝宫、探海石、登上泰山极顶玉皇顶。感受“会当凌绝顶，一览众山小”的气魄，体会呼吸宇宙，吐纳风云，海天之怀，华夏之魂”的胸襟。
+                ★登象征着中华之魂，被联合国教科文组织命名为“世界自然文化遗产”的“五岳之首”、“中华国山”国家5A级景区【泰山】（含大门票），天外村或桃花源乘【景区环保车】（此费用自理往返成人80元，60岁以上老人半价，往返40元，泰山游览目前为实名预约，为节省购票时间，进山的游客请务必在游览泰山前交付导游），约25分钟上山至中天门，后可步行（2小时）上山，沿途游览快活三里，斩云剑、望人松、对松山、十八盘，登顶南天门，沿途尽赏泰山松的美丽景色，一松一姿态，一松一盆景，体会松树耐严寒、抗风雪、威武不屈的君子精神。若体力有限也可以选择从中天门乘坐缆车【此费用自理成人100元/程，往返200元。60周岁以上半价50元/程】到达南天门（缆车用时10分钟），感受“一览众山小”的伟大气概。山顶游览(约1.5小时)：南天门、未了轩、天街、望吴胜迹一路拾阶而上，碧霞祠拜泰山老奶奶祈福国泰民安，感受心灵片刻的宁静；经大观蜂、青帝宫、探海石、登上泰山极顶玉皇顶。感受“会当凌绝顶，一览众山小”的气魄，体会呼吸宇宙，吐纳风云，海天之怀，华夏之魂”的胸襟。
                 <w:br/>
                 【泰山游览流程】
                 <w:br/>
                 1.购买大门票天外村或桃花峪进入景区→
                 <w:br/>
                 2.乘坐景区小交通至中天门索道换乘站（自理，车程约15KM）→
                 <w:br/>
                 3.缆车或步行至南天门（根据自身体力选择，缆车需10分钟，登山约3296级台阶，途经十八盘，需2.5小时左右）→4.步行游览天街/碧霞祠/唐摩崖/玉皇顶/等精华景点（无任何交通工具，需步行，坡度缓，精华景点集中与此）
                 <w:br/>
                 ◆特别安排体验泰山民俗：1、每人赠送1个专属泰山平安带，系于泰山极顶为家人许愿祈福！
                 <w:br/>
                 2、每人赠送1个泰山平安福袋，一起把五岳独尊的福气带回家
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【孔府】【泰山】（含大门票）
+                景点：【尼山圣境】【泰山】（含大门票）
                 <w:br/>
                 自费项：【景区小交通】【景区缆车】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：泰安银通假日酒店、如家NEO酒店、城市便捷酒店 、缘一精品或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【参考酒店】泰安舜耕天泽、金时智选、丽景广场或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 泰安-济南（70km车程约1.5小时） -广州
                 <w:br/>
                 ◆参加自费项目：
                 <w:br/>
                 【世界文化遗产，国家5A级景区，东岳神府--岱庙】（自费套票内已含，游览时长1.5小时），集文化、历史、风俗于一身，泰山 大 古老 完整的古建筑群，也是历代帝王举行封禅大典和祭祀泰山神的地方。与北京故宫，曲阜三孔，承德避暑山庄和外八庙，并称中国四大建筑群。其主体建筑天贶殿与故宫太和殿，孔庙大成殿齐名，并称中国古代三大殿，是泰山人文景观一绝。大家可零距离走进当年乾隆皇帝祭祀泰山下榻的行宫---东御座，瞻仰中国保存时代 早的秦代李斯小篆碑《泰山刻石》，仰望二千多年前汉武帝亲手种下的汉柏，转一转迷糊石，体验泰安古老的摸福习俗。
                 <w:br/>
                 ◆听泉水叮咚，看四面荷花三面柳。
                 <w:br/>
-                赠送游览游览斥资21亿全力打造泉城新名片的“城中湖”，济南三大名胜之首、国家5A级景区【大明湖公园】（游览约1小时）：“四面荷花三面柳，一城山色半城湖”，早在唐宋时期就已经闻名于世中国第一泉水湖，一年四季可欣赏观桥风月、秋柳含烟、明昌晨钟，竹港清风、曾堤萦水、鸟啼绿阴等八大景观，大明湖湖水是由济南各名泉的泉水汇集而成的，有“蛇不见、蛙不鸣”的独特之处，素有“泉城明珠”的美誉。听听乾隆下江南《还珠格格》传说故事，探秘当年夏雨荷与乾隆皇上邂逅的地方。游览【黑虎泉】（约30分钟），黑虎泉因其喷涌声势如老虎吼叫而得名，市民更在此取水熬粥等用，格外香甜。游览【泉城公园】（约30分钟，视天气情况开放），一座风景植物园，地理位置优越，自然环境优美。三月份踏青寻春，走出门户踏青寻春，体会那最细微的最神妙的春意。院内可观赏价值较高的类群，建有松柏、牡丹、月季、竹、柳、菊、丁香等园，通过植物的分类向人们展现各种植物在不同季节中奇特的树姿、丰硕的花果和绚丽多姿的色彩。  
-[...1 lines deleted...]
-                ◆结束愉快旅途，返回温馨的家。
+                ★赠送游览游览斥资21亿全力打造泉城新名片的“城中湖”，济南三大名胜之首、国家5A级景区【大明湖公园】（游览约1小时）：“四面荷花三面柳，一城山色半城湖”，早在唐宋时期就已经闻名于世中国第一泉水湖，一年四季可欣赏观桥风月、秋柳含烟、明昌晨钟，竹港清风、曾堤萦水、鸟啼绿阴等八大景观，大明湖湖水是由济南各名泉的泉水汇集而成的，有“蛇不见、蛙不鸣”的独特之处，素有“泉城明珠”的美誉。听听乾隆下江南《还珠格格》传说故事，探秘当年夏雨荷与乾隆皇上邂逅的地方。游览【黑虎泉】（约30分钟），黑虎泉因其喷涌声势如老虎吼叫而得名，市民更在此取水熬粥等用，格外香甜。
+                <w:br/>
+                ★游览【泉城公园】，春天的泉城公园是被繁花织就的春日梦境，素有“济南城中春花园”的美誉；园内流苏满树银白，花瓣轻舞如“四月雪”簌簌飘落，暗香浮动；雍容牡丹次第盛放，姚黄魏紫、粉面含春，尽显“花中之王”的华贵；木绣球团簇如玉，似堆雪叠云；紫藤垂瀑轻摇，紫雾氤氲，引得蜂蝶翩跹。市民游客纷纷前来踏青赏花、定格春景，花香混着泉城温润的空气格外清新。赠送游览园内精心打造的牡丹园、流苏林等特色花区，聆听春日百花传说，探秘济南人私藏的“春日打卡胜地”，沉浸式感受“一城春色半城花，满庭芬芳醉泉城”的绝美意境。
+                <w:br/>
+                ❀泉城公园花期预报❀ 
+                <w:br/>
+                牡丹   花期4月上旬-4月下旬  最佳观赏期4月中下旬  观赏点位：牡丹园（园区西南部）
+                <w:br/>
+                流苏   花期4月中旬-5月初    最佳观赏期4月中下旬  观赏点位 牡丹园、丁香园附近（约30余棵）
+                <w:br/>
+                木绣球 花期4月中旬-5月上旬  最佳观赏期4月下旬    观赏点位：园区中部、观景桥周边
+                <w:br/>
+                紫藤   花期4月中旬-4月底    最佳观赏期4月20日前后 观赏点位：藤架长廊（牡丹园东侧）
+                <w:br/>
+                芍药   花期 4月下旬-5月中旬 最佳观赏期5月上旬       观赏点位：牡丹园相邻区域
+                <w:br/>
+                樱花   花期3月下旬-4月上旬 最佳观赏期4月初         观赏点位：园内湖边
+                <w:br/>
+                碧桃花 花期4月中旬          最佳观赏期4月15日前后   观赏点位： 园区东南部 
+                <w:br/>
+                （温馨提示：泉城公园花期预计在3月下旬至5月中旬左右，所有开放程度、数量、颜色等均以景区实物为准，花期受天气及温度影响较大，会有所变化。自然之美瞬息万变，如遇花期不佳，感谢您的理解！）
+                <w:br/>
+                ★游览四大名泉之一【五龙潭】（游览时长1小时），公园的建园风格兼具有南北造园之精华，是以潭池溪港等景观构成，质朴野逸为特点的园林园水景园。内有名人故居，多口泉水，绿树成荫，鸟语花香。公园从八十年代建园开始引种樱花，以引种早樱为主，是济南市区公园内唯一形成了一定樱花栽植规模的公园，后期又不断引种晚樱，目前园区内有樱花近300株。樱花盛开时节，这里绚烂美丽。
+                <w:br/>
+                ❀五龙潭花期预报❀ 
+                <w:br/>
+                樱花：3月底至4月初，花期较短，约1-2周，届时公园内樱花如云似霞，与泉水相映成趣，是赏樱的绝佳时节。
+                <w:br/>
+                海棠：花期一般在3月中旬至4月上旬，花朵娇艳欲滴，点缀在泉畔与庭院间，增添浪漫氛围。
+                <w:br/>
+                玉兰：3月中下旬至4月初开放，花朵硕大洁白或淡紫，高雅清新，常见于五龙壁北、秦琼祠周边等区域。
+                <w:br/>
+                连翘、迎春：3月初开始陆续开放，金黄色的花朵沿步道、假山等地蔓延，为公园带来浓郁的春意。
+                <w:br/>
+                桃花、丁香：桃花在3月下旬至4月绽放，丁香则在4月左右盛开，花色丰富，香气浓郁。
+                <w:br/>
+                ◆结束愉快旅途，返回温馨的家
                 <w:br/>
                 后前往机场，乘飞机返广州,结束愉快旅途！（参考航班时间：早上07：00-晚上22:00起飞，直飞或经停，以实际出票的航班时间为准）
                 <w:br/>
                 <w:br/>
                 温馨提示：因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
-                景点：【大明湖公园】【黑虎泉】【泉城公园】
+                景点：【大明湖公园】【黑虎泉】【泉城公园】【五龙潭】
                 <w:br/>
                 自费项：【世界文化遗产，国家5A级景区，东岳神府--岱庙】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1926,67 +1970,65 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：山东诚之旅国际旅行社有限公司，许可证号：L-SD09053，质检电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托山东诚之旅国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由山东诚之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...15 lines deleted...]
-                9、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                1`、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 7 天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
@@ -2266,51 +2308,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>