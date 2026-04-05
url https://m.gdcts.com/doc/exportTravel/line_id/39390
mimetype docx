--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -396,89 +396,89 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 品质之旅——我们敢承诺
                 <w:br/>
                 ■品质升级：0购物！山东+大连全景畅游！大连进济南返，往返直航！买断铁发！南航大机，旅途舒心！ 
                 <w:br/>
-                ■团队属性：广东独立成团，不超25人！无年龄限制，金牌导游，细微服务，全程不入购物店，旅行有保障！
+                ■团队属性：广东独立成团！无年龄限制，金牌导游，细微服务，全程不入购物店，旅行有保障！
                 <w:br/>
                 <w:br/>
                 优选住宿——我们敢保证
                 <w:br/>
                 ■市区5晚经济型商务酒店，居于市中心，为您省钱省心省力，安享便捷与舒适。
                 <w:br/>
                 ■船上升级1晚4人间，船舱舒适私密空间，一夜航程安枕无忧，更契合广东游客。
                 <w:br/>
                 <w:br/>
                 经典必游——尽揽齐鲁最火地标IP
                 <w:br/>
                 ■5A济南大明湖：一城山色半城湖，拥着着晴雪映波与清欢，邂逅冬日的澄澈与宁静。
                 <w:br/>
                 ■5A济南黑虎泉：欣赏虎口暖泉奔涌呼啸，品一口甘醇清冽，拾泉城市井烟火气。
                 <w:br/>
                 ■5A中华泰山：中华民族的精神家园，五岳独尊之国山，登泰山保平安。 
                 <w:br/>
                 ■5A曲阜孔府：走进圣人之家，读懂“诗礼传家”的千年智慧。 
                 <w:br/>
                 ■4A奥林匹克小镇：海上小火车、龙舟赛海、海上高尔夫、网红喊泉、天空之眼美拍，水上奇遇。
                 <w:br/>
                 ■青岛CityWalk：5A奥帆中心、4A栈桥、4A八大关、4A小鱼山，一路拾捡欧韵青岛浪漫。
                 <w:br/>
                 ■青啤纯生之旅：听百年啤酒史，看青啤生产线，品刚下线的青岛啤酒；
                 <w:br/>
                 ■文成城堡：走进电影《西虹柿首富》拍摄地，在沈腾同款的6亿巴洛克城堡，体验首富生活。   
                 <w:br/>
-                ■浪漫大连：有轨电车、星海广场、渔人码头、威尼斯水城，夏洛特烦恼拍摄地，漫游北方小香港。
+                ■浪漫大连：有轨电车、星海广场、渔人码头、威尼斯水城，漫游北方小香港。
                 <w:br/>
                 ■军港旅顺：百年军港，历史风云，一山担两海，一港写春秋，北方海防门户，承载历史记忆。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 舌尖美食——我们来承包
                 <w:br/>
                 ■齐鲁风味   ■泰安农家菜      ■老青岛家常菜    ■渔家小海鲜
                 <w:br/>
-                ■胶东风味   ■东北铁锅炖      ■东北饺子
+                ■胶东风味   ■东北铁锅炖      ■东北农家菜
                 <w:br/>
                 <w:br/>
                 贴心服务——暖心赠送，贴心小礼
                 <w:br/>
                 ■泰山极顶系福   ■泰山带福还家    ■东北养颜雪蛤羹一份   ■无人机航拍
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
@@ -607,53 +607,51 @@
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-大连(约3小时 )
                 <w:br/>
                 于指定的时间内自行前往广州白云机场（具体位置出团前1-2天告知）集合，由工作人员为您办理乘机手续后，乘机飞往济宁/济南/大连/日照（参考航班时间：早上07：00-晚上22:00起飞起飞，航班有可能出现经停，具体航班时间及港口以实际出票为准），抵达后导游接团。
                 <w:br/>
                 <w:br/>
                 ◆收拾心情，飞往时尚大连。
                 <w:br/>
-                ◆时尚之都，日俄风情，徜徉北方香港。
-[...1 lines deleted...]
-                游览亚洲第一大广场【星海广场】（游览约50分钟），欣赏大连百年献礼工程-【足迹浮雕】，一千双脚印验证了大连百年的沧桑史。【虎雕广场】（游览约20分钟），大连市众多广场中 为绚丽的一座，拥有全国 大的花岗岩石雕—群虎雕塑。广场面积15,700平方米，群虎雕塑长35.5米，宽、高为6.5米，由500块花岗岩大理石精雕而成，重达2,000多吨，6只形态各异的老虎，头向东方，迎风长啸，虎虎生威，由我国著名画家、雕塑家韩美林设计。【渔人码头】（约1小时）老虎滩渔人码头，文艺青年的所爱之处，坐在渔人码头的石阶上，看海鸥成群在空中盘旋，任海风轻轻拂过脸颊，天地间安放了躁动的心，熨帖了皱起的眉。【网红航拍】跟着无人机航拍的视角，鸟瞰大连，定格美好瞬间。
+                ★游览亚洲第一大广场【星海广场】（游览约50分钟），欣赏大连百年献礼工程-【足迹浮雕】，一千双脚印验证了大连百年的沧桑史。【虎雕广场】（游览约20分钟），大连市众多广场中最为绚丽的一座，拥有全国最大的花岗岩石雕—群虎雕塑。广场面积15,700平方米，群虎雕塑长35.5米，宽、高为6.5米，由500块花岗岩大理石精雕而成，重达2,000多吨，6只形态各异的老虎，头向东方，迎风长啸，虎虎生威，由我国著名画家、雕塑家韩美林设计。【渔人码头】（游览约1小时）老虎滩渔人码头，文艺青年的所爱之处，坐在渔人码头的石阶上，看海鸥成群在空中盘旋，任海风轻轻拂过脸颊，天地间安放了躁动的心，熨帖了皱起的眉。【网红航拍】跟着无人机航拍的视角，鸟瞰大连，定格美好瞬间。
                 <w:br/>
                 ◆独家赠送：1.东北滋补雪蛤羹一份。   2.无人机航拍。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
                 景点：【星海广场】【足迹浮雕】【虎雕广场】【渔人码头】【网红航拍】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -698,75 +696,80 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大连-旅顺(约50KM，50分钟）-烟台(约6.5小时）
                 <w:br/>
+                ◆时尚之都，日俄风情，徜徉北方香港。
+                <w:br/>
+                ◆参加必消项目【乘坐有轨电车】，感受老大连的情怀，从首辆有轨电车“叮咣叮咣”地在大连街头缓缓驶过，到现在整整100个年头了。百年间，大连市民对有轨电车一直珍爱有加，它作为一种市民常用的出行工具被成功地保留到了今天。乘坐火车站至海之韵广场站（全程约30分钟）。
+                <w:br/>
+                ★游览【东关街历史街区】曾经是大连最繁华的中国人商业街，是大连民族工商业的发源地，见证了大连民族工商业从无到有、从兴至盛的历程，也是日本殖民统治大连的见证，以及中华民族反对压迫、艰苦奋斗的见证。大连东港感受【东方威尼斯水城】的浪漫（约1小时），以威尼斯水城为蓝本，总绵延长度为4公里，运河两岸将错落分布200多座欧洲风情的城堡建筑，法式城堡与布鲁日山墙将倒映在水城河面上。号称可以与盛享美誉的欧洲各大水城相媲美。【日本风情一条街】（游览约30分钟），街长700米，别墅120余栋，规模宏大，依照世界不同别墅风格精心建造，设有日式餐馆，酒店，茶道，表演馆，花店，书店，咖啡店，旅游商店等休闲场所；【俄罗斯一条街】（游览约50分钟），保留了3栋原远东白俄罗斯时的建筑，已有百年历史，是全国第一条具有俄罗斯十九、二十世纪风格的俄罗斯风情街。
+                <w:br/>
+                ★车赴大连，途径【大连星海湾跨海大桥】-是东北地区 长的跨海大桥工程，中国首座海上地锚悬索式跨海大桥，身临其境，山海相连，远处礁岛错落，风景如诗如画；
+                <w:br/>
                 ◆一个百年旅顺口，半部中国近代史，品味沧桑，爱我中华。
                 <w:br/>
-                ◆参加必消项目【乘坐有轨电车】，感受老大连的情怀，从首辆有轨电车“叮咣叮咣”地在大连街头缓缓驶过，到现在整整100个年头了。百年间，大连市民对有轨电车一直珍爱有加，它作为一种市民常用的出行工具被成功地保留到了今天。乘坐火车站至海之韵广场站（全程约30分钟）。后游览【东关街历史街区】曾经是大连最繁华的中国人商业街，是大连民族工商业的发源地，见证了大连民族工商业从无到有、从兴至盛的历程，也是日本殖民统治大连的见证，以及中华民族反对压迫、艰苦奋斗的见证。海鸥飞翔追逐，如、歌如画。大连东港感受【东方威尼斯水城】的浪漫（约1小时），以威尼斯水城为蓝本，总绵延长度为4公里，运河两岸将错落分布200多座欧洲风情的城堡建筑，法式城堡与布鲁日山墙将倒映在水城河面上。号称可以与盛享美誉的欧洲各大水城相媲美。【日本风情一条街】（游览约30分钟），街长700米，别墅120余栋，规模宏大，依照世界不同别墅风格精心建造，设有日式餐馆，酒店，茶道，表演馆，花店，书店，咖啡店，旅游商店等休闲场所；【俄罗斯一条街】（游览约50分钟），保留了3栋原远东白俄罗斯时的建筑，已有百年历史，是全国第一条具有俄罗斯十九、二十世纪风格的俄罗斯风情街。
-[...17 lines deleted...]
-                温馨提示：船属于公共交通，船舱类似于火车软卧车厢，系统出票按名单顺序自动排列铺位，因散客人数的不确认性无法保证男女分住及同个家庭在同个船舱；如您有特殊需求，可上船后自行与同行客人协调。开船及到达时间受天气、海上风速的影响，需要以当天实际情况为准。船上没有一次性用品，请客人自行携带（可以把前一晚酒店的一次性用品打包备用哦）
+                ★【太阳沟景区樱花大道】（约40分钟）1974年栽植了500余株樱花树，全长1.7公里，樱花姹紫嫣红，争奇斗艳，满街飘香，道路两旁随处可见（樱花预计开放时间为4月15日—5月10日，视天气情况）。
+                <w:br/>
+                <w:br/>
+                ★参观【旅顺博物院景区】（逢周一闭馆，游览约30分钟），在这里可以看到旅顺博物馆的外观 ，它是整个东北三省最早的博物馆，同样可以看到为了纪念中苏友谊而建的 友谊塔，整个塔全部用非常名贵的雪花石雕铸而成高达22米。观大连市树--龙柏，此树外形如熊熊燃烧的烈火一样，所以被称为龙柏。整个旅顺只有78颗。【胜利塔】（约30分钟）胜利塔是苏军撤离旅顺之前，为纪念世界反法西斯战争胜利10周年而建。胜利塔的建筑风格和雕琢艺术蕴含着浓郁的俄罗斯风格。
+                <w:br/>
+                ★后乘船赴烟台（航行约6.5小时，船上入住4-6人间，4人间有独立卫生间，6人间无独立卫生间。我社首
+                <w:br/>
+                选安排4人间入住，若4人间船停开或无票，则安排6人间)
+                <w:br/>
+                温馨提示：船属于公共交通，船舱类似于火车软卧车厢，系统出票按名单顺序自动排列铺位，因散客人数的不确认性
+                <w:br/>
+                无法保证男女分住及同个家庭在同个船舱；如您有特殊需求，可上船后自行与同行客人协调。开船及到达时间受天气、
+                <w:br/>
+                海上风速的影响，需要以当天实际情况为准。船上没有一次性用品，请客人自行携带（可以把前一晚酒店的一次性用
+                <w:br/>
+                品打包备用哦）
                 <w:br/>
                 交通：汽车/船
                 <w:br/>
-                景点：【乘坐有轨电车】【东关街历史街区】【东方威尼斯水城】【日本风情一条街】【俄罗斯风情一条街】【夏洛特烦恼拍摄地】【旅顺博物院景区】【胜利塔】
+                景点：【乘坐有轨电车】【东关街历史街区】【东方威尼斯水城】【日本风情一条街】【俄罗斯风情一条街】【太阳沟景区樱花大道】【旅顺博物院景区】【胜利塔】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -800,51 +803,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 烟台-蓬莱（约1.5小时）-威海（约2.5小时）
                 <w:br/>
                 抵达后，参加必消项目：
                 <w:br/>
-                参观【文成酒堡】（必消套餐已含，游览约1小时），矗立在人间仙境的蓬莱蜿蜒曲折的海岸线上，是蓬莱乃至胶东半岛最美最大的欧式建筑，也是电影《西虹市首富》《夏洛特烦恼》取景地。一座具有欧洲巴洛克风情的欧式梦幻城堡，屹立在海天之间，仿佛走进艺术殿堂！以珍贵洞石为主的建筑材料承载着欧洲建筑和装饰艺术的精髓，拥有独一无二的贵族气息。黑色和棕红色火山灰石堆砌而成的长达300米地下酒窖，具有极大的震撼力与视觉冲击力，还可欣赏100多个酒庄上千款葡萄酒的酿造，储藏拍卖，交易及葡萄酒文化（景区赠送纪念装红酒一支）！异国情调，大海情思，蓝天情怀，让这里变得美奂美轮。
+                参观【文成酒堡】（必消套餐已含，游览约1小时），矗立在人间仙境的蓬莱蜿蜒曲折的海岸线上，是蓬莱乃至胶东半岛最美最大的欧式建筑，也是电影《西虹市首富》《夏洛特烦恼》取景地。一座具有欧洲巴洛克风情的欧式梦幻城堡，屹立在海天之间，仿佛走进艺术殿堂！以珍贵洞石为主的建筑材料承载着欧洲建筑和装饰艺术的精髓，拥有独一无二的贵族气息。黑色和棕红色火山灰石堆砌而成的长达300米地下酒窖，具有极大的震撼力与视觉冲击力，还可欣赏100多个酒庄上千款葡萄酒的酿造，储藏拍卖，交易及葡萄酒文化！异国情调，大海情思，蓝天情怀，让这里变得美奂美轮。
                 <w:br/>
                 ◆人间仙境蓬莱，聆听仙人间的窃窃私语，开启一段寻仙羡仙之旅。 
                 <w:br/>
                 游览【蓬莱广场】（游览约30分钟），欣赏由印度尼西亚政府赠送，通体由青铜黄铜合铸而成的的“世界和平锣”；打卡八仙过海雕塑，听八仙过海的美丽传说。
                 <w:br/>
                 ◆花满街、树成荫，三面环海，山青林密，被评为中国“ 适宜人居的城市”
                 <w:br/>
                 ▷早餐后打卡国家4A级景区【幸福门】（游览约30分钟）：从这里看海，天蓝水清，重达13吨的百福图，列成五圈的“福”字，寓意“五福临门”、“五福同享”，这里是威海千公里幸福海岸线的起点，祝福人们在这里开启幸福之门，踏上幸福岸线，沐浴在幸福的海洋里。来威海的人们都喜欢到幸福门 高层观赏海景，去百福图上踩踩，为自己和亲人带来幸福。
                 <w:br/>
                 ▷游览【威海悦海公园】(约30分钟)是威海海岸线上的一个网红休闲公园，与刘公岛隔海相望，白天看一望无垠的大海，秀丽中透着宁静。这里有公园标志性建筑，“威海小加州”---网红灯塔，幢幢形态各异的特色海草房，这种用海草苫顶的房子是威海渔民的传统民居，冬暖夏凉，百年不腐。清澈的海水，浪漫的秋千，与绿树、草坪、石路一起，营造了典雅而清新的温馨氛围。远远观望刘公岛，宁静中感受历史的久远。
                 <w:br/>
                 ▷前往打卡新晋网红打卡地【火炬八街】(约30分钟)。火炬八街于1993年建成，1994年1月15日被命名，以火炬路派生及序数得名。火炬八街长度是843米，因其南高北低的地势形成了惊艳的视觉效果，再加上“全路段”和丁字路口的路牌点缀，与动漫《灌篮高手》里的经典场景高度相似，有日本镰仓街道的既视感，也因此被称为“威海小镰仓”。路的尽头是海，两边是彩色小房子，漫步在这里，仿佛置身在童话世界。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【文成酒堡】【蓬莱广场】【幸福门】【威海悦海公园】【火炬八街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -894,351 +897,368 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 威海-青岛（约260KM，3.5小时  ）
                 <w:br/>
                 ◆红瓦绿树间，赏欧陆风情，碧海蓝天间，尽情享受当下。
                 <w:br/>
-                车赴东方瑞士青岛，游览国家4A级景区-【栈桥】（游览约30分钟），漫步于栈桥海滨，可见青岛新月型的城市轮廓，栈桥似长虹卧波，回澜阁熠熠生辉。每年冬季，那漫天的海鸥沿着海滨低空飞旋，追逐浪花戏嬉海浪。如果您伸开双臂它会绕您飞舞，展示它优雅的身姿。来青岛吧!走近海滨，亲手喂食这些可爱的海的伙伴。走进有万国建筑博览会之称的【八大关】，这里是最能体现青岛“红瓦绿树、碧海蓝天”特点的风景区，这里被誉为“万国建筑博物馆”。国家4A级景区【小鱼山公园】（游览约1小时）：是青岛十大景点之一，一座极具特色的古典园林式山头公园，因靠近鱼山路而获"小鱼山"之称。小鱼山海拔并不高，只有61米，山虽不高却能远眺，是观赏青岛前海全貌的最佳制高点。登山俯瞰，栈桥、小青岛、汇泉湾、八大关等前海美景尽收眼底，尽显 “红瓦 绿树 碧海 蓝天”的独特城市风貌。
+                车赴东方瑞士青岛，游览国家4A级景区-【栈桥】（游览约30分钟），漫步于栈桥海滨，可见青岛新月型的城市轮廓，栈桥似长虹卧波，回澜阁熠熠生辉。每年冬季，那漫天的海鸥沿着海滨低空飞旋，追逐浪花戏嬉海浪。如果您伸开双臂它会绕您飞舞，展示它优雅的身姿。来青岛吧!走近海滨，亲手喂食这些可爱的海的伙伴。
+                <w:br/>
+                ★走进有万国建筑博览会之称的【八大关】（游览约40分钟），这里是最能体现青岛“红瓦绿树、碧海蓝天”特点的风景区，这里被誉为“万国建筑博物馆”，四月风起时，青岛八大关化身为粉色秘境，居庸关路、宁武关路的樱花树连绵成雪浪长廊。德式红瓦别墅掩映于垂枝樱的柔雾中，海风掠过时，花瓣如碎玉纷扬，石板路上铺满流动的粉白色光影。游人执伞徐行，衣襟沾香，转角遇见哥特尖顶与樱花同框的油画瞬间，恍若穿越至欧陆春日童话。（樱花预计开放时间为单樱4月上旬-5月上旬，视天气情况）。
+                <w:br/>
+                国家4A级景区【小鱼山公园】（游览约1小时）：是青岛十大景点之一，一座极具特色的古典园林式山头公园，因靠近鱼山路而获"小鱼山"之称。小鱼山海拔并不高，只有61米，山虽不高却能远眺，是观赏青岛前海全貌的最佳制高点。登山俯瞰，栈桥、小青岛、汇泉湾、八大关等前海美景尽收眼底，尽显 “红瓦 绿树 碧海 蓝天”的独特城市风貌。
+                <w:br/>
+                ★【中山公园赏樱花】（约40分钟），漫步一条660米长的樱花街，道路两旁种满了樱花树，游客站在其中，仿佛进入了一个粉色的童话世界。另外满园的连翘正开得一片灿烂，榆叶梅、碧桃、海棠、紫荆、水蜜桃花、郁金香正粉墨登场，爱花爱春天的你，赶快行动起来吧（樱花预计开放时间为单樱4月上旬—5月1日左右，双樱可持续到5月10日左右，视天气情况）。
+                <w:br/>
                 <w:br/>
                 ◆参加必消项目：
                 <w:br/>
                 【青岛啤酒纯生之旅】（必消套票内已含，游览约60分钟）：零距离走进中国骄傲、青岛名片-青岛啤酒生产工厂，参观中国最大的纯生啤酒生产线，品尝刚下线的纯生啤酒，再来一包啤酒伴侣！百年青啤，百年青岛，为青岛喝彩，为生活干杯！（免费领取一杯新鲜醇正青岛纯生啤酒和一袋香酥可口的啤酒豆）
                 <w:br/>
                 【康有为故居】（必消套票内已含，游览约40分钟），这是一栋1899年建成的住宅，原是德国驻青岛要员的官邸。康有为非常喜爱这里，称赞它“此屋卑小而园甚大，望海碧波仅距百步”，并给它起名为“天游园”。馆内有介绍康有为生平及戊戌变法的历史照片、文献和实物，还有国内外著名专家学者研究康有为的专著和文章。
                 <w:br/>
                 后车赴酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【栈桥】【八大关】【小鱼山公园】【青岛啤酒纯生之旅】【康有为故居】
+                景点：【栈桥】【八大关】【小鱼山公园】【中山公园赏樱花】【青岛啤酒纯生之旅】【康有为故居】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：青岛金山城、都市118、如家商务、锦江之星、城市便捷酒店或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】青岛如家neo、锦江之星或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 青岛-日照（约2小时 ）-曲阜（约3.5小时 ）
                 <w:br/>
                 ◆青春之岛，帆船之都，蔚蓝海岸，发现世界之美。
                 <w:br/>
                 游览【五四广场】（游览约25分钟），青岛最具知名度的地标--五月的风雕塑前打卡，漫步海滨木栈道；游览【奥帆中心】（约25分钟）2008年第29届北京奥运会和13届残奥会帆船比赛场。2018年6月份，上合峰会在青岛举行，峰会之后的青岛变得更加美丽亮眼。跟着时代的脚步奥帆中心走一走，感受现代化的魅力青岛。
                 <w:br/>
+                <w:br/>
                 ●后乘车赴东方太阳城--日照
                 <w:br/>
-                ◆游览必消套票内项目：游览国家4A级景区--CCTV外景拍摄地【奥林匹克水上小镇】（必消套票内已含，游览时长2.5小时），小镇依海而建,是中国十大水上运动小镇之首，游览五大项目：
+                ★游览必消套票内项目：游览国家4A级景区--CCTV外景拍摄地【奥林匹克水上小镇】（必消套票内已含，游览时长2.5小时），小镇依海而建,是中国十大水上运动小镇之首，游览六大项目：
                 <w:br/>
                 ▷乘网红【斯里兰卡海上小火车】重走中亚论坛国家元首考察滨海之路，沿海而行一路丛林秀水，欢歌笑语，尽览日照奥林匹克水上运动小镇全貌、乘车感受一旁沙滩大海浪漫无止境，一旁十里桃花春意盎然时！ 
                 <w:br/>
                 ▷车行至龙舟码头，体验全国唯一一处对游客开放参与的“海上互动体验式”旅游项目【龙舟赛海】点燃激情，奋勇争先，在大海上感受“国家级非物质文化遗产龙舟”的独特魅力;
                 <w:br/>
+                ▷【捞水母】该水域还有大片水母群(4-8月，视天气)，如海中精灵伴您左右，蔚为壮观；船观海湾岛屿----欧鹭岛、情人岛、阳光岛、童话岛；
+                <w:br/>
                 ▷体验中国唯一海上高尔夫：【日照奥林匹克海上高尔夫球场】（体验5球/人），教练教学参加《中国（日照）全民休闲水上运动会海选赛》优雅挥杆，享受贵族GOLF带来的绿色、氧气、阳光和友谊。学习高尔夫运动，还有5次中奖机会；一杆进洞～奖励现金10000元！！还有价值1000元珍珠项链等奖品拿到手软；
                 <w:br/>
                 ▷体验【网红海上喊泉】又名“龙涎水”，在这里面朝大海，团队一起尽情的用歌唱或呐喊，一柱擎天，祈福一生平安；参加【网红拔河比赛】小游戏大乐趣，将激情燃烧到底（拔河和喊泉二选一）旅拍团队亲身参与编导航拍
                 <w:br/>
                 ▷【天空之眼之日照美拍】，鸟瞰日照海滨美景，留下您游玩的最好影视记忆，赠送每人一份刷爆朋友圈。
                 <w:br/>
+                温馨提示：捞水母在划龙舟固定海域，受当地气温、水温、海情影响较大，正常每年4月中旬-8月为可参与时间。如行程恰逢非捞季节，景区为套票，此项目恕无法退还费用）
+                <w:br/>
                 ◆车赴孔子故里，圣城曲阜。
                 <w:br/>
                 ◆暮色四合时，随曲阜河古街缓缓浸入一片流动的光韵里。
                 <w:br/>
                 夜游【蓼河古街】两岸灯火次第亮起，沿河长廊的仿明建筑在暖黄光影中勾出温润轮廓，倒映于粼粼水波，仿佛展开一轴水墨交融的夜色长卷。看两岸灯影如星垂落，拱桥如月卧波，现代光影巧妙化入千年儒韵，让人恍觉穿行于《诗经》的潺潺句读之间——这并非喧闹市集，而是一场以夜色为宣纸、以灯火为笔墨的静雅文化行游。自行品尝当地风味小吃。
                 <w:br/>
-                ◆后车赴酒店入住。
-                <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【五四广场】【奥帆中心】【奥林匹克水上小镇】【蓼河古街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【参考酒店】曲阜银座佳驿、如家、舜景假日、尚客优精选、安怡或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】曲阜银座佳驿、如家neo或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 曲阜-泰安（约1.5小时）
                 <w:br/>
                 ◆东方圣城，拜谒孔子，缅怀先师，叹儒学文化精深。
                 <w:br/>
                 ◆早餐后参加必消套票内项目【孔府】（游览约1小时），走进世界非物质文化遗产，国家级5A景区，又称“衍圣公府”，位于孔庙东侧，有“天下第一家”之称，西与孔庙为邻，是孔子世袭“衍圣公”的世代嫡裔子孙居住的地方，是我国仅次于明、清皇帝宫室的最大府第，也是中国封建社会官衙与内宅合一的典型建筑，是我国现在唯一较完整的明代公爵府。
                 <w:br/>
+                <w:br/>
                 ◆登五岳独尊，攀玉皇极顶，祈福国泰民安！
                 <w:br/>
-                早餐后登象征着中华之魂，被联合国教科文组织命名为“世界自然文化遗产”的“五岳之首”、“中华国山”国家5A级景区【泰山】（必消套票内已含大门票，不含景区环保车及缆车，请根据自身情况年龄选择），天外村或桃花源乘【景区环保车】（此费用自理成人往返80元，60岁以上老人往返40元，泰山游览目前为实名预约，为节省购票时间，进山的游客请务必在游览泰山前交付导游），约25分钟上山至中天门，后可步行（2小时）上山，沿途游览快活三里，斩云剑、望人松、对松山、十八盘，登顶南天门，沿途尽赏泰山松的美丽景色，一松一姿态，一松一盆景，体会松树耐严寒、抗风雪、威武不屈的君子精神。若体力有限也可以选择从中天门乘坐缆车【此费用自理100元/程，往返200元（60周岁以上50元/程）】到达南天门（缆车用时10分钟），感受“一览众山小”的伟大气概。山顶游览(约1.5小时)：南天门、未了轩、天街、望吴胜迹一路拾阶而上，碧霞祠拜泰山老奶奶祈福国泰民安，感受心灵片刻的宁静；经大观蜂、青帝宫、探海石、登上泰山极顶玉皇顶。感受“会当凌绝顶，一览众山小”的气魄，体会呼吸宇宙，吐纳风云，海天之怀，华夏之魂”的胸襟。
+                后登象征着中华之魂，被联合国教科文组织命名为“世界自然文化遗产”的“五岳之首”、“中华国山”国家5A级景区【泰山】（必消套票内已含大门票，不含景区环保车及缆车，请根据自身情况年龄选择），天外村或桃花源乘【景区环保车】（此费用自理成人往返80元，60岁以上老人往返40元，泰山游览目前为实名预约，为节省购票时间，进山的游客请务必在游览泰山前交付导游），约25分钟上山至中天门，后可步行（2小时）上山，沿途游览快活三里，斩云剑、望人松、对松山、十八盘，登顶南天门，沿途尽赏泰山松的美丽景色，一松一姿态，一松一盆景，体会松树耐严寒、抗风雪、威武不屈的君子精神。若体力有限也可以选择从中天门乘坐缆车【此费用自理100元/程，往返200元（60周岁以上50元/程）】到达南天门（缆车用时10分钟），感受“一览众山小”的伟大气概。山顶游览(约1.5小时)：南天门、未了轩、天街、望吴胜迹一路拾阶而上，碧霞祠拜泰山老奶奶祈福国泰民安，感受心灵片刻的宁静；经大观蜂、青帝宫、探海石、登上泰山极顶玉皇顶。感受“会当凌绝顶，一览众山小”的气魄，体会呼吸宇宙，吐纳风云，海天之怀，华夏之魂”的胸襟。
                 <w:br/>
                 【泰山游览流程】：
                 <w:br/>
                 1.购买大门票天外村或桃花峪进入景区→
                 <w:br/>
                 2.乘坐景区小交通至中天门索道换乘站（自理，车程约15KM）→
                 <w:br/>
                 3.缆车或爬山至南天门（根据自身体力选择，缆车需10分钟，爬山约3296级台阶，途经十八盘，需2.5小时左右）→
                 <w:br/>
                 4.步行游览天街/碧霞祠/唐摩崖/玉皇顶/等精华景点（无任何交通工具，需步行，坡度缓，精华景点集中与此）
                 <w:br/>
-                ◆特别安排体验泰山民俗：1、每人赠送1个专属泰山平安带，系于泰山极顶为家人许愿祈福！
+                ◆特别安排体验泰山民俗：
+                <w:br/>
+                1、每人赠送1个专属泰山平安带，系于泰山极顶为家人许愿祈福！
                 <w:br/>
                 2、每人赠送1个泰山平安福袋，一起把五岳独尊的福气带回家
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【孔府】【泰山】（必消套票内已含）
                 <w:br/>
                 自费项：【景区小交通】【景区缆车】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：泰安银通假日酒店、如家NEO酒店、城市便捷酒店 、缘一精品或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】泰安银座佳驿、如家neo或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 泰安-济南-广州
                 <w:br/>
                 参加必消套票内项目：
                 <w:br/>
                 ◆行程亮点：穿越百年泰安，观赏大型火车影视特技特效实景演艺，重温峥嵘岁月。
                 <w:br/>
                 ★慢步山东网红打卡地【泰山秀城】，带领游客穿越百年老泰安，感受繁华的魅力泰城。观看《泰山烽火演出》（约50分钟）。这是泰安文化旅游、文化体验的新亮点，山东红色旅游、红色演艺的新名片，建党100周年红色文化献礼剧，也是国内首创的火车大型影视特技特效实景演出。以“铁道游击战”为故事原型，进行艺术化改编。剧场占地8000平米，观众容量1600人，一条铁道换线环绕主表演区和候场预演区，场内与场外表演、宣传、视觉冲击一体结合。剧场还原抗战时期泰安当地建筑特色，融合河道、铁路、大桥等大量实景元素，运用大量影视特效、车辆特技、动作特技，还原铁道游击战惊险刺激的大场面影视效果。（友情提示：如遇景区停演、演出时间变动或政府活动，则调整为欣赏曲阜大型水上夜游、沉浸式文化朝圣实景演出《久仰曲阜》）
                 <w:br/>
-                赠送游览游览斥资21亿全力打造泉城新名片的“城中湖”，济南三大名胜之首、国家5A级景区【大明湖公园】（游览约1小时）：“四面荷花三面柳，一城山色半城湖”，早在唐宋时期就已经闻名于世中国第一泉水湖，一年四季可欣赏观桥风月、秋柳含烟、明昌晨钟，竹港清风、曾堤萦水、鸟啼绿阴等八大景观，大明湖湖水是由济南各名泉的泉水汇集而成的，有“蛇不见、蛙不鸣”的独特之处，素有“泉城明珠”的美誉。听听乾隆下江南《还珠格格》传说故事，探秘当年夏雨荷与乾隆皇上邂逅的地方。游览国家5A级景区【黑虎泉】（约30分钟），黑虎泉因其喷涌声势如老虎吼叫而得名，市民更在此取水熬粥等用，格外香甜。游览【泉城公园】（约30分钟），是一座风景植物园，地理位置优越，自然环境优美。三月份踏青寻春，走出门户踏青寻春，体会那最细微的最神妙的春意。院内可观赏价值较高的类群，建有松柏、牡丹、月季、竹、柳、菊、丁香等园，通过植物的分类向人们展现各种植物在不同季节中奇特的树姿、丰硕的花果和绚丽多姿的色彩。
+                <w:br/>
+                ◆听泉水叮咚，看四面荷花三面柳。
+                <w:br/>
+                车赴济南，赠送游览游览斥资21亿全力打造泉城新名片的“城中湖”，济南三大名胜之首、国家5A级景区【大明湖公园】（游览约1小时）：“四面荷花三面柳，一城山色半城湖”，早在唐宋时期就已经闻名于世中国第一泉水湖，一年四季可欣赏观桥风月、秋柳含烟、明昌晨钟，竹港清风、曾堤萦水、鸟啼绿阴等八大景观，大明湖湖水是由济南各名泉的泉水汇集而成的，有“蛇不见、蛙不鸣”的独特之处，素有“泉城明珠”的美誉。听听乾隆下江南《还珠格格》传说故事，探秘当年夏雨荷与乾隆皇上邂逅的地方。游览国家5A级景区【黑虎泉】（约30分钟），黑虎泉因其喷涌声势如老虎吼叫而得名，市民更在此取水熬粥等用，格外香甜。游览【泉城公园】（约30分钟），是一座风景植物园，地理位置优越，自然环境优美。三月份踏青寻春，走出门户踏青寻春，体会那最细微的最神妙的春意。院内可观赏价值较高的类群，建有松柏、牡丹、月季、竹、柳、菊、丁香等园，通过植物的分类向人们展现各种植物在不同季节中奇特的树姿、丰硕的花果和绚丽多姿的色彩。
+                <w:br/>
                 <w:br/>
                 ◆结束愉快旅途，返回温馨的家。
                 <w:br/>
                 后前往机场，乘飞机返广州,结束愉快旅途！（参考航班时间：早上07：00-晚上22:00起飞，直飞或经停，以实际出票的航班时间为准）
                 <w:br/>
                 <w:br/>
                 温馨提示：因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
                 景点：【泰山秀城】【大明湖公园】【黑虎泉】【泉城公园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1827,101 +1847,99 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：山东诚之旅国际旅行社有限公司，许可证号：L-SD09053，质检电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托山东诚之旅国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由山东诚之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...17 lines deleted...]
-                10、行程服务项目特别约定及说明：
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 7 天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                9、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                10、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
+                <w:br/>
+                11、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                12、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2167,51 +2185,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>