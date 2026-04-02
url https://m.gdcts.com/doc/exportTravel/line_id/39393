--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【臻品山东大连】双飞7天丨泰山丨岱庙丨孔府丨蓬莱阁丨奥帆中心丨4A栈桥丨烟台山丨大连鲍鱼丨青啤纯生之旅丨火炬八街丨大连有轨电车丨东方威尼斯水城丨旅顺博物苑行程单</w:t>
+        <w:t xml:space="preserve">【臻品山东大连】双飞7天丨泰山丨岱庙丨趵突泉丨大明湖丨八仙过海丨奥帆中心丨栈桥丨烟台山丨中山公园赏樱花丨八大关丨尼山圣境丨鲁源村丨青啤纯生之旅丨威海布鲁维斯号丨大连有轨电车丨东方威尼斯水城丨旅顺博物苑行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -392,111 +392,101 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                品质之旅——我们敢承诺 
-                <w:br/>
                 ■品质坚守：0购物0自费0套路！7天真纯玩! 轻松畅游！私享轻奢！旅行有保障，出行更随心，品质更高端！
                 <w:br/>
-                ■品质护航：往返直航，正班大机，买断铁发，旅途舒心！
-[...1 lines deleted...]
-                ■不宿夜船：乘坐白天船赴烟台，徜徉于渤海海峡，看海鸥追随，告别传统夜船!
+                ■品质护航：南航往返直航，正班大机，买断铁发，旅途舒心！
+                <w:br/>
+                ■不宿夜船：乘坐白天船赴大连，徜徉于渤海海峡，看海鸥追随，告别传统夜船!
                 <w:br/>
                 ■品质私享：广东独立成团，无年龄限制!
                 <w:br/>
                 ■品质礼遇：特别安排山东本土资深金牌导游，暖心之旅，细微服务。
                 <w:br/>
-                <w:br/>
                 轻奢住宿——我们敢保证
                 <w:br/>
-                ■1晚升级国际品牌五星—青岛洲际假日或喜来登，旅途更奢华，奢享全球统一服务标准。
-[...11 lines deleted...]
-                <w:br/>
+                ■1晚五钻网红星空酒店—曲阜山水田园诗般度假区，仿佛住进童话里，夜宿观星，竹语沐浴，悦享静谧度假时光。
+                <w:br/>
+                ■1晚大连万豪度假—大连万豪万枫酒店，以简约之美，开启自在惬意的滨城商旅新篇章。
+                <w:br/>
+                ■3晚网评四钻市区酒店—泰安青岛威海烟台大连精选四钻品牌商旅酒店，悠然下榻城芯，静享旅途安然。
+                <w:br/>
+                春日赏花——我们来安排 
+                <w:br/>
+                ■青岛：又是一年樱花季！青岛中山公园的樱花大道迎来了高光时刻，单樱盛开，朵朵粉粉樱花枝头绽放，如云如霞，美出天际！
+                <w:br/>
+                ■济南：四月份的泉城公园美的不像话，中华木绣球、猬实花、流苏树～染井吉野樱花瓣如云似雪， 让你置身童话世界，拍照打卡超级浪漫唯美！
                 <w:br/>
                 经典必游——一程尽揽鲁辽最火地标IP
                 <w:br/>
-                ■浪漫大连：有轨电车、星海广场、渔人码头、威尼斯水城，夏洛特烦恼拍摄地，漫游北方小香港。
+                ■5A趵突泉：济南三大名胜之一，天下第一泉，涌出济南不息的灵魂。
+                <w:br/>
+                ■5A大明湖：一城诗画半城湖，邂逅一份别样的宁静与浪漫。
+                <w:br/>
+                ■5A中华泰山：中华民族的精神家园，五岳独尊之国山，登泰山保平安。 
+                <w:br/>
+                ■尼山圣境：东方圣城，恢弘震撼，世界儒学中心。
+                <w:br/>
+                ■鲁源古村：以尼山为幕，用国风建筑勾勒出千年文脉的当代诗意，沉浸在古风田园与现代温情交织的静谧画卷。
+                <w:br/>
+                ■青岛CityWalk：5A奥帆中心、4A栈桥、4A八大关、中山公园，一路拾捡欧韵青岛的浪漫。
+                <w:br/>
+                ■青啤纯生之旅：听百年啤酒史，看青啤生产线，品刚下线青岛啤酒，慢享惬意时光。
+                <w:br/>
+                ■八仙过海：以八仙文化为魂，融仙阁海景、古典园林、海上奇观于一体，漫步其中，看人间仙境独具一格。
+                <w:br/>
+                ■浪漫大连：有轨电车、星海广场、渔人码头、威尼斯水城，漫游北方小香港。
                 <w:br/>
                 ■军港旅顺：百年军港，历史风云，一山担两海，一港写春秋，北方海防门户，承载历史记忆。
                 <w:br/>
-                ■5A蓬莱阁：中国四大名阁之一，探秘海上仙境，寻访八仙传说。
-[...12 lines deleted...]
-                <w:br/>
                 舌尖美食——我们来承包
                 <w:br/>
-                ■东北铁锅炖     ■关东富贵宴      ■蓬莱八仙宴       ■胶东风味   ■金枪鱼宴  
-[...8 lines deleted...]
-                ■泰山极顶系福  ■泰山带福还家    ■东北养颜雪蛤羹1份  ■无人机航拍
+                ■山东饺子   ■非遗泰山豆腐宴   ■齐鲁风味       ■尼山风味      ■老青岛家常菜  
+                <w:br/>
+                ■岛城风味   ■金枪鱼宴         ■蓬莱八仙宴     ■东北铁锅炖    ■关东富贵宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -613,259 +603,261 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【广州】→【大连】（约4小时）
+                广州→大连（约4小时）
                 <w:br/>
                 于指定的时间内自行前往广州白云机场（具体位置出团前1-2天告知）集合，由工作人员为您办理乘机手续后，乘机飞往济宁/济南/大连/日照（参考航班时间：早上07：00-晚上22:00起飞起飞，航班有可能出现经停，具体航班时间及港口以实际出票为准），抵达后导游接团。
                 <w:br/>
                 <w:br/>
                 ◆收拾心情，飞往时尚大连。
                 <w:br/>
-                ◆乘坐叮当车，穿越百年大连，行走时尚之都。
-[...3 lines deleted...]
-                【乘坐有轨电车】，感受老大连的情怀，从首辆有轨电车“叮咣叮咣”地在大连街头缓缓驶过，到现在整整100个年头了。百年间，大连市民对有轨电车一直珍爱有加，它作为一种市民常用的出行工具被成功地保留到了今天。乘坐火车站至海之韵广场站（全程约30分钟）。大连东港感受【东方威尼斯水城】的浪漫（约1小时），以威尼斯水城为蓝本，总绵延长度为4公里，运河两岸将错落分布200多座欧洲风情的城堡建筑，法式城堡与布鲁日山墙将倒映在水城河面上。号称可以与盛享美誉的欧洲各大水城相媲美。
+                ◆时尚之都，日俄风情，徜徉北方香港。
+                <w:br/>
+                游览亚洲第一大广场【星海广场】（游览约50分钟），欣赏大连百年献礼工程-【足迹浮雕】，一千双脚印验证了大连百年的沧桑史。【虎雕广场】（游览约20分钟），大连市众多广场中 为绚丽的一座，拥有全国 大的花岗岩石雕—群虎雕塑。广场面积15,700平方米，群虎雕塑长35.5米，宽、高为6.5米，由500块花岗岩大理石精雕而成，重达2,000多吨，6只形态各异的老虎，头向东方，迎风长啸，虎虎生威，由我国著名画家、雕塑家韩美林设计。【渔人码头】（约1小时）老虎滩渔人码头，文艺青年的所爱之处，坐在渔人码头的石阶上，看海鸥成群在空中盘旋，任海风轻轻拂过脸颊，天地间安放了躁动的心，熨帖了皱起的眉。大连东港感受【东方威尼斯水城】的浪漫（约1小时），以威尼斯水城为蓝本，总绵延长度为4公里，运河两岸将错落分布200多座欧洲风情的城堡建筑，法式城堡与布鲁日山墙将倒映在水城河面上。号称可以与盛享美誉的欧洲各大水城相媲美。【网红航拍】跟着无人机航拍的视角，鸟瞰大连，定格美好瞬间。
                 <w:br/>
                 ◆升级赠送级赠送大连六头鲍，每人1只：大连鲍是中国地理标志瑰宝，属顶级皱纹盘鲍品种，依托大连冷水海域清澈水质与丰富海藻饵料，鲍鱼生长周期足，肉质肥厚紧实、弹嫩无渣，自带海洋赋予的鲜甜本味。
                 <w:br/>
                 ◆独家赠送：1.东北滋补雪蛤羹一份。   2.无人机航拍。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
-                景点：【星海广场】【足迹浮雕】【虎雕广场】【渔人码头】【乘坐有轨电车】【东方威尼斯水城】
+                景点：【星海广场】【足迹浮雕】【虎雕广场】【渔人码头】【东方威尼斯水城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【参考酒店】大连山水S、开元名庭、长城或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】大连万豪万枫酒店或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大连-旅顺(约50KM，50分钟）-烟台(约6.5小时）
-[...3 lines deleted...]
-                【日本风情一条街】（游览约30分钟），街长700米，别墅120余栋，规模宏大，依照世界不同别墅风格精心建造，设有日式餐馆，酒店，茶道，表演馆，花店，书店，咖啡店，旅游商店等休闲场所；【俄罗斯一条街】（游览约50分钟），保留了3栋原远东白俄罗斯时的建筑，已有百年历史，是全国第一条具有俄罗斯十九、二十世纪风格的俄罗斯风情街。
+                大连-旅顺（车程约50分钟）-烟台（航行6.5小时）
+                <w:br/>
+                ◆乘坐叮当车，穿越百年大连，行走时尚之都。
+                <w:br/>
+                ★抵达后【乘坐有轨电车】，感受老大连的情怀，从首辆有轨电车“叮咣叮咣”地在大连街头缓缓驶过，到现在整整100个年头了。百年间，大连市民对有轨电车一直珍爱有加，它作为一种市民常用的出行工具被成功地保留到了今天。乘坐火车站至海之韵广场站（全程约30分钟）；【俄罗斯一条街】（游览约50分钟），保留了3栋原远东白俄罗斯时的建筑，已有百年历史，是全国第一条具有俄罗斯十九、二十世纪风格的俄罗斯风情街。
+                <w:br/>
+                车赴大连，途径【大连星海湾跨海大桥】-是东北地区 长的跨海大桥工程，中国首座海上地锚悬索式跨海大桥，身临其境，山海相连，远处礁岛错落，风景如诗如画；
                 <w:br/>
                 ◆一个百年旅顺口，半部中国近代史，品味沧桑，爱我中华。
                 <w:br/>
-                乘车赴旅顺，途径【大连星海湾跨海大桥】-是东北地区最长的跨海大桥工程，中国首座海上地锚悬索式跨海大桥，身临其境，山海相连，远处礁岛错落，风景如诗如画；游览【夏洛特烦恼拍摄地】太阳沟景区影片开头的街道和附近的景色。这里还有旅顺“醉”美的四条落叶大道，周边欧式，日式老建筑的映衬下洋溢着旅顺太阳沟特有的典雅和浪漫。溥仪，肃亲王，川岛芳子，罗振玉......指不定你身边不起眼的一座老建筑就曾经留下某位历史人物的足迹。白鸽祥云【友谊塔】（约10分钟）。参观【旅顺博物院景区】（逢周一闭馆，游览约30分钟），在这里可以看到旅顺博物馆的外观 ，它是整个东北三省最早的博物馆，同样可以看到为了纪念中苏友谊而建的 友谊塔，整个塔全部用非常名贵的雪花石雕铸而成高达22米。观大连市树--龙柏，此树外形如熊熊燃烧的烈火一样，所以被称为龙柏。整个旅顺只有78颗。
+                ★【太阳沟景区樱花大道】（约40分钟）1974年栽植了500余株樱花树，全长1.7公里，樱花姹紫嫣红，争奇斗艳，满街飘香，道路两旁随处可见（樱花预计开放时间为4月15日—5月10日，视天气情况
+                <w:br/>
+                ★参观【旅顺博物院景区】（逢周一闭馆，游览约30分钟），在这里可以看到旅顺博物馆的外观 ，它是整个东北三省最早的博物馆，同样可以看到为了纪念中苏友谊而建的 友谊塔，整个塔全部用非常名贵的雪花石雕铸而成高达22米。观大连市树--龙柏，此树外形如熊熊燃烧的烈火一样，所以被称为龙柏。整个旅顺只有78颗。
                 <w:br/>
                 ◆后乘船赴烟台（航行约6.5小时，船上入住4-6人间，4人间有独立卫生间，6人间无独立卫生间。我社首选安排4人间入住，若4人间船停开或无票，则安排6人间)
                 <w:br/>
                 【温馨提示】船属于公共交通，船舱类似于火车软卧车厢，系统出票按名单顺序自动排列铺位，因散客人数的不确认性无法保证男女分住及同个家庭在同个船舱；如您有特殊需求，可上船后自行与同行客人协调。开船及到达时间受天气、海上风速的影响，需要以当天实际情况为准。
                 <w:br/>
                 ◆抵达后车赴商埠烟台，入住酒店。
                 <w:br/>
                 交通：汽车/船
                 <w:br/>
-                景点：【日本风情一条街】【俄罗斯一条街】【大连星海湾跨海大桥】【夏洛特烦恼拍摄地】【友谊塔】【旅顺博物院景区】
+                景点：【乘坐有轨电车】【俄罗斯一条街】【大连星海湾跨海大桥】【太阳沟景区樱花大道】【旅顺博物院景区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【参考酒店】烟台贝斯特韦斯特或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】烟台贝斯特韦斯特、华侨开元、德信或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                烟台-蓬莱（约1.5小时）-威海（约2.5小时）
-[...5 lines deleted...]
-                ★赴人间仙境-蓬莱，国家5A级景区【蓬莱阁】（游览约1.5小时）：中国四大名楼”之一，传说蓬莱、方丈、瀛洲是海中的三座仙山，为神仙居住之所，亦是秦始皇东寻求药、汉武帝御驾访仙之地，素有“人间仙境”之称。游览丹崖仙境坊、弥陀寺、龙王宫、天后宫、蓬莱阁，八仙醉酒雕塑，神奇的避风亭等。这里层楼重阁，掩映在苍松翠柏之间，海水浩淼，云雾变幻；整个建筑陡峭险峻，气势雄伟，朱碧辉映，风光壮丽。
+                烟台-蓬莱（车程约1.5小时）-威海（车程约2.5小时）
+                <w:br/>
+                ◆早餐后游览烟台象征，国家4A级景区【烟台山】（约1小时），山海城港连为一体的特色景观唯此独有，是集海滨自然风光、开埠文化、文物遗址、人文自然景观和异国风情于一体，一座三面环海的山海景公园。景区内有很多漂亮的西洋老建筑，山顶的灯塔是烟台的标志性建筑，登上灯塔瞭望台，海岸风光和沿海而建的城市全貌可尽收眼底。这里是亚洲唯一保存最完整、最密集的近代外国领事馆群，有中国钟表博物馆，中国锁具博物馆、官邸楼、教堂等30幢风格迥异的欧美建筑，是烟台最具历史文化特色和自然景观特色的文化旅游景区。
+                <w:br/>
+                ◆人间仙境蓬莱，聆听仙人间的窃窃私语，开启一段寻仙羡仙之旅。 
+                <w:br/>
+                ★乘车赴人间仙境蓬莱，游览国家5A级景区【八仙过海旅游景区】（游览约1.5小时），三面环海，形如宝葫芦横卧在大海之上，古老的神话传说、神奇的海市奇观、迷人的山海风光，吸引了无数海内外游客旅游观光、休闲度假、拜仙祈福，与丹崖山、蓬莱阁、长山列岛隔海相望，游览面积5.5万平方米，主要景点近40处，周围海域天高水阔，景色壮观，内有仙源坊、望瀛楼、八仙祠、会仙阁、拜仙台等。
                 <w:br/>
                 ◆车赴花园城市威海，花满街、树成荫，三面环海，山青林密，被评为中国“ 适宜人居的城市”
                 <w:br/>
                 打卡国家4A级景区【幸福门】（游览约30分钟）：从这里看海，天蓝水清，重达13吨的百福图，列成五圈的“福”字，寓意“五福临门”、“五福同享”，这里是威海千公里幸福海岸线的起点，祝福人们在这里开启幸福之门，踏上幸福岸线，沐浴在幸福的海洋里。来威海的人们都喜欢到幸福门 高层观赏海景，去百福图上踩踩，为自己和亲人带来幸福。
                 <w:br/>
                 游览【威海悦海公园】（游览约30分钟）是威海海岸线上的一个网红休闲公园，与刘公岛隔海相望，白天看一望无垠的大海，秀丽中透着宁静。这里有公园标志性建筑——“威海小加州”网红灯塔，幢幢形态各异的特色海草房。清澈的海水，浪漫的秋千，与绿树、草坪、石路一起，营造了典雅而清新的温馨氛围。打卡新晋网红打卡地【火炬八街】(约40分钟)。火炬八街于1993年建成，1994年1月15日被命名，以火炬路派生及序数得名。火炬八街长度是843米，因其南高北低的地势形成了惊艳的视觉效果，再加上“全路段”和丁字路口的路牌点缀，与动漫《灌篮高手》里的经典场景高度相似，有日本镰仓街道的既视感，也因此被称为“威海小镰仓”。路的尽头是海，两边是彩色小房子，漫步在这里，仿佛置身在童话世界。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【烟台山】【蓬莱阁】【幸福门】【威海悦海公园】【火炬八街】
+                景点：【烟台山】【八仙过海旅游景区】【幸福门】【威海悦海公园】【火炬八街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -895,385 +887,415 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                威海-青岛（约260KM，3.5小时  ）
-[...1 lines deleted...]
-                ●后乘车赴东方瑞士--青岛。
+                威海-青岛（车程约3.5小时）
+                <w:br/>
+                ★打卡网红搁浅巨轮【布鲁维斯号沉船】，2022年巴拿马籍巨轮“布鲁维斯号”因台风在威海荣成成山镇附近海域搁浅，因费用问题，巴方一直未将游轮拖走，此后有摄影爱好者发现此地并在社交平台分享转发，无心插柳竟成了一场美丽的意外，这艘神秘而孤寂的沉船顿时声名大噪，晋升为荣成“最佳旅拍地”。蔚蓝的天空，辽阔的大海，海面的轮船，海面飞翔的海鸥，海边转动的风车，锈迹斑驳的躯体里，藏着海风与潮汐千年的对话，布鲁维斯号侧卧成凝固的海浪，将沉船的悲壮谱成礁石上永不褪色的蓝调民谣。
                 <w:br/>
                 ◆红瓦绿树间，赏欧陆风情，碧海蓝天间，尽情享受当下。
                 <w:br/>
-                【青岛啤酒纯生之旅】（游览约60分钟）：零距离走进中国骄傲、青岛名片-青岛啤酒生产工厂，参观中国最大的纯生啤酒生产线，品尝刚下线的纯生啤酒，再来一包啤酒伴侣！百年青啤，百年青岛，为青岛喝彩，为生活干杯！（免费领取一杯新鲜醇正青岛纯生啤酒和一袋香酥可口的啤酒豆）。
-[...3 lines deleted...]
-                会绕您飞舞，展示它优雅的身姿。走进【八大关】，这里是最能体现青岛“红瓦绿树、碧海蓝天”特点的风景区，这里被誉为“万国建筑博物馆”。【中山公园】（约40分钟），青岛较大的综合性公园，它东傍太平山，南邻八大关。园内植被茂盛、花卉品种繁多，是颇为出名的赏花佳处。中山公园内设有游乐园“欢动世界”，来园还可顺便游览青岛动物园和青岛市植物园。 中山公园公园三面环山，从公园正门进入便是著名的樱花路，路两侧是从日本移植的2万株樱花，每到5月上旬淡粉色的单瓣樱花和浅红色的重瓣樱花堆满树枝，争芳斗艳。除了樱花，中山公园内的桃花、桂花、牡丹、菊花、梅花、郁金香等花卉也非常多，不同季节都有不一样的花卉景观。
+                ★车赴青岛，游览【青岛啤酒纯生之旅】（游览约60分钟）：零距离走进中国骄傲、青岛名片-青岛啤酒生产工厂，参观中国最大的纯生啤酒生产线，品尝刚下线的纯生啤酒，再来一包啤酒伴侣！百年青啤，百年青岛，为青岛喝彩，为生活干杯！（免费领取一杯新鲜醇正青岛纯生啤酒和一袋香酥可口的啤酒豆）
+                <w:br/>
+                ★游览国家4A级景区【栈桥】（游览约30分钟），这里是青岛的象征，“红瓦、绿树、碧天、蓝天”尽情展现，漫步于栈桥海滨，可见青岛新月型的城市轮廓，栈桥似长虹卧波，回澜阁熠熠生辉，那漫天的海鸥沿着海滨低空飞旋，追逐浪花戏嬉海浪。如果您伸开双臂它会绕您飞舞，展示它优雅的身姿。
+                <w:br/>
+                ★走进有万国建筑博览会之称的【八大关】（游览约40分钟），这里是最能体现青岛“红瓦绿树、碧海蓝天”特点的风景区，这里被誉为“万国建筑博物馆”，四月风起时，青岛八大关化身为粉色秘境，居庸关路、宁武关路的樱花树连绵成雪浪长廊。德式红瓦别墅掩映于垂枝樱的柔雾中，海风掠过时，花瓣如碎玉纷扬，石板路上铺满流动的粉白色光影。游人执伞徐行，衣襟沾香，转角遇见哥特尖顶与樱花同框的油画瞬间，恍若穿越至欧陆春日童话。（樱花预计开放时间为单樱4月上旬-5月上旬，视天气情况）。
+                <w:br/>
+                ★【中山公园赏樱花】（约40分钟），漫步一条660米长的樱花街，道路两旁种满了樱花树，游客站在其中，仿佛进入了一个粉色的童话世界。另外满园的连翘正开得一片灿烂，榆叶梅、碧桃、海棠、紫荆、水蜜桃花、郁金香正粉墨登场，爱花爱春天的你，赶快行动起来吧（樱花预计开放时间为单樱4月上旬—5月1日左右，双樱可持续到5月10日左右，视天气情况）。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【青岛啤酒纯生之旅】【五四广场】【奥帆中心】【情人坝】
+                景点：【布鲁维斯号沉船】【青岛啤酒纯生之旅】【栈桥】【八大关】【中山公园赏樱花】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">【参考酒店】青岛洲际假日、喜来登或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【参考酒店】青岛融海耀州、李沧家华、布可不住或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                青岛-济南章丘（车程约4h）
+                青岛-曲阜（车程约5h）
                 <w:br/>
                 ◆青春之岛，帆船之都，蔚蓝海岸，发现世界之美。
                 <w:br/>
                 ★游览【五四广场】（游览约25分钟），青岛最具知名度的地标--五月的风雕塑前打卡，漫步海滨木栈道；【奥帆中心】（约25分钟）2008年第29届北京奥运会和13届残奥会帆船比赛场。2018年6月份，上合峰会在青岛举行，峰会之后的青岛变得更加美丽亮眼。跟着时代的脚步奥帆中心走一走，感受现代化的魅力青岛。打卡网红景点【情人坝】，大海，灯塔，驻足远眺，近处的堤坝和礁石和远方出海的船只相映成趣，一盏盏白帆漂浮在海面上，在夕阳的阴沉之下，如此美丽。
                 <w:br/>
-                ●后乘车赴济南新地标【明水古城】，有北方小乌镇之称，古色古香，青石板路，小桥流水，一座被泉水浸润的千年古城，总占地约2406亩，总投资80亿元，依托百脉泉域之地的自然基底与千年明水古城的文化积淀，以泉＋城＋文化为特色，将历史上名人故居、大户望族，城内泉水人家安居乐业，城外莲藕池碧争相斗艳的景象复刻还原。
-[...19 lines deleted...]
-                【友情提示】景区内的表演为赠送项目，建议您入园后第一时间关注演出时间，根据自己喜好合理安排，如因特殊情况取消表演或团队行进错过演出时间，无费用可退。
+                ◆穿越千年，寻梦鲁源，走进孔子的理想世界，沉浸式体验“明礼生活”，展开一福张弛有度的“慢摇”理想图卷。
+                <w:br/>
+                ★参观【尼山鲁源村】以山水为幕，通过为学、立技、怡情、从心四大板块，以“明礼生活方式”为核心，结合文化体验、自然景观与现代互动，沉浸式感受孔子故里的魅力。通过古今交融的体验，让您在山水与人文中感受孔子的智慧。
+                <w:br/>
+                鲁源村推荐游览路线：
+                <w:br/>
+                文化主题线：尚礼阁（礼乐VR）→ 鲁源乡校（研学课堂）→ 致远堂（六艺体验）→ 中医药文化馆。
+                <w:br/>
+                自然休闲线：杏林溪涧漫步→昌平水境泛舟→五老峰下荷塘赏景。
+                <w:br/>
+                特色演艺：船歌对唱（水上龙舟）、沂河飞影（水上特技）、渔灯欢游、乐学萌春、火舞钢花、铁火织梦·心灯祈愿等
+                <w:br/>
+                NPC互动演艺：鱼鹰捕鱼、快问快答、鲁源趣谈、手眼争锋、铅球一局、猜猜乐、大小、武状元、揭皇榜、拜月圆梦等
+                <w:br/>
+                观赏剧场演艺：《子贡尊师》《妻贤夫安》《让地三尺》等。（活动地点：尚礼阁一楼）
+                <w:br/>
+                山水藏雅韵，一梦入春秋，若你向往“慢品人间烟火色”的旅行，这里便是答案... 
+                <w:br/>
+                【温馨提示】：鲁源村有丰富多彩的日场及夜场特色演艺及体验活动，行程中所列景区常态化演出和活动，为固定时间段进行，大家可以根据自己的喜好、时间，在导游协调下选择性参加。
+                <w:br/>
+                ★夜宿【尼山鲁源度假酒店】位于尼山旅游度假区核心区域鲁源村。鲁源是孔子的故乡，是鲁水之源，是儒学之源，也是中华文化之源，是一家以入礼、寻礼、明礼为主线的宝藏古村。最大的特色在于将深厚的儒家文化与现代酒店服务完美融合，为入住者提供一种沉浸式的“明礼生活”体验，似把身心安放在儒学的温润怀抱里。枕着尼山的清辉入眠，耳畔似有鲁水潺潺淌过时光；晨起推窗，便见迎宾山水映着晨光，谦谦君子的揖礼随清风漫来。白日里踏过先哲之路寻儒学源流，暮时归处，又能赏田园牧歌里的古昌平乡景致——或观女子刺绣、少年编艺，或随古人松下对弈、灯下习礼，让每一晚休憩都成了与圣贤对话的留白，连梦境都染着中华礼乐的温雅。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【五四广场】【奥帆中心】【情人坝】【明水古城】【泉秀演出】
+                景点：【五四广场】【奥帆中心】【情人坝】【尼山鲁源村】【尼山鲁源度假酒店】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【参考酒店】明水古城度假区酒店或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】尼山鲁源酒店、尼山书院或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                济南-曲阜（车程约2.5h）-泰安（车程约1h）
-[...9 lines deleted...]
-                ★前往【世界文化遗产，国家5A级景区，东岳神府--岱庙】：集文化、历史、风俗于一身，泰山最大最古老最完整的古建筑群，也是历代帝王举行封禅大典和祭祀泰山神的地方。与北京故宫，曲阜三孔，承德避暑山庄和外八庙，并称中国四大建筑群。其主体建筑天贶殿与故宫太和殿，孔庙大成殿齐名，并称中国古代三大殿，是泰山人文景观一绝。大家可零距离走进当年乾隆皇帝祭祀泰山下榻的行宫---东御座，瞻仰中国保存时代最早的秦代李斯小篆碑《泰山刻石》，仰望二千多年前汉武帝亲手种下的汉柏，转一转迷糊石，体验泰安古老的摸福习俗。
+                曲阜-泰安（车程约1h）
+                <w:br/>
+                ◆千年礼乐归东鲁，尼山圣境拜先师，在文化和艺术的殿堂，对话圣贤的千古智慧。
+                <w:br/>
+                ★前往孔子诞生地【尼山圣境】（含大门票），漫步圣水湖畔，梦回千年尼山，体验全球儒学文化中心。
+                <w:br/>
+                不惑台【礼敬先师】，与圣贤对话，感悟孔子博大精深的儒家思想，瞻仰72米世界 高的【孔子铜像】；参观规模宏大、古典与现代相融合的【孔子大学堂】，可观演常态化演出及活动：感悟大学之道，七十二贤廊倾听【鼓瑟吹笙】，登堂进阶到达智慧大门，祈福学业和事业能步步高升，与圣贤对话，；在金碧辉煌圣殿中欣赏【天下归仁灯光秀】，一场集灯光、多媒体、传统乐器、古调吟唱于一身的儒韵雅集秀；书香四溢的氛围里，古色古香的案几上【手读论语】，亲手书写并默诵论语，修身养性，感悟孔子博大精深的儒家思想。
+                <w:br/>
+                【温馨提示】：尼山圣境中，有丰富多彩的演艺及体验活动，行程中所列《礼敬先师》、《手读论语》、《大学之道》、《鼓瑟吹笙》、《天下归仁》等景区常态化演出和活动，为固定时间段进行，大家可以根据自己的喜好、时间，在导游协调下选择性参加。
+                <w:br/>
+                ◆登五岳独尊，攀玉皇极顶，祈福国泰民安！
+                <w:br/>
+                ★登象征着中华之魂，被联合国教科文组织命名为“世界自然文化遗产”的“五岳之首”、“中华国山”国家5A级景区【泰山】（含大门票】，天外村或桃花源乘【景区环保车】（此费用已含）。约25分钟上山至中天门，后可步行（2小时）上山，沿途游览快活三里，斩云剑、望人松、对松山、十八盘，登顶南天门，沿途尽赏泰山松的美丽景色，一松一姿态，一松一盆景，体会松树耐严寒、抗风雪、威武不屈的君子精神。若体力有限也可以选择从中天门乘坐缆车【此费用自理成人100元/程，往返200元。60周岁以上50元/程，往返100元】到达南天门（缆车用时10分钟），感受“一览众山小”的伟大气概。山顶游览(约1.5小时)：南天门、未了轩、天街、望吴胜迹一路拾阶而上，碧霞祠拜泰山老奶奶祈福国泰民安，感受心灵片刻的宁静；经大观蜂、青帝宫、探海石、登上泰山极顶玉皇顶。感受“会当凌绝顶，一览众山小”的气魄，体会呼吸宇宙，吐纳风云，海天之怀，华夏之魂”的胸襟。
+                <w:br/>
+                ◆特别体验泰山民俗：1、平安系福：每人赠送1个专属泰山平安带，系于泰山极顶为家人许愿祈福！
+                <w:br/>
+                2、带福还家：每人赠送1个泰山平安福袋，一起把五岳独尊的福气带回家！
+                <w:br/>
+                【泰山游览流程】：
+                <w:br/>
+                1.购买大门票天外村或桃花峪进入景区→
+                <w:br/>
+                2.乘坐景区小交通至中天门索道换乘站（已含，车程约15KM）→
+                <w:br/>
+                3.缆车或爬山至南天门（根据自身体力选择，缆车需10分钟，爬山约3296级台阶，途经十八盘，需2.5小时左右）→
+                <w:br/>
+                4.步行游览天街/碧霞祠/唐摩崖/玉皇顶/等精华景点（无任何交通工具，需步行，坡度缓，精华景点集中与此）
+                <w:br/>
+                ◆特别安排体验泰山民俗：1、每人赠送1个专属泰山平安带，系于泰山极顶为家人许愿祈福！
+                <w:br/>
+                2、每人赠送1个泰山平安福袋，一起把五岳独尊的福气带回家
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【孔府】【世界文化遗产，国家5A级景区，东岳神府--岱庙】
+                景点：【尼山圣境】【泰山】（含大门票】
+                <w:br/>
+                自费项：缆车自理
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【参考酒店】泰安丽景广场、金时智选、舜耕天泽、通用风华(泰安金山)度假中心或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】泰安舜耕天泽、金时智选、丽景广场或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 泰安-济南-广州
                 <w:br/>
-                ◆登五岳独尊，攀玉皇极顶，祈福国泰民安！
-[...19 lines deleted...]
-                2、每人赠送1个泰山平安福袋，一起把五岳独尊的福气带回家
+                ◆行程亮点：走进东岳神府，穿越历史时空，体味“摸福”习俗
+                <w:br/>
+                ★前往【世界文化遗产，国家5A级景区，东岳神府--岱庙】：集文化、历史、风俗于一身，泰山最大最古老最完整的古建筑群，也是历代帝王举行封禅大典和祭祀泰山神的地方。与北京故宫，曲阜三孔，承德避暑山庄和外八庙，并称中国四大建筑群。其主体建筑天贶殿与故宫太和殿，孔庙大成殿齐名，并称中国古代三大殿，是泰山人文景观一绝。大家可零距离走进当年乾隆皇帝祭祀泰山下榻的行宫---东御座，瞻仰中国保存时代最早的秦代李斯小篆碑《泰山刻石》，仰望二千多年前汉武帝亲手种下的汉柏，转一转迷糊石，体验泰安古老的摸福习俗。
+                <w:br/>
+                ◆听泉水叮咚，看四面荷花三面柳。      
+                <w:br/>
+                ★乘车赴山东省会济南，游览国家5A级景区【趵突泉】（游览时长1.5小时）是一座以泉水为主的自然山水公园。济南素以泉水多而著称，有“济南泉水甲天下”的赞誉。趵突泉是泉城济南的象征与标志，济南三大名胜之一，位列济南72泉之首，被誉为“天下第一泉”，是泺水的源头，如今已有二千七百年的历史。“趵突泉，三窟并发，声如隐雷”，“泉源上奋，水涌若轮”是趵突泉的真实写照。
+                <w:br/>
+                ★游览斥资21亿全力打造泉城新名片的“城中湖”，济南三大名胜之首、国家5A级景区【大明湖公园】（游览约1.5小时）：“四面荷花三面柳，一城山色半城湖”，早在唐宋时期就已经闻名于世中国第一泉水湖，一年四季可欣赏观桥风月、秋柳含烟、明昌晨钟，竹港清风、曾堤萦水、鸟啼绿阴等八大景观，大明湖湖水是由济南各名泉的泉水汇集而成的，有“蛇不见、蛙不鸣”的独特之处，素有“泉城明珠”的美誉。听听乾隆下江南《还珠格格》传说故事，探秘当年夏雨荷与乾隆皇上邂逅的地方。
+                <w:br/>
+                ★游览【泉城公园】，春天的泉城公园是被繁花织就的春日梦境，素有“济南城中春花园”的美誉；园内流苏满树银白，花瓣轻舞如“四月雪”簌簌飘落，暗香浮动；雍容牡丹次第盛放，姚黄魏紫、粉面含春，尽显“花中之王”的华贵；木绣球团簇如玉，似堆雪叠云；紫藤垂瀑轻摇，紫雾氤氲，引得蜂蝶翩跹。市民游客纷纷前来踏青赏花、定格春景，花香混着泉城温润的空气格外清新。赠送游览园内精心打造的牡丹园、流苏林等特色花区，聆听春日百花传说，探秘济南人私藏的“春日打卡胜地”，沉浸式感受“一城春色半城花，满庭芬芳醉泉城”的绝美意境。
+                <w:br/>
+                ❀泉城公园花期预报❀ 
+                <w:br/>
+                牡丹   花期4月上旬-4月下旬  最佳观赏期4月中下旬  观赏点位：牡丹园（园区西南部）
+                <w:br/>
+                流苏   花期4月中旬-5月初    最佳观赏期4月中下旬  观赏点位 牡丹园、丁香园附近（约30余棵）
+                <w:br/>
+                木绣球 花期4月中旬-5月上旬  最佳观赏期4月下旬    观赏点位：园区中部、观景桥周边
+                <w:br/>
+                紫藤   花期4月中旬-4月底    最佳观赏期4月20日前后 观赏点位：藤架长廊（牡丹园东侧）
+                <w:br/>
+                芍药   花期 4月下旬-5月中旬 最佳观赏期5月上旬       观赏点位：牡丹园相邻区域
+                <w:br/>
+                樱花   花期3月下旬-4月上旬 最佳观赏期4月初         观赏点位：园内湖边
+                <w:br/>
+                碧桃花 花期4月中旬          最佳观赏期4月15日前后   观赏点位： 园区东南部 
+                <w:br/>
+                （温馨提示：泉城公园花期预计在3月下旬至5月中旬左右，所有开放程度、数量、颜色等均以景区实物为准，花期受天气及温度影响较大，会有所变化。自然之美瞬息万变，如遇花期不佳，感谢您的理解！）
                 <w:br/>
                 ◆结束愉快旅途，返回温馨的家。
                 <w:br/>
                 后前往济南机场，乘飞机返广州，结束愉快旅途！（参考航班时间：早上07：00-晚上22:00起飞，直飞或经停，以实际出票的航班时间为准）
                 <w:br/>
                 <w:br/>
                 温馨提示：因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
-                景点：【泰山】（含大门票】
-[...1 lines deleted...]
-                自费项：缆车自理
+                景点：【世界文化遗产，国家5A级景区，东岳神府--岱庙】【趵突泉】【大明湖公园】【泉城公园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1322,51 +1344,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱，团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经出，不得更改、不得签转、不得退票。
                 <w:br/>
                 2.住宿：全程入住行程中所列酒店的标准双人间。每人每天一床位，团队中若出现单男单女，我社按报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，报名时需自补标准单间房差特价产品，（山东没有三人间不能加床）。【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
-                3.用餐：2.含6早餐10正餐，正餐十人桌八菜一汤（30元*6正+40*4正）；不足10人一桌，菜量相应减少。房费含早餐（酒店根据实际入住人数安排早餐,客人放弃使用恕无费用退还），行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。山东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备；
+                3.用餐：含6早餐10正餐，正餐十人桌八菜一汤（30元*6正+40*4正）；不足10人一桌，菜量相应减少。房费含早餐（酒店根据实际入住人数安排早餐,客人放弃使用恕无费用退还），行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。山东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备；
                 <w:br/>
                 4.用车：各地空调旅游车观光游览；保证每人一正座。
                 <w:br/>
                 5.门票：行程中景点首道大门票，因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知！
                 <w:br/>
                 【门票特别提示】：
                 <w:br/>
                 本线路为特惠线路，价格为打包优惠价格，行程中所有的门票若持有军官证、军残证、老年证、导游证、学生证、教师证、记者证等证件的客人不再另外享受门票优惠政策。【无费用退返】
                 <w:br/>
                 6.导游：含持导游证专业导游讲解服务；【若不满8人司机兼职导游，保持合理期待】
                 <w:br/>
                 7.用船：1船上4-6人间公卫船铺；船上入住4-6人间，4人间有独立卫生间，6人间无独立卫生间。我社首选安排4人间入住，若4人间船停开或四人间无票，则安排6人间。温馨提示：船属于公共交通，船舱类似于火车软卧车厢，系统出票按名单顺序自动排列铺位，团队请提前提供分舱名单，散客我们将尽量协调按家庭为单位出票，因散客人数的不确认性无法保证男女分住及同个家庭在同个船舱；如您有特殊需求，可上船后自行与同行客人协调。开船及到达时间受天气、海上风速的影响，需要以当天实际情况为准。船上没有一次性用品（2人间及特等舱除外），请客人自行携带（可以把前一晚酒店的一次性用品打包备用哦）。
                 <w:br/>
                 8.儿童标准：年龄2-12（不含）周岁，身高1.2-1.4米，
                 <w:br/>
                 已含：往返机票，早餐、半价餐费、车位、门票半价、上船票，
                 <w:br/>
                 不含：酒店床位、船上铺位、超高门票自理。
                 <w:br/>
                 重要提醒：儿童价格，只含登船票，船上无铺位，若儿童需要船上铺位，请另补150/人
                 <w:br/>
                 9.婴儿收费：2周岁以下（不含2周岁）的执行婴儿收费，含往返机票+占车位，不含餐位、床位及景点费用。
               </w:t>
             </w:r>
           </w:p>
@@ -1669,67 +1691,65 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：山东诚之旅国际旅行社有限公司，许可证号：L-SD09053，质检电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托山东诚之旅国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由山东诚之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...15 lines deleted...]
-                9、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                1`、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 7 天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
@@ -1811,74 +1831,50 @@
                 8、请不要将贵重物品及自用应急药品放在托运行李中，以免丢失。旅游过程中，也请妥善保存。
                 <w:br/>
                 9、地接质量以客人在当地意见单为凭证，请您认真填写。
                 <w:br/>
                 10、本团队紧急联系人和相关信息，将在出团通知中载明。
                 <w:br/>
                 11、出团通知将在出发前1日发送（如遇特殊情况，另行通知）。
                 <w:br/>
                 12、以上行程中景点之间的距离与车程、逗留时间，都是参考值，实际走行程时，导游会根据实际情况安排合理的参观行程，可能会有一定的调整。
                 <w:br/>
                 13、本线路为特惠线路，价格为打包优惠价格，行程中所有的门票若持有军官证、军残证、老年证、导游证、学生证、教师证、记者证等证件的客人不再另外享受门票优惠政策。【无费用退返】
                 <w:br/>
                 四、安全常识：
                 <w:br/>
                 保管好现金及贵重物品，游览时最好不要带大量现金财物在身上。身份证、现金、信用卡等贵重物品不可放在外套口袋里，以防遗失或被盗。不要随陌生人或单独外出去酒店以外的娱乐场所消遣。交酒店洗涤的衣物放进洗衣袋前要确认是否有现金票据等物品。
                 <w:br/>
                 1、此线路为散客拼团，不派全陪；为确保团队能如期出发，我公司将与本地同业共同组团出发，当地接待社专业导游接团。
                 <w:br/>
                 2、产品行程顺序与住宿地点的安排可按航班出入港口或时间的变更作调整，旅行社可以根据目的地实际情况，在不影响原定标准及游览景点的情况下，有权对景点的游览顺序作合理的调整；如遇旅行社不可抗力的因素：班次延误、车辆故障、风雪、塌方、塞车、台风等自然灾害或交通管制，最终无法参观景点或缩短游览时间，不视旅行社违约，我社不做任何赔偿，报名请须知。
                 <w:br/>
                 3、客人因自身原因造成误机等后果，由客人自己承担，组团社恕不承担责任。
                 <w:br/>
                 4、晚上尽量减少外出，如果一定要外出，请携带好酒店名片，自由活动期间发生财产及人身安全等问题，与旅行社无关，安全责任由客人自负。
                 <w:br/>
                 5、旅览途中请遵守当地民俗民风、当地的管理规定和旅游秩序，文明出行；
-                <w:br/>
-[...22 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2009,51 +2005,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>