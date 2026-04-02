--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【轻奢齐鲁】山东双飞6天丨喂海鸥丨冰雪馆丨黑森林温泉丨孔府丨泰山丨趵突泉丨蓬莱阁丨布鲁维斯号丨青啤纯生丨八大关丨小鱼山行程单</w:t>
+        <w:t xml:space="preserve">【轻奢齐鲁】山东双飞6天丨赏花丨喂海鸥丨封禅大典丨孔府丨泰山|丨趵突泉丨蓬莱阁丨石岛赤山丨幸福门丨青啤纯生丨八大关丨小鱼山行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">济宁市</w:t>
+              <w:t xml:space="preserve">青岛市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -609,79 +609,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-菏泽-曲阜（车程约2小时） -泰安（车程约1.5小时）
-[...16 lines deleted...]
-                游览【世界文化遗产，国家5A级景区，东岳神府--岱庙】，集文化、历史、风俗于一身，泰山最大最古老最完整的古建筑群，也是历代帝王举行封禅大典和祭祀泰山神的地方。与北京故宫，曲阜三孔，承德避暑山庄和外八庙，并称中国四大建筑群。其主体建筑天贶殿与故宫太和殿，孔庙大成殿齐名，并称中国古代三大殿，是泰山人文景观一绝。大家可零距离走进当年乾隆皇帝祭祀泰山下榻的行宫---东御座，瞻仰中国保存时代最早的秦代李斯小篆碑《泰山刻石》，仰望二千多年前汉武帝亲手种下的汉柏，转一转迷糊石，体验泰安古老的摸福习俗。
+                广州-青岛
+                <w:br/>
+                于指定的时间内自行前往广州白云机场（具体位置出团前1-2天告知）集合，由工作人员为您办理乘机手续后，乘机飞往青岛（参考航班时间：早上07：00-晚上22:00起飞起飞，航班有可能出现经停，具体航班时间及港口以实际出票为准），抵达后导游接团。
+                <w:br/>
+                <w:br/>
+                ★广州白云机场集合，乘机飞往青岛机场.
+                <w:br/>
+                ◆晚餐后，入住酒店休息。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机、汽车
-                <w:br/>
-                景点：【孔府】【仿古马车游曲阜古城】【世界文化遗产，国家5A级景区，东岳神府--岱庙】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -711,465 +699,472 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                泰安-济南（车程约1.5小时） -潍坊（车程约2.5-3小时）
-[...27 lines deleted...]
-                ◆下午乘车赴潍坊，入住酒店。
+                青岛-荣成（车程约3小时）
+                <w:br/>
+                ◆樱花盛开，红瓦绿树间，赏欧陆风情，碧海蓝天间，尽情享受当下。
+                <w:br/>
+                ★【中山公园赏樱花】（约40分钟），漫步一条660米长的樱花街，道路两旁种满了樱花树，游客站在其中，仿佛进入了一个粉色的童话世界。另外满园的连翘正开得一片灿烂，榆叶梅、碧桃、海棠、紫荆、水蜜桃花、郁金香正粉墨登场，爱花爱春天的你，赶快行动起来吧
+                <w:br/>
+                （樱花预计开放时间为单樱4月上旬—5月1日左右，双樱可持续到5月10日左右，视天气情况）。
+                <w:br/>
+                ★游览国家4A级景区【栈桥】（游览约30分钟），这里是青岛的象征，“红瓦、绿树、碧天、蓝天”尽情展现，漫步于栈桥海滨，可见青岛新月型的城市轮廓，栈桥似长虹卧波，回澜阁熠熠生辉，那漫天的海鸥沿着海滨低空飞旋，追逐浪花戏嬉海浪。如果您伸开双臂它会绕您飞舞，展示它优雅的身姿。
+                <w:br/>
+                ★走进有万国建筑博览会之称的【八大关】（游览约40分钟），这里是最能体现青岛“红瓦绿树、碧海蓝天”特点的风景区，这里被誉为“万国建筑博物馆”，四月风起时，青岛八大关化身为粉色秘境，居庸关路、宁武关路的樱花树连绵成雪浪长廊。德式红瓦别墅掩映于垂枝樱的柔雾中，海风掠过时，花瓣如碎玉纷扬，石板路上铺满流动的粉白色光影。游人执伞徐行，衣襟沾香，转角遇见哥特尖顶与樱花同框的油画瞬间，恍若穿越至欧陆春日童话。
+                <w:br/>
+                （樱花预计开放时间为单樱4月上旬-5月上旬，视天气情况）。
+                <w:br/>
+                <w:br/>
+                ★【小鱼山】（游览时间约40分钟），是青岛十大景点之一，一座极具特色的古典园林式山头公园，因靠近鱼山路而获"小鱼山"之称。小鱼山海拔并不高，只有61米，山虽不高却能远眺，是观赏青岛前海全貌的最佳制高点。登山俯瞰，栈桥、小青岛、汇泉湾、八大关等前海美景尽收眼底，尽显 “红瓦 绿树 碧海 蓝天”的独特城市风貌。
+                <w:br/>
+                ◆青春之岛，帆船之都，蔚蓝海岸，发现世界之美。
+                <w:br/>
+                ★游览【五四广场】（游览约25分钟），青岛最具知名度的地标--五月的风雕塑前打卡，漫步海滨木栈道；游览【奥帆中心】（约25分钟）2008年第29届北京奥运会和13届残奥会帆船比赛场。2018年6月份，上合峰会在青岛举行，峰会之后的青岛变得更加美丽亮眼。跟着时代的脚步奥帆中心走一走，感受现代化的魅力青岛。
+                <w:br/>
+                <w:br/>
+                ★【青岛啤酒纯生之旅】（游览约60分钟）：零距离走进中国骄傲、青岛名片-青岛啤酒生产工厂，参观中国最大的纯生啤酒生产线，品尝刚下线的纯生啤酒，再来一包啤酒伴侣！百年青啤，百年青岛，为青岛喝彩，为生活干杯！（免费领取一杯新鲜醇正青岛纯生啤酒和一袋香酥可口的啤酒豆）
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【泰山】（含大门票+往返小交通）【趵突泉】【大明湖公园】【夏雨荷花灯】
-[...1 lines deleted...]
-                自费项：【景区小交通】【景区缆车】【世界文化遗产，国家5A级景区，东岳神府--岱庙】
+                景点：【中山公园赏樱花】【栈桥】【八大关】【小鱼山】【五四广场】【奥帆中心】【青岛啤酒纯生之旅】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">【参考酒店】潍坊智选假日、东方科堡、华亚酒店或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【参考酒店】威海荣成倪氏海泰酒店、龙源海怡国际酒店或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                潍坊-蓬莱（车程约3.5小时）-威海荣成（车程约3小时）
-[...43 lines deleted...]
-                ★晚上逛一逛古典浪漫的【欧洲小镇香海花街】，形态各异的雕塑，仿佛置身于法国香榭丽大道，纽约第五大道，英伦蓝桥和摩天轮，感受风情街的异国魅力；如幸运，遇上【天空之树亮灯仪式】，可点起仙女棒，在心愿卡上写下美好心愿；如有兴趣【文化艺术中心、双塔海景图书馆】打个卡，找一个安静的地方，喝一杯咖啡，拿一支笔，面朝大海涂个鸦，享受一段静谧而充满艺术情调的时光。
+                荣成-威海（车程约1小时）-蓬莱（车程约3小时）
+                <w:br/>
+                ◆四月的石岛赤山，正是一场樱花与山海共鸣的诗篇。
+                <w:br/>
+                ★前往【石岛赤山景区】（游览约2小时）数千株樱花沿山径、绕古寺次第盛开，如绯云轻铺，与碧海、青松、赤山相映成画。尤其在高踞山麓的赤山法华院旁，樱瓣拂过唐风飞檐，随晨钟暮钟纷扬，更添几分禅意清寂。海风过处，漫山花雨摇曳，漫步其间，仿佛行于山海相连的柔粉梦境，堪称胶东半岛春日最温婉的一抹亮色。（樱花预计开放时间为单樱4月中旬-5月上旬，视天气情况）
+                <w:br/>
+                <w:br/>
+                ◆花满街、树成荫，三面环海，山青林密，被评为中国“ 适宜人居的城市”
+                <w:br/>
+                ★车赴威海市区，打卡国家4A级景区【幸福门】（游览约30分钟）：从这里看海，天蓝水清，重达13吨的百福图，列成五圈的“福”字，寓意“五福临门”、“五福同享”，来威海的人们都喜欢到幸福门 高层观赏海景，去百福图上踩踩，为自己和亲人带来幸福。
+                <w:br/>
+                ★游览【威海悦海公园】是威海海岸线上的一个网红休闲公园，白天看一望无垠的大海，秀丽中透着宁静。这里有公园标志性建筑，“威海小加州”---网红灯塔，幢幢形态各异的特色海草房，这种用海草苫顶的房子是威海渔民的传统民居，冬暖夏凉，百年不腐。清澈的海水，浪漫的秋千，与绿树、草坪、石路一起，营造了典雅而清新的温馨氛围
+                <w:br/>
+                <w:br/>
+                ◆车赴蓬莱，晚餐后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【蓬莱阁风景区】【那香海冰雪馆】【香海黑松林公园】【那香海·森林汤泉体验】【欧洲小镇香海花街】
+                景点：【石岛赤山景区】【幸福门】【威海悦海公园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【参考酒店】威海荣成香海豪生酒店、温德姆花园、倪氏海泰或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】蓬莱盛唐酒店、华侨宾馆、丽唐酒店或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                威海荣成-青岛（车程约3小时）
-[...15 lines deleted...]
-                ◆晚餐网红美食街自由活动：可根据各自所需自行外出，带上家人，做一次岛城人，体验一次本土地道美食。
+                蓬莱-泰安（车程约5.5小时）
+                <w:br/>
+                ◆人间仙境蓬莱，聆听仙人间的窃窃私语，开启一段寻仙羡仙之旅。 
+                <w:br/>
+                ★早餐后游览人间仙境，游览国家5A级景区【蓬莱阁风景区】（游览约1.5小时）：中国四大名楼”之一，传说蓬莱、方丈、瀛洲是海中的三座仙山为神仙居住之所亦是秦始皇东寻求药、汉武帝御驾访仙之地，素有“人间仙境”之称。游览丹崖仙境坊、弥陀寺、龙王宫、天后宫、蓬莱阁，八仙醉酒雕塑，神奇的避风亭等。这里层楼重阁，掩映在苍松翠柏之间，海水浩淼，云雾变幻；整个建筑陡峭险峻，气势雄伟，朱碧辉映，风光壮丽。
+                <w:br/>
+                <w:br/>
+                车赴平安之城-泰安
+                <w:br/>
+                ◆行程特色：以天地为幕、泰山为台，天烛峰顶，震撼视听盛宴，在恢弘史诗中触摸华夏文明的厚重脉搏。
+                <w:br/>
+                 ★晚餐后零距离走进2018年央视春晚分会场，价值268元大型山水实景演出【中华泰山•封禅大典】：全球首部以泰山为实景舞台的五千年文明史诗，360度全景式自然山水作舞台，以“小石头”神性角色跨越千年的奇幻之旅为主线，串联起“文化起源、帝王封禅、万国朝宗、诗圣望岳、苍生祈福”五大篇章。全剧史诗叙事、跨越时空，科技赋能、沉浸体验，融合实景山道、LED光影、3D沙画等多媒体技术，融入挑山号子、山东梆子等非遗民俗表演，集结数百名演员及数千套华服，再现华夏文明的璀璨历程。70分钟内，观众可沉浸式体验“泰山安，天下皆安”的精神内核，展现中华民族对天地家国的永恒信仰。
+                <w:br/>
+                <w:br/>
+                ◆后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【那香海国际旅游度假区】【那香海·钻石沙滩】【布鲁维斯号沉船】【云端航拍】【五四广场】【奥帆中心】
+                景点：【蓬莱阁风景区】【中华泰山•封禅大典】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">【参考酒店】青岛洲际假日、喜来登或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【参考酒店】泰安舜耕天泽，金时智选，丽景广场或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                青岛-菏泽（车程约6小时）
-[...9 lines deleted...]
-                ◆车赴菏泽，入住酒店。
+                泰安-曲阜（车程约1小时）
+                <w:br/>
+                ◆登五岳独尊，攀玉皇极顶，祈福国泰民安！
+                <w:br/>
+                早餐后登象征着中华之魂，被联合国教科文组织命名为“世界自然文化遗产”的“五岳之首”、“中华国山”国家5A级景区【泰山】（含大门票+往返小交通），天外村或桃花源乘【景区环保车】（此费用已包含），约25分钟上山至中天门，后可步行（2小时）上山，沿途游览快活三里，斩云剑、望人松、对松山、十八盘，登顶南天门，沿途尽赏泰山松的美丽景色，一松一姿态，一松一盆景，体会松树耐严寒、抗风雪、威武不屈的君子精神。若体力有限也可以选择从中天门乘坐缆车【此费用自理100元/程，往返200元（60周岁以上50元/程）】到达南天门（缆车用时10分钟），感受“一览众山小”的伟大气概。山顶游览(约1.5小时)：南天门、未了轩、天街、望吴胜迹一路拾阶而上，碧霞祠拜泰山老奶奶祈福国泰民安，感受心灵片刻的宁静；经大观蜂、青帝宫、探海石、登上泰山极顶玉皇顶。感受“会当凌绝顶，一览众山小”的气魄，体会呼吸宇宙，吐纳风云，海天之怀，华夏之魂”的胸襟。
+                <w:br/>
+                【泰山游览流程】：
+                <w:br/>
+                1.购买大门票天外村或桃花峪进入景区→
+                <w:br/>
+                2.乘坐景区小交通至中天门索道换乘站（自理，车程约15KM）→
+                <w:br/>
+                3.缆车或爬山至南天门（根据自身体力选择，缆车需10分钟，爬山约3296级台阶，途经十八盘，需2.5小时左右）→
+                <w:br/>
+                4.步行游览天街/碧霞祠/唐摩崖/玉皇顶/等精华景点（无任何交通工具，需步行，坡度缓，精华景点集中与此）
+                <w:br/>
+                ◆特别安排体验泰山民俗：1、每人赠送1个专属泰山平安带，系于泰山极顶为家人许愿祈福！
+                <w:br/>
+                2、每人赠送1个泰山平安福袋，一起把五岳独尊的福气带回家
+                <w:br/>
+                <w:br/>
+                ◆赴东方圣城，拜谒孔子，缅怀先师，叹儒学文化精深。
+                <w:br/>
+                ★走进世界非物质文化遗产，国家级5A景区参观【孔府】（游览约1.5小时），又称“衍圣公府”，位于孔庙东侧，有“天下第一家”之称，西与孔庙为邻，是孔子世袭“衍圣公”的世代嫡裔子孙居住的地方，是我国仅次于明、清皇帝宫室的最大府第，也是中国封建社会官衙与内宅合一的典型建筑，是我国现在唯一较完整的明代公爵府。
+                <w:br/>
+                <w:br/>
+                ★【仿古马车游曲阜古城】（约20分钟）驭一辆古韵悠然的仿古马车，穿越千年时光，探寻曲阜古城的深厚底蕴与独特魅力。车轮碾过明故城青石板路的斑驳光影，耳畔回荡着古城晨钟的悠远余韵，仿佛与至圣先师的智慧同行，让历史的厚重与生活的烟火气在马铃脆响中完美交融。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【青岛啤酒纯生之旅】【八大关】【小鱼山公园】【栈桥】
+                景点：【泰山】（含大门票+往返小交通）【孔府】【仿古马车游曲阜古城】
+                <w:br/>
+                自费项：【景区缆车】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【参考酒店】菏泽水邑嘉年华、菏泽佳和酒店或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">【参考酒店】曲阜子曰漫居、莫兰迪、银座佳悦或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                菏泽机场-广州
-[...1 lines deleted...]
-                ●早餐后乘车赴菏泽机场，结束愉快旅途，返回温馨的家。（参考航班时间：早上07：00-晚上22:00起飞，直飞或经停，以实际出票的航班时间为准）
+                曲阜-济南（车程约2.5小时）-广州
+                <w:br/>
+                ◆听泉水叮咚，看四面荷花三面柳。 俯首听，听千年泉水叮咚；放眼望，赏一城山色半城湖。      
+                <w:br/>
+                ★乘车赴山东省会济南，游览国家5A级景区【趵突泉】（游览时长1.5小时）是一座以泉水为主的自然山水公园。济南素以泉水多而著称，有“济南泉水甲天下”的赞誉。趵突泉是泉城济南的象征与标志，济南三大名胜之一，位列济南72泉之首，被誉为“天下第一泉”，是泺水的源头，如今已有二千七百年的历史。“趵突泉，三窟并发，声如隐雷”，“泉源上奋，水涌若轮”是趵突泉的真实写照。
+                <w:br/>
+                <w:br/>
+                ★游览斥资21亿全力打造泉城新名片的“城中湖”，济南三大名胜之首、国家5A级景区【大明湖公园】（游览约1.5小时）：“四面荷花三面柳，一城山色半城湖”，早在唐宋时期就已经闻名于世中国第一泉水湖，一年四季可欣赏观桥风月、秋柳含烟、明昌晨钟，竹港清风、曾堤萦水、鸟啼绿阴等八大景观，大明湖湖水是由济南各名泉的泉水汇集而成的，有“蛇不见、蛙不鸣”的独特之处，素有“泉城明珠”的美誉。听听乾隆下江南《还珠格格》传说故事，探秘当年夏雨荷与乾隆皇上邂逅的地方。
+                <w:br/>
+                <w:br/>
+                ★游览【泉城公园】，春天的泉城公园是被繁花织就的春日梦境，素有“济南城中春花园”的美誉；园内流苏满树银白，花瓣轻舞如 “四月雪”簌簌飘落，暗香浮动；雍容牡丹次第盛放，姚黄魏紫、粉面含春，尽显“花中之王”的华贵；木绣球团簇如玉，似堆雪叠云；紫藤垂瀑轻摇，紫雾氤氲，引得蜂蝶翩跹。市民游客纷纷前来踏青赏花、定格春景，花香混着泉城温润的空气格外清新。赠送游览园内精心打造的牡丹园、流苏林等特色花区，聆听春日百花传说，探秘济南人私藏的“春日打卡胜地”，沉浸式感受“一城春色半城花，满庭芬芳醉泉城”的绝美意境。
+                <w:br/>
+                ❀泉城公园花期预报❀ 
+                <w:br/>
+                牡丹   花期4月上旬-4月下旬  最佳观赏期4月中下旬     观赏点位：牡丹园（园区西南部）
+                <w:br/>
+                流苏   花期4月中旬-5月初    最佳观赏期4月中下旬     观赏点位 牡丹园、丁香园附近（约30余棵）
+                <w:br/>
+                木绣球 花期4月中旬-5月上旬  最佳观赏期4月下旬       观赏点位：园区中部、观景桥周边
+                <w:br/>
+                紫藤   花期4月中旬-4月底    最佳观赏期4月20日前后  观赏点位：藤架长廊（牡丹园东侧）
+                <w:br/>
+                芍药   花期 4月下旬-5月中旬  最佳观赏期5月上旬        观赏点位：牡丹园相邻区域
+                <w:br/>
+                樱花   花期3月下旬-4月上旬  最佳观赏期4月初          观赏点位：园内湖边
+                <w:br/>
+                碧桃花 花期4月中旬          最佳观赏期4月15日前后   观赏点位： 园区东南部 
+                <w:br/>
+                （温馨提示：泉城公园花期预计在3月下旬至5月中旬左右，所有开放程度、数量、颜色等均以景区实物为准，花期受天气及温度影响较大，会有所变化。自然之美瞬息万变，如遇花期不佳，感谢您的理解！）
+                <w:br/>
+                <w:br/>
+                ●后乘车赴济南机场，结束愉快旅途，返回温馨的家。（参考航班时间：早上07：00-晚上22:00起飞，直飞或经停，以实际出票的航班时间为准）
                 <w:br/>
                 <w:br/>
                 温馨提示：因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
@@ -1585,67 +1580,65 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：山东诚之旅国际旅行社有限公司，许可证号：L-SD09053，质检电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托山东诚之旅国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由山东诚之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...15 lines deleted...]
-                9、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                1`、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 7 天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
@@ -1925,51 +1918,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>