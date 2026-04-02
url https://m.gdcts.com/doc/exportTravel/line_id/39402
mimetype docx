--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【全景山东】山东双飞6天丨圣城曲阜丨中华泰山丨鸢都潍坊丨仙境蓬莱丨花园威海丨欧韵青岛丨东方日照行程单</w:t>
+        <w:t xml:space="preserve">【全景山东】山东双飞6天丨大明湖丨黑虎泉丨泰山丨八仙过海丨奥帆中心丨栈桥丨八大关丨小鱼山丨幸福门丨悦海公园丨火炬八街丨淄博花灯齐彩城丨中山公园赏花丨青啤纯生之旅丨曲阜尼山圣境行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -396,75 +396,75 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【产品理念】
                 <w:br/>
                 ◆全景山东：一次出行，时间只停驻在好客山东最有价值的地方！品质纯玩，不进购物店！！！ 
                 <w:br/>
-                ◆八城联游：圣城曲阜、平安泰安、鸢都潍坊、仙境蓬莱、花园威海、欧韵青岛等7座山东热门旅游目的地，好客山东，一次畅游！
+                ◆七城联游：泉城济南、圣城曲阜、平安泰安、仙境蓬莱、花园威海、欧韵青岛、烟火淄博等7座山东热门旅游目的地，好客山东，一次畅游！
                 <w:br/>
                 【行程亮点】
                 <w:br/>
-                行◆安全安心—飞机往返，南航直飞，买断铁发，省心舒心。
+                行◆安全安心—飞机往返，山航直飞，买断铁发，省心舒心。
                 <w:br/>
                 享◆良心行程—行程合理，景点丰富，时间充足，价格实惠。
                 <w:br/>
                 游◆顶级风景— 精挑细选齐鲁大地5A+4A大咖级景区及网红打卡地,绝不以次充好！
                 <w:br/>
                 特◆独家深度—礼遇孔子：72米世界上最高的孔子造像下，拜孔子，手抄论语，体验传统文化。
                 <w:br/>
                 泰山祈福：打卡泰山极顶，体验泰山民俗，系平安带，专属平安福袋带回家，祈福国泰平安。
                 <w:br/>
-                吃◆鲁菜品味—【泰山本土菜】【山东饺子】【蓬莱八仙风味】【尼山风味】【老青岛家常菜】【岛城味道】
+                吃◆鲁菜品味—【齐鲁风味】【尼山风味餐】【蓬莱八仙风味】【胶东风味】【老青岛家常菜】
                 <w:br/>
                 【优选景区】
                 <w:br/>
-                ◆泰安：五岳独尊【5A泰山+5A岱庙】              ◆曲阜：全球儒学中心【尼山圣境】
+                ◆泰安：五岳独尊【5A泰山】                       ◆曲阜：全球儒学中心【尼山圣境】
                 <w:br/>
                 ◆蓬莱：人间仙境【5A八仙过海风景区】             ◆威海：花园城市【幸福门+悦海公园+火炬八街】     
                 <w:br/>
-                ◆潍坊：时尚鸢都【潍坊风筝博物馆或坊茨小镇】      ◆日照：东方太阳城【日照东夷小镇或星河iCO购物公园】
-[...1 lines deleted...]
-                ◆青岛：东方瑞士【4A青啤+4A小鱼山+4A栈桥+4A五四广场+4A八大关】
+                ◆济南：春染泉城【5A大明湖+5A黑虎泉+泉城公园】 ◆淄博：北方最大最全花灯【花灯齐彩城】
+                <w:br/>
+                ◆青岛：东方瑞士【4A青啤+4A小鱼山+4A栈桥+4A五四广场+4A八大关+中山公园赏花】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -581,194 +581,186 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【广州】→【菏泽机场】→【曲阜】车程约2.5小时→【日照】车程约2.5小时
+                【广州】→【青岛机场】
                 <w:br/>
                 于指定的时间内自行前往广州白云机场（具体位置出团前1-2天告知）集合，由工作人员为您办理乘机手续后，乘机飞往山东省（参考航班时间：早上07：00-晚上22:00起飞起飞，航班有可能出现经停，具体航班时间及港口以实际出票为准），抵达后导游接团。
                 <w:br/>
                 <w:br/>
-                ●收拾心情，飞往菏泽机场. 专车接机后，赴孔子故里，圣城曲阜。
-[...17 lines deleted...]
-                ◆友情提示：以上特色街区，根据抵达日照时间及当天入住酒店就近安排其一。
+                ◆收拾心情，飞往欧韵青岛，抵达后乘车前往餐厅用餐，后入住酒店。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
-                景点：【尼山圣境】【日照东夷小镇】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：日照汉庭，格盟或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：青岛如家neo、锦江之星或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【日照】→【青岛】车程约2小时
-[...11 lines deleted...]
-                【温馨提示：采摘具有季节性，若是抵达时节苹果已经错过采摘季，则每人赠送2斤山东苹果】
+                【青岛浪漫一日游】
+                <w:br/>
+                ◆红瓦绿树间，赏欧陆风情，碧海蓝天间，尽情享受当下。
+                <w:br/>
+                ★早餐后游览国家4A级景区【栈桥】（游览约30分钟），漫步于栈桥海滨，可见青岛新月型的城市轮廓，栈桥
+                <w:br/>
+                似长虹卧波，回澜阁熠熠生辉。每年冬季，那漫天的海鸥沿着海滨低空飞旋，追逐浪花戏嬉海浪。如果您伸开双臂它
+                <w:br/>
+                会绕您飞舞，展示它优雅的身姿。来青岛吧!走近海滨，亲手喂食这些可爱的海的伙伴。
+                <w:br/>
+                ★走进有万国建筑博览会之称的【八大关】（游览约40分钟），这里是最能体现青岛“红瓦绿树、碧海蓝天”特点的风景区，这里被誉为“万国建筑博物馆”，四月风起时，青岛八大关化身为粉色秘境，居庸关路、宁武关路的樱花树连绵成雪浪长廊。德式红瓦别墅掩映于垂枝樱的柔雾中，海风掠过时，花瓣如碎玉纷扬，石板路上铺满流动的粉白色光影。游人执伞徐行，衣襟沾香，转角遇见哥特尖顶与樱花同框的油画瞬间，恍若穿越至欧陆春日童话。（樱花预计开放时间为单樱4月上旬-5月上旬，视天气情况）。
+                <w:br/>
+                ★【中山公园赏樱花】（约40分钟），漫步一条660米长的樱花街，道路两旁种满了樱花树，游客站在其中，仿佛进入了一个粉色的童话世界。另外满园的连翘正开得一片灿烂，榆叶梅、碧桃、海棠、紫荆、水蜜桃花、郁金香正粉墨登场，爱花爱春天的你，赶快行动起来吧（樱花预计开放时间为单樱4月上旬—5月1日左右，双樱可持续到5月10日左右，视天气情况）。
+                <w:br/>
+                ★游览国家4A级景区【小鱼山公园】：是青岛十大景点之一，一座极具特色的古典园林式山头公园，因靠近鱼山路而获"小鱼山"之称。小鱼山海拔并不高，只有61米，山虽不高却能远眺，是观赏青岛前海全貌的最佳制高点。登山俯瞰，栈桥、小青岛、汇泉湾、八大关等前海美景尽收眼底，尽显“红瓦 绿树 碧海 蓝天”的独特城市风貌。
+                <w:br/>
+                 ◆参加必消项目：
+                <w:br/>
+                【青岛啤酒纯生之旅】（必消套票内已含，游览约60分钟）：零距离走进中国骄傲、青岛名片-青岛啤酒生产工厂，
+                <w:br/>
+                参观中国最大的纯生啤酒生产线，品尝刚下线的纯生啤酒，再来一包啤酒伴侣！百年青啤，百年青岛，为青岛喝彩，为生活干杯！（免费领取一杯新鲜醇正青岛纯生啤酒和一袋香酥可口的啤酒豆）。
+                <w:br/>
+                游览青岛德式官邸旧址【总督府】（必消套票内已含，游览约1小时）：始建于1905年，原为德国驻青岛殖民地总督的住所，一座具有欧洲皇家风范的德国古堡式建筑，其造型之典雅，装饰之豪华，轮廓线条之优美，色彩之瑰丽，具居我国单体别墅建筑之前列。内部布局典雅华贵，气派不凡，置身其中可享受到浓郁的欧洲宫廷气氛；总督府又是一座博物馆，收藏着东西各国的稀世珍品。
+                <w:br/>
+                【海上看青岛】（必消套票内已含，游览约45分钟），乘船出海，感受红瓦绿树，碧海蓝天。体验青岛前海一线，绝美风光！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【栈桥】【八大关】【小鱼山公园】【康有为故居】【海上看青岛】【五四广场】【奥帆中心】
+                景点：【栈桥】【八大关】【中山公园赏樱花】【小鱼山公园】【青岛啤酒纯生之旅】【总督府】【海上看青岛】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：青岛如家neo、锦江之星或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -781,356 +773,383 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【青岛】→【威海】车程约3小时→【蓬莱】车程约2.5小时
                 <w:br/>
-                ◆参加必消项目：
-[...13 lines deleted...]
-                ◆花满街、树成荫，三面环海，山青林密，被评为中国“适宜人居的城市”，网红打卡威海三件套的浪漫小清新之旅。
+                ◆青春之岛，帆船之都，蔚蓝海岸，发现世界之美。
+                <w:br/>
+                ★游览【五四广场】（游览约25分钟），青岛最具知名度的地标--五月的风雕塑前打卡，漫步海滨木栈道；游览国家5A级景区【奥帆中心】（约25分钟）2008年第29届北京奥运会和13届残奥会帆船比赛场。2018年6月份，上合峰会在青岛举行，峰会之后的青岛变得更加美丽亮眼。跟着时代的脚步奥帆中心走一走，感受现代化的魅力青岛。
+                <w:br/>
+                <w:br/>
+                ◆车赴花园城市威海，开启威海网红打卡三件套的浪漫之旅。
+                <w:br/>
+                花满街、树成荫，三面环海，山青林密，被评为中国“适宜人居的城市”，网红打卡威海三件套的浪漫小清新之旅。
                 <w:br/>
                 ★打卡国家4A级景区【幸福门】（游览约40分钟）：从这里看海，天蓝水清，重达13吨的百福图，列成五圈的“福”字，寓意“五福临门”“五福同享”，这里是威海千公里幸福海岸线的起点，祝福人们在这里开启幸福之门，踏上幸福岸线，沐浴在幸福的海洋里。来威海的人们都喜欢到幸福门高层观赏海景，去百福图上踩踩，为自己和亲人带来幸福。
                 <w:br/>
                 参加必消项目【观光电梯空中看威海，必消套票内已含】
                 <w:br/>
                 幸福门高空观光，30米高横向观光走廊，坐拥蓝天碧海之中，无敌海景尽收眼底！从这里看海，天蓝蓝水蓝蓝，水天环翠醉宜人，美不胜收，恨不能在此沉醉不醒。
                 <w:br/>
                 ★打卡国家4A级景区【悦海公园】（游览约30分钟）是威海海岸线上的一个网红休闲公园，与刘公岛隔海相望，白天看一望无垠的大海，秀丽中透着宁静。这里有公园标志性建筑，“威海小加州”---网红灯塔，幢幢形态各异的特色海草房，这种用海草苫顶的房子是威海渔民的传统民居，冬暖夏凉，百年不腐。清澈的海水，浪漫的秋千，与绿树、草坪、石路一起，营造了典雅而清新的温馨氛围。远远观望刘公岛，宁静中感受历史的久远。
                 <w:br/>
                 ★打卡【火炬八街】（约30分钟)。火炬八街于1993年建成，1994年1月15日被命名，以火炬路派生及序数得名。火炬八街长度是843米，因其南高北低的地势形成了惊艳的视觉效果，再加上“全路段”和丁字路口的路牌点缀，与动漫《灌篮高手》里的经典场景高度相似，有日本镰仓街道的既视感，也因此被称为“威海小镰仓”。路的尽头是海，两边是彩色小房子，漫步在这里，仿佛置身在童话世界。
                 <w:br/>
-                ◆乘车赴人间仙境蓬莱，入住酒店。
-                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【青岛啤酒纯生之旅】【泰华城商圈】【幸福门】【观光电梯空中看威海】【悦海公园】【火炬八街】
+                景点：【五四广场】【奥帆中心】【幸福门】【悦海公园】【火炬八街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：蓬莱锦江之星、巴厘岛假日，文旅锦宏或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：锦江之星酒店、巴厘岛假日酒店，海悦澜庭酒店或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【蓬莱】→【潍坊】车程3.5小时 →【泰安】车程3小时
+                【蓬莱】→【淄博】车程约4小时
                 <w:br/>
                 ◆人间仙境蓬莱，聆听仙人间的窃窃私语，开启一段寻仙羡仙之旅。 
                 <w:br/>
                 ◆参加必消项目：
                 <w:br/>
                 ★乘车赴人间仙境蓬莱，游览国家5A级景区【八仙过海旅游景区】（必消套票内已含，游览约1.5小时），三面环海，形如宝葫芦横卧在大海之上，古老的神话传说、神奇的海市奇观、迷人的山海风光，吸引了无数海内外游客旅游观光、休闲度假、拜仙祈福，与丹崖山、蓬莱阁、长山列岛隔海相望，游览面积5.5万平方米，主要景点近40处，周围海域天高水阔，景色壮观，内有仙源坊、望瀛楼、八仙祠、会仙阁、拜仙台等。
                 <w:br/>
-                ◆寻梦鸢都潍坊，触摸千年风筝的非遗温度，开启一段御风逐艺之旅。
-[...3 lines deleted...]
-                ◆乘车赴平安之城-泰安，入住酒店。
+                <w:br/>
+                ●乘车赴烟火淄博
+                <w:br/>
+                ◆参加必消项目：
+                <w:br/>
+                ◆观北方最大最全花灯城，沉醉千年非遗！
+                <w:br/>
+                游览【淄博花灯齐彩城】，这里是国家级非遗淄博花灯的璀璨主场，素有 “齐地灯海、淄水夜明珠” 的美誉；夜幕降临，88 组巨型灯组万灯齐明，四大篇章串联起文明肇始、千年风华、近代薪火、未来之眸的淄博文脉，25 米高的 “琉光魅影” 主灯昼为金属艺品、夜变电音舞台，生命之树触之变色，琉璃凤瓶呼吸流光，尽显博山琉璃非遗的巧夺天工。齐风灯影里，聊斋聂小倩绣楼、姜太公封齐场景栩栩如生，引得游人驻足探秘传说。赠送游览六大主题花灯片区，观赏 14 个舞台近 300 场沉浸式演艺，邂逅泱泱齐风水上光影秀、《乾时之战》实景水战与非遗打铁花的火树银花，聆听千年齐都的花灯故事，沉浸式感受 “万盏齐灯映淄水，千年风韵醉今朝” 的极致夜景。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【八仙过海旅游景区】【潍坊世界风筝博物馆】
+                景点：【八仙过海旅游景区】【淄博花灯齐彩城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：泰安银座佳驿或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：淄博银座佳驿酒店或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【泰安】→【菏泽】车程2.5小时
+                【淄博】→【泰安】车程约2小时→【曲阜】车程约1.5小时
+                <w:br/>
+                ◆登五岳独尊，攀玉皇极顶，祈福国泰民安！
                 <w:br/>
                 ◆参加必消项目：
                 <w:br/>
-                ◆登五岳独尊，攀玉皇极顶，祈福国泰民安！
-[...1 lines deleted...]
-                登“五岳之首”、“中华国山”，象征着中华之魂，被联合国教科文组织命名为“世界文化与自然双遗产”的国家5A级景区【泰山】（必消套票内已含大门票，不含景区小交通及缆车，请根据自身情况年龄选择）：天外村或桃花峪乘【景区小交通】（此费用自理成人往返80元，60岁以上老人往返40元，泰山游览目前为实名预约，为节省购票时间，进山的游客请务必在游览泰山前交付导游）约25分钟上山至中天门，后可步行（2小时）上山，沿途游览快活三里，斩云剑、望人松、对松山、十八盘，登顶南天门，沿途尽赏泰山松的美丽景色，一松一姿态，一松一盆景，体会松树耐严寒、抗风雪、威武不屈的君子精神。若体力有限也可以选择从中天门乘坐缆车【此费用自理：成人100元/程，往返200元；60周岁以上50元/程，100双程】到达南天门（缆车用时10分钟），感受“一览众山小”的伟大气概。山顶游览(约1.5小时)：南天门、未了轩、天街、望吴胜迹一路拾阶而上，碧霞祠拜泰山老奶奶祈福国泰民安，感受心灵片刻的宁静；经大观蜂、青帝宫、探海石、登上泰山极顶玉皇顶，感受“会当凌绝顶，一览众山小”的气魄，体会呼吸宇宙，吐纳风云，海天之怀，华夏之魂”的胸襟。
+                早餐后登“五岳之首”、“中华国山”，象征着中华之魂，被联合国教科文组织命名为“世界文化与自然双遗产”的国家5A级景区【泰山】（必消套票内已含大门票，不含景区小交通及缆车，请根据自身情况年龄选择）：天外村或桃花峪乘【景区小交通】（此费用自理成人往返80元，60岁以上老人往返40元，泰山游览目前为实名预约，为节省购票时间，进山的游客请务必在游览泰山前交付导游）约25分钟上山至中天门，后可步行（2小时）上山，沿途游览快活三里，斩云剑、望人松、对松山、十八盘，登顶南天门，沿途尽赏泰山松的美丽景色，一松一姿态，一松一盆景，体会松树耐严寒、抗风雪、威武不屈的君子精神。若体力有限也可以选择从中天门乘坐缆车【此费用自理：成人100元/程，往返200元；60周岁以上50元/程，100双程】到达南天门（缆车用时10分钟），感受“一览众山小”的伟大气概。山顶游览(约1.5小时)：南天门、未了轩、天街、望吴胜迹一路拾阶而上，碧霞祠拜泰山老奶奶祈福国泰民安，感受心灵片刻的宁静；经大观蜂、青帝宫、探海石、登上泰山极顶玉皇顶，感受“会当凌绝顶，一览众山小”的气魄，体会呼吸宇宙，吐纳风云，海天之怀，华夏之魂”的胸襟。
                 <w:br/>
                 【泰山游览流程】：
                 <w:br/>
                 1.购买大门票天外村或桃花峪进入景区→
                 <w:br/>
                 2.乘坐景区小交通至中天门索道换乘站（自理，约15KM，车程30分钟）→
                 <w:br/>
                 3.缆车或爬山至南天门（根据自身体力选择，缆车需10分钟，爬山约3296级台阶，途经十八盘，需2.5小时左右）→4.步行游览天街/碧霞祠/唐摩崖/玉皇顶/等精华景点（无任何交通工具，需步行，坡度缓，精华景点集中与此）
                 <w:br/>
                 ◆特别安排体验泰山民俗：1、平安系福：每人赠送1个专属泰山平安带，系于泰山极顶为家人许愿祈福！
                 <w:br/>
                 2、带福还家：每人赠送1个泰山平安福袋，一起把五岳独尊的福气带回家！
                 <w:br/>
+                <w:br/>
+                ●赴孔子故里，圣城曲阜。
+                <w:br/>
                 ◆参加必消项目：
                 <w:br/>
-                【世界文化遗产，国家5A级景区，东岳神府--岱庙】（必消套票内已含，游览时长1.5小时），集文化、历史、风俗于一身，泰山最大最古老最完整的古建筑群，也是历代帝王举行封禅大典和祭祀泰山神的地方。与北京故宫，曲阜三孔，承德避暑山庄和外八庙，并称中国四大建筑群。其主体建筑天贶殿与故宫太和殿，孔庙大成殿齐名，并称中国古代三大殿，是泰山人文景观一绝。大家可零距离走进当年乾隆皇帝祭祀泰山下榻的行宫---东御座，瞻仰中国保存时代最早的秦代李斯小篆碑《泰山刻石》，仰望二千多年前汉武帝亲手种下的汉柏，转一转迷糊石，体验泰安古老的摸福习俗。
-[...1 lines deleted...]
-                ◆乘车赴菏泽，入住酒店。
+                ◆千年礼乐归东鲁，尼山圣境拜先师，在文化和艺术的殿堂，对话圣贤的千古智慧。 
+                <w:br/>
+                ★前往孔子诞生地-【尼山圣境】必消套票内已含，漫步圣水湖畔，梦回千年尼山，体验全球儒学文化中心。圣境地处五川汇流、五峰并峙、邹鲁合邦处，整个景区从无形到有形、从有声到无声、从有疆到无疆、从经典到传承、从繁花似锦到内心深处，打造一片儒学圣境。【穿汉服】不惑台【礼敬先师】，与圣贤对话，感悟孔子博大精深的儒家思想，瞻仰72米世界最高的【孔子铜像】；参观规模宏大、古典与现代相融合的【孔子大学堂】，可观演常态化演出及活动：感悟大学之道，七十二贤廊倾听【鼓瑟吹笙】，登堂进阶到达智慧大门，祈福学业和事业能步步高升，与圣贤对话，；在金碧辉煌圣殿中欣赏【天下归仁灯光秀】，一场集灯光、多媒体、传统乐器、古调吟唱于一身的儒韵雅集秀；书香四溢的氛围里，古色古香的案几上【手读论语】，亲手书写并默诵论语，修身养性，感悟孔子博大精深的儒家思想。
+                <w:br/>
+                【温馨提示】：尼山圣境中，有丰富多彩的演艺及体验活动，行程中所列《礼敬先师》、《手读论语》、《大学之道》、《鼓瑟吹笙》、《天下归仁》、《登阶祈福》、《百戏欢韵》等景区常态化演出和活动，为固定时间段进行，大家可以根据自己的喜好、时间，在导游协调下选择性参加。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【泰山】【世界文化遗产，国家5A级景区，东岳神府--岱庙】
                 <w:br/>
                 自费项：【景区小交通】【景区缆车】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：菏泽尚客优、银座佳驿或者不低于以上标准质量的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：曲阜银座佳驿、舜景假日、尚客优精选、安怡或者不低于以上标准质量的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【菏泽】→【广州】
-[...1 lines deleted...]
-                ●早餐后乘车赴菏泽机场，结束愉快旅途，返回温馨的家。 （参考航班时间：早上07：00-晚上22:00起飞，直飞或经停，以实际出票的航班时间为准）
+                【曲阜】→【济南】车程约2小时→【广州】
+                <w:br/>
+                ◆听泉水叮咚，看四面荷花三面柳。 俯首听，听千年泉水叮咚；放眼望，赏一城山色半城湖。      
+                <w:br/>
+                ★游览【黑虎泉】，黑虎泉因其喷涌声势如老虎吼叫而得名，市民更在此取水熬粥等用，格外香甜；赠送游览游览斥资21亿全力打造泉城新名片的“城中湖”，济南三大名胜之首、国家5A级景区【大明湖公园】：“四面荷花三面柳，一城山色半城湖”，湖水是由济南各名泉的泉水汇集而成的，有“蛇不见、蛙不鸣”的独特之处，素有“泉城明珠”的美誉。解锁经典打卡位【夏雨荷花灯】高12米花灯夏雨荷眉眼含笑，蓝紫色簪花随风轻颤，清冷素雅的身姿与俏皮的眨眼互动，成为济南最浪漫的文化符号，仿佛穿越回《还珠》的剧情里。听听乾隆下江南《还珠格格》传说故事，探秘当年夏雨荷与乾隆皇上邂逅的地方。
+                <w:br/>
+                <w:br/>
+                ★游览【泉城公园】，春天的泉城公园是被繁花织就的春日梦境，素有“济南城中春花园”的美誉；园内流苏满树银白，花瓣轻舞如“四月雪”簌簌飘落，暗香浮动；雍容牡丹次第盛放，姚黄魏紫、粉面含春，尽显“花中之王”的华贵；木绣球团簇如玉，似堆雪叠云；紫藤垂瀑轻摇，紫雾氤氲，引得蜂蝶翩跹。市民游客纷纷前来踏青赏花、定格春景，花香混着泉城温润的空气格外清新。赠送游览园内精心打造的牡丹园、流苏林等特色花区，聆听春日百花传说，探秘济南人私藏的“春日打卡胜地”，沉浸式感受“一城春色半城花，满庭芬芳醉泉城”的绝美意境。
+                <w:br/>
+                ❀泉城公园花期预报❀ 
+                <w:br/>
+                牡丹   花期4月上旬-4月下旬  最佳观赏期4月中下旬     观赏点位：牡丹园（园区西南部）
+                <w:br/>
+                流苏   花期4月中旬-5月初    最佳观赏期4月中下旬     观赏点位 牡丹园、丁香园附近（约30余棵）
+                <w:br/>
+                木绣球 花期4月中旬-5月上旬  最佳观赏期4月下旬       观赏点位：园区中部、观景桥周边
+                <w:br/>
+                紫藤   花期4月中旬-4月底    最佳观赏期4月20日前后  观赏点位：藤架长廊（牡丹园东侧）
+                <w:br/>
+                芍药   花期 4月下旬-5月中旬 最佳观赏期5月上旬        观赏点位：牡丹园相邻区域
+                <w:br/>
+                樱花   花期3月下旬-4月上旬 最佳观赏期4月初           观赏点位：园内湖边
+                <w:br/>
+                碧桃花 花期4月中旬          最佳观赏期4月15日前后   观赏点位： 园区东南部 
+                <w:br/>
+                （温馨提示：泉城公园花期预计在3月下旬至5月中旬左右，所有开放程度、数量、颜色等均以景区实物为准，花期受天气及温度影响较大，会有所变化。自然之美瞬息万变，如遇花期不佳，感谢您的理解！）
+                <w:br/>
+                <w:br/>
+                ●后乘车赴济南机场，结束愉快旅途，返回温馨的家。 （参考航班时间：早上07：00-晚上22:00起飞，直飞或经停，以实际出票的航班时间为准）
                 <w:br/>
                 <w:br/>
                 温馨提示：因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 交通：汽车、飞机
+                <w:br/>
+                景点：【黑虎泉】【大明湖公园】【夏雨荷花灯】【泉城公园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1577,51 +1596,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消套票</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                项目名称：尼山圣境+汉服体验+泰山（含大门票，不含景区小交通）+岱庙+八仙过海+青啤纯生之旅+小鱼山+海上观光+康有为故居+幸福门观光电梯
+                项目名称：尼山圣境+汉服体验+泰山（含大门票，不含景区小交通）+淄博花灯齐彩城+八仙过海+青啤纯生之旅+海上观光+德国总督府+幸福门观光电梯
                 <w:br/>
                 项目简介：费用含改景点门票，车费，司陪服务费
                 <w:br/>
                 最低参加人数：视具体情况而定
                 <w:br/>
                 <w:br/>
                 1、景点门票、超公里、服务费、景区讲解费。以上所列套票导游员根据实际情况推荐选择，敬请配合导游工作！
                 <w:br/>
                 2、如遇天气或政策性关闭原因，导致个别景点无法正常参观，导游可根据实际情况从以下景点调换：蓬莱主题酒堡（文成酒堡或张裕卡斯特酒庄或西夫拉姆酒庄）、青岛德国皇宫、中国零点景区、观光车奥帆中心环岛游等。
                 <w:br/>
                 3、自费套餐已按照团体优惠票价核算，均为优惠打包价格。持有老年证，军残证，记者证等特殊证件的恕不再退还差价。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1696,67 +1715,65 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：山东诚之旅国际旅行社有限公司，许可证号：L-SD09053，质检电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托山东诚之旅国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由山东诚之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...15 lines deleted...]
-                9、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                1`、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前 7 天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、购物：山东地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
@@ -2036,51 +2053,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>