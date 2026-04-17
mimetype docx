--- v1 (2026-03-28)
+++ v2 (2026-04-17)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【两省联游•爸妈乐】河南郑州陕西西安双飞7天丨清明上河园丨少林寺丨龙门石窟丨洛邑古城丨洛阳牡丹园丨壶口瀑布丨兵马俑丨大唐不夜城丨华清宫丨西安千古情演出丨西安城墙行程单</w:t>
+        <w:t xml:space="preserve">【河南•陕西爸妈乐】河南郑州陕西西安双飞7天丨清明上河园丨少林寺丨龙门石窟丨洛邑古城丨壶口瀑布丨兵马俑丨大唐不夜城丨华清宫丨西安千古情演出丨西安城墙丨郑州进西安出行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">专为长者定制，0购物0自费0车销0附加费，郑州进西安出不走回头路</w:t>
+        <w:t xml:space="preserve">专为长者定制，0购物0自费0车销0附加费，</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -406,71 +406,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★18人左右精品团，0购物0自费演绎推荐0擦边0车售，100%真纯玩
+                ★品质保证：0购物0自费演绎推荐0隐形消费
                 <w:br/>
                 ★专为咱爸妈贴心设计：玩转河南陕西两省 郑州进西安出不走回头路
                 <w:br/>
                 玩转河南：河南省博物院+清明上河园(4小时沉浸江湖)+少林寺+龙门石窟+应天门外景+丽景门+洛邑古城+白马寺
                 <w:br/>
-                3-4月赏花之约：牡丹园（赠送）
-[...1 lines deleted...]
-                经典陕西：黄河壶口瀑布+夜游大唐不夜城+大雁塔北广场、兵马俑+华清宫+明城墙、钟鼓楼广场+回民街
+                3-4月赏花之约：赠送牡丹园（季节限定）
+                <w:br/>
+                经典陕西：黄河壶口瀑布+夜游大唐不夜城+大雁塔北广场、兵马俑+华清宫+明城墙、钟鼓楼广场+回民街+永兴坊
                 <w:br/>
                 ★超值赠送：价值298元/人《西安千古情演出》
                 <w:br/>
-                ★贴心安排：准备血压仪，每天测量血压；0等待·24小时专车接机服务 ；精心挑选服务型管家导游，全程陪同客人游览；为爸妈多拍照纪念照
+                ★贴心安排：准备血压仪，每天测量血压；精心挑选服务型管家导游，全程陪同客人游览；为爸妈多拍照纪念照
                 <w:br/>
                 ★超值赠送：
                 <w:br/>
                 ①55周岁以上赠送爱逍遥定制保温杯
                 <w:br/>
                 ②赠送秦始皇兵马俑博物馆+华清宫耳麦
                 <w:br/>
-                ③大唐不夜城-车接车送，充分保证夜游时间
+                ③24小时专车接送机服务 接机0等待
                 <w:br/>
                 ④专门为爸妈携带百宝箱”（晕车贴、创可贴、湿巾、牙签、驱蚊水、风油精等）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -751,51 +751,51 @@
                 温馨提示：
                 <w:br/>
                 如河南博物院未预约上门票或闭馆则更换为【开封市博物馆】（含博物馆讲解1小时），是位于开封市的国家一级博物馆，集文物收藏、展览、科研与教育于一体，馆藏文物8万余件，包括陶器、瓷器、铜器、书画等18类，珍贵文物6780件，如北宋开封府题名记碑、宋拓王羲之《十七帖》等。‌镇馆之宝‌--北宋大晟夷则铜编钟、开封府题名记碑、白釉珍珠地娃娃卧莲瓷枕等。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：河南博物院、清明上河园
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">郑州酒店参考（网评3钻）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -825,53 +825,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-洛阳（少林寺-龙门石窟-应天门外景-丽景门-洛邑古城）
                 <w:br/>
                 《天下功夫出少林，圆您心中武侠梦》：走进禅宗祖庭/天下第一名剎-少林寺
                 <w:br/>
                 乘车约1.5小时抵达中国功夫之乡--登封，抵达少林寺后游览“千年古刹”中华武术发源地【少林寺】（游览约120分钟），观赏由少林弟子担纲,专为贵宾量身定做的精彩的【少林武术表演】（随缘，参观约30分钟），参观历经1400多年、现存240余座塔墓的佛教圣地[塔林]（参观约30分钟）。
                 <w:br/>
                 走进千年前的艺术宝库-龙门石窟
                 <w:br/>
                 游览参观世界文化遗产、中国石刻艺术宝库【龙门石窟】（参观约120分钟），龙门石窟与“敦煌莫高窟、大同云冈石窟、天水麦积山石窟”共称为中国四大石窟！龙门石窟开凿起于北魏孝文帝年间，连续大规模营造长达400余年，南北长达1公里，今存有窟龛2345个，造像10万余尊，碑刻题记2800余品。其中的卢舍那大佛，高17.14米，堪称龙门石窟造像艺术之典范的-奉先寺；
                 <w:br/>
                 看《应天门外景》
                 <w:br/>
                 参观【丽景门古街】（游览时间40分钟左右）走进明清古街，残暴的阳光普洒在这遍眼都是的绿瓦红墙之间，那突兀横出的飞檐，那高高飘荡的商铺招牌旗号，那川流不息的行人，那一张张淡泊惬意的笑容，无一不反衬出老洛阳人的自得其乐。
                 <w:br/>
                 参观洛阳著名网红打卡地标—【洛邑古城】，洛邑古城将科技创新与传统文化相结合，着力打造非遗活态传承基地，引入 200 余 项非物质文化遗产项目。同时，这里还有丰富多彩的活动，如文峰祈福《国风华颂》表演等。景区以明清建 筑风格为主基调，以文峰塔、文庙、妥灵宫、四眼井等保护遗址为节点，以金元古城墙、新潭、护城河水系 为纽带 ，将古典与现代有机结合。
                 <w:br/>
                 今日不含晚餐：因晚上丽景门十字街+洛邑古城均有很多吃本地小吃的地方，特意不含晚餐，让咱爸咱妈好品尝洛阳本地美食。
                 <w:br/>
                 <w:br/>
-                备注：丽景门古街+洛邑古城，属于小吃街类型，有很多售卖小吃的场所，可自由自费品尝美食；属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。（因市中心交通特殊性，司机根据情况就近停车。）
-[...1 lines deleted...]
-                洛阳酒店参考：伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准酒店（花会期间会住洛阳周边）
+                温馨提示：
+                <w:br/>
+                1、丽景门古街+洛邑古城，属于小吃街类型，有很多售卖小吃的场所，可自由自费品尝美食；属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。（因市中心交通特殊性，司机根据情况就近停车。）
+                <w:br/>
+                2、景区小交通不含：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择），少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
+                <w:br/>
+                3、洛阳酒店参考：伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准酒店（花会期间会住洛阳周边）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：少林寺、龙门石窟、应天门外景、丽景门古街、洛邑古城
                 <w:br/>
                 自费项：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）；少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
@@ -919,51 +923,56 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 洛阳-壶口（3-4月赠送牡丹园-白马寺）
                 <w:br/>
                 3-4月赠送参观【洛阳牡丹园】（游览约90分钟）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蓉，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
                 <w:br/>
                 备注：其他月份牡丹园更换为【中国牡丹博物馆】国内唯一一个牡丹专题博物馆（其他月份牡丹园没花）；
                 <w:br/>
                 而后游览有着1900年历史的“佛教第一古刹”，“释源”，“祖庭”之称的【白马寺】（游览时间1小时）。体会“祖庭十古”，这里是佛教进入中国的第一站，也是由白马寺开始佛教开始在东南亚各国遍地开花。
                 <w:br/>
                 中餐：品尝《一代女皇钦点食谱—洛阳水席菜》
                 <w:br/>
                 车赴壶口，升级入住壶口特色酒店：知情文苑酒店
                 <w:br/>
-                备注：花期是根据历年预估，受气温气候雨水影响可能会有偏差，敬请谅解，花期有限，具体以景区开花为准，不接受关于个人觉得花开的不好等投诉；
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、牡丹花期是根据历年预估，受气温气候雨水影响可能会有偏差，敬请谅解，花期有限，具体以景区开花为准，不接受关于个人觉得花开的不好等投诉；
+                <w:br/>
+                2、景区交通不含：白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：洛阳牡丹园、白马寺
                 <w:br/>
                 自费项：白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：洛阳水席菜     晚餐：√   </w:t>
@@ -1007,66 +1016,66 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 壶口-西安（黄河壶口瀑布-大唐不夜城）
                 <w:br/>
                 早餐后，领略“天下黄河一壶收”的【壶口瀑布】（充足游览时间约60分钟，不含壶口电瓶车40元往返 （必坐），汹涌澎湃涛声震天的气势。
                 <w:br/>
                 后前往西安，游览亚洲最大的音乐喷泉广场【大雁塔北广场+大唐不夜城】（游览约2小时），远观相传唐僧玄奘从印度取经回国后，为了供奉和储藏梵文经典和佛像舍利等物亲自设计并督造建成的西安标志性建筑——大雁塔。【大唐不夜城】打卡网红拍摄地--不倒翁小姐姐，欣赏真人版不倒翁的表演。
                 <w:br/>
                 【当天结束后您尽量和导游和车一起返回酒店，这边参观游客比较多，您如果自行返回可能不太好打车，如不统一集合回酒店，请自行打车返回】
                 <w:br/>
-                划重点：我们今日游览大唐不夜城+大雁塔北广场+音乐喷泉+外观大雁塔（不进大慈恩寺景区，外观大雁塔，大慈恩寺景区内购物店较多）
+                划重点：我们今日游览大唐不夜城+大雁塔北广场+音乐喷泉+外观大雁塔（不进大慈恩寺景区，外观大雁塔，大慈恩寺景区内购物店较多）；
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、大唐不夜城+大雁塔北广场，属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。
                 <w:br/>
                 2、大唐不夜城，属于小吃街类型，有很多售卖小吃等场所，可自由自费品尝陕西美食。
                 <w:br/>
                 3、大唐不夜城+大雁塔北广场，因市中心交通特殊性，司机根据情况就近停车。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：壶口瀑布、大唐不夜城、大雁塔北广场
                 <w:br/>
-                自费项：不含壶口电瓶车40元往返，请现付自理
+                自费项：不含壶口电瓶车40元往返，必须乘坐，请现付自理
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1373,71 +1382,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—郑州/西安-广州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地高档标准建设双人间。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：6早7正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                3、用餐：6早6正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；
                 <w:br/>
                 38座旅游车：14人起 安排38座正规旅游用车
                 <w:br/>
                 18座旅游车：8-13人安排18座正规旅游用车
                 <w:br/>
                 如8人以下，我社会根据人数安排车型，保证每人1正座，以实际安排为准
                 <w:br/>
-                5、导游：4人起安排当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务；河南段安排双导服务）；接送机场、火车站和自由活动无导游服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。4人起一车一导服务
+                5、导游：安排当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；4人以下（含4人）不提供专职导游服务，由正规持证导游兼司机进行服务。5人起一车一导服务
                 <w:br/>
                 6、门票：含65岁以上（免票）景区首道大门票+西安千古情演出（不含景区内自设项目，另有约定的除外）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 65岁以下客人不含门票，请按年龄段自补门票，参考如下：
                 <w:br/>
-                60岁以下：719元/人（旅行社折扣631/人）
-[...3 lines deleted...]
-                6-18岁学生半价票：299.5元/人（不包含兵马俑，兵马俑16岁以下免票，16-18周岁有学生证门票60元，无证件门票120元），以上半价门票均需要学生证。
+                60岁以下：719元/人
+                <w:br/>
+                60-65岁：294元/人
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童：2-11周岁1.2米以下包含：往返机票、半价正餐、车位、导游服务；不含：床位以及床位早、景点门票、西安千古情，耳麦、产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
                 <w:br/>
                 2）友情提示：秦始皇兵马俑博物馆景区/华清宫景区内设有玉展馆，不属于旅行社协议行为，谨慎购买。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1471,74 +1478,344 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不含：床位以及床位早、景点门票、西安千古情，耳麦、产生费用请自付景区或酒店。
                 <w:br/>
                 8、65岁以下客人门票不含，请按年龄段在当地或提前自补门票：
                 <w:br/>
-                60岁以下：清明上河园120+少林寺80+龙门石窟90+白马寺35+壶口100+兵马俑120+华清宫120+城墙54=719元/人（旅行社折扣631/人）
-[...3 lines deleted...]
-                6-18岁学生半价票：清明上河园60+白马寺17.5+龙门石窟45+少林寺40+壶口50+城墙27+华清宫60=299.5元/人（不包含兵马俑，兵马俑16岁以下免票，16-18周岁有学生证门票60元，无证件门票120元），以上半价门票均需要学生证
+                60岁以下：719元/人
+                <w:br/>
+                60-65岁：294元/人
                 <w:br/>
                 9、景交：（以下景交非必须，可根据自身情况，自愿选择）
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
                 壶口瀑布电瓶车40元/人（必须乘坐，请现付导游）；
                 <w:br/>
                 秦始皇兵马俑博物馆景区电瓶车5 元/人（非必须，可根据自身身体情况，自愿选择）
                 <w:br/>
                 华清宫景区电瓶车20 元/人（非必须，可根据自身身体情况，自愿选择）
                 <w:br/>
                 骊山往返索道 【12月1日-2月28日淡季往返索道40元/人；3月1日-11月30日旺季往返索道往返60 元/人】（非必须，可根据自身身体情况，自愿选择）
                 <w:br/>
                 以上均为景区里的小交通费用，不属于自费项目，客人知悉。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">壶口电瓶车40元往返，必须乘坐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">壶口电瓶车40元往返，必须乘坐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/索道/耳麦等，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）；
+                <w:br/>
+                少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
+                <w:br/>
+                白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
+                <w:br/>
+                兵马俑景区设有电瓶车5元/人、骊山景区交通20元自理+骊山索道60元自理，选择性消费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1567,107 +1844,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 3人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、陕西/河南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：陕西/河南地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1816,51 +2089,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2004,50 +2277,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>