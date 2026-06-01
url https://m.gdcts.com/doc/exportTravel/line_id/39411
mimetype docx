--- v3 (2026-05-07)
+++ v4 (2026-06-01)
@@ -2089,51 +2089,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>