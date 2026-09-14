--- v4 (2026-06-01)
+++ v5 (2026-09-14)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【河南•陕西爸妈乐】河南郑州陕西西安双飞7天丨清明上河园丨少林寺丨龙门石窟丨洛邑古城丨壶口瀑布丨兵马俑丨大唐不夜城丨华清宫丨西安千古情演出丨西安城墙丨郑州进西安出行程单</w:t>
+        <w:t xml:space="preserve">【秦巴康养.秋摄光雾】陕西西安双飞7天丨白鹿原影视城丨回民街丨汉江三峡船游丨狮子沟丨米仓山国家森林公园丨紫柏山丨龙头山丨石泉老街行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">专为长者定制，0购物0自费0车销0附加费，</w:t>
+        <w:t xml:space="preserve">深度挖掘小众赏秋地</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -182,51 +182,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州市-西安市</w:t>
+              <w:t xml:space="preserve">西安市-汉中市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -357,122 +357,108 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-郑州GJ8583/06:20、CZ3971/07:30；HU7629/07:55、CZ677/09:35不等
-[...1 lines deleted...]
-                西安-广州MU2311/19:30、HU7827/21:30、MU6956/22:30、ZH9224/22:00、CZ3204/21:00、最终航班以实际出票为准
+                广州-西安MU6955/06:50、CZ3201/07:15、ZH9221/09:55、MU2312/12:15、HU7838/12:30
+                <w:br/>
+                西安-广州CZ3204/21:00、ZH9224/22:00、MU6956/22:30，最终航班以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★品质保证：0购物0自费演绎推荐0隐形消费
-[...21 lines deleted...]
-                ④专门为爸妈携带百宝箱”（晕车贴、创可贴、湿巾、牙签、驱蚊水、风油精等）
+                ★品质保证：100%真纯玩零购物店
+                <w:br/>
+                ★秋摄光雾：汉江三峡红叶、红叶第一【光雾山（米仓山红叶）】、龙头山云海秋景，感受秦岭-米仓山秋色天花板
+                <w:br/>
+                ★文化沉浸：茅盾文学奖获奖作品《白鹿原》-【白鹿原影视城】、汉三国文化【武侯祠、诸葛古镇】、秦巴千里栈道“第—名山”【紫柏山】、汉江三峡第一名镇【后柳水乡】、“北国奇观，西北一绝”【柞水溶洞】
+                <w:br/>
+                ★舌尖美食：4餐升级汉中私房菜，留坝农家宴，石泉石锅鱼，安康富硒特色餐
+                <w:br/>
+                ★康养住宿：安康升级3晚网评四钻酒店连住
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -591,745 +577,664 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-郑州（飞行时间约2小时）
                 <w:br/>
-                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘飞机赴郑州，精心安排接机人员在机场提前等候我们尊贵的VIP游客，落地不等待，即接即走。
-[...1 lines deleted...]
-                备注：如接机/接站迟到，迟到25分钟以上（突发事件人力不可抗拒除外），补偿100元/人；以客人到达大厅时间为准，开始计算
+                于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘飞机赴郑州，安排专车接机送往酒店入住休息。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1：为确保工作人员能畅通联系到您，请确保抵达后手机保持开机状态，不要设置陌生人拒接哦。
                 <w:br/>
-                2：到达酒店后请根据时间自行安排活动，活动中请注意人身及财产安全；我公司导游会于21点前电话通知次日的集合时间（晚班机有可能延后通知）。本日接站无导游服务，司机会提前2小时以上联系您；任何情况有疑问，均可拔打24小时河南紧急联系人电话。
-[...18 lines deleted...]
-                郑州老字号美食：葛记焖饼、合记或萧记烩面、老蔡记蒸饺、阿五黄河大鲤鱼、解家河南菜
+                2：到达酒店后请根据时间自行安排活动，活动中请注意人身及财产安全；我公司导游会于21点前电话通知次日的集合时间（晚班机有可能延后通知）。本日接站无导游服务，司机会提前2小时以上联系您；任何情况有疑问，均可拔打24小时西安紧急联系人电话。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
-                3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
+                3、抵达西安后客人自由活动，今日全天不含餐、旅游车及导游服务；
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、航班参考：广州-郑州GJ8583/06:20、CZ3971/07:30；HU7629/07:55、CZ677/09:35；CZ6593/11:35、CZ8688/12:30；CZ6226/14:35、HU7287/15:05，不得指定航班，最终航班以实际出票为准。3月底涉及航班换季，换季后时刻待定。
-[...1 lines deleted...]
-                6、郑州酒店参考（网评3钻）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店
+                5、航班参考：广州-西安MU6955/6:50；CZ3201/07:15；HU6207/07:25；CZ3237/09:05；ZH9221/09:50；HU7838/12:30；MU2312/12:35；MU2302/13:30，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州酒店参考（网评3钻）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">西安酒店参考（网评3钻）：宝格拉帝酒店/云雅酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郑州-开封（河南博物院--清明上河园）
-[...17 lines deleted...]
-                如河南博物院未预约上门票或闭馆则更换为【开封市博物馆】（含博物馆讲解1小时），是位于开封市的国家一级博物馆，集文物收藏、展览、科研与教育于一体，馆藏文物8万余件，包括陶器、瓷器、铜器、书画等18类，珍贵文物6780件，如北宋开封府题名记碑、宋拓王羲之《十七帖》等。‌镇馆之宝‌--北宋大晟夷则铜编钟、开封府题名记碑、白釉珍珠地娃娃卧莲瓷枕等。
+                西安-白鹿原景区（车程约1小时）-- 汉中（车程约4小时）
+                <w:br/>
+                从西安出发，前往参观【白鹿原】（游览约 2 小时），是以陈忠实先生的茅盾文学奖获奖作品《白鹿原》和同名电影为文化依托，弘扬陕西关中农村民俗文化。是陕西首座集影视拍摄与体验、文化休闲、儿童娱乐、精彩演艺于一体的大型影视城。
+                <w:br/>
+                白鹿原影视城、影视拍摄基地【白鹿村】，恢复关中原上传统的自然风貌及生活形态，形成具有关中风情的游览和展示区域，了解关中风俗习惯、让游客回到百年之前的老关中，穿越时空，岁月纵览。
+                <w:br/>
+                搭乘【西北户外最长观光扶梯】，总阶梯长 268米，提升高度 78 米，共有三个观光平台，可俯视白鹿原，全程 8 分钟左右，乘坐观光电梯便可以到达影视拍摄取景地白鹿村。随后观看国家级非物质文化遗产曲目-华阴老腔，让您领略最古老摇滚乐的魅力，最原生态的表演形式。滋水县城体验关中民俗特色小吃城。
+                <w:br/>
+                欣赏国内规模最大、最真实、最热血、最震撼的零距离战争实景剧【二虎守长安】，1926 年春，刘镇华在吴佩孚、张作霖的支持下，纠集 10 万人进攻西安，国民军将领杨虎城、李虎臣率不足万人的守备军和全城人民坚守围城 8 个月之久，断粮缺食，战斗不断，饿死战死数万军民。后冯玉祥率军入陕，西安之围被解，时称“二虎守长安”。
+                <w:br/>
+                <w:br/>
+                温馨提示：景区仅包含65周岁以上长者首道大门票；不含白鹿原套票150元/人（成人长者同价），费用可现付导游或提前交付报名点；（门票因政策不稳定上下有浮动，具体价格按景区当天政策为准。）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：河南博物院、清明上河园
+                景点：白鹿原影视城
+                <w:br/>
+                自费项：不含白鹿原套票150元/人，费用可现付导游或提前交付报名点；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州酒店参考（网评3钻）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">汉中酒店参考：OWO尚品/格林豪泰/金泰酒店/汉中御庭酒店/艾米酒店或或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郑州-洛阳（少林寺-龙门石窟-应天门外景-丽景门-洛邑古城）
-[...15 lines deleted...]
-                今日不含晚餐：因晚上丽景门十字街+洛邑古城均有很多吃本地小吃的地方，特意不含晚餐，让咱爸咱妈好品尝洛阳本地美食。
+                汉中--光雾山（车程约1.5小时）
+                <w:br/>
+                早餐后赴【光雾山旅游区】，游览有“中国红叶之乡”和“天下红叶第一山”美誉的【光雾山大坝景区】（又名米仓山国家森林公园景区）（游览约 5 小时），光雾山红叶集中展现在米仓山景区，米仓山680 平方公里的山间，一到深秋，群山巍峨间层林尽然色，山道上落满红叶，雄奇峰岭上殷红与黄绿层叠交错，像是画家不小心打翻了调色板，红叶主要参观点有【天然画廊】、【黑熊沟】、【大小兰沟】、【香炉峰】（香炉峰索道往返 150 元/人自愿自理）。被誉为“亚洲最大红叶观赏区”， 180 平方公里的彩林如打翻的调色盘，红枫似火、银杏鎏金、青松苍翠，徒步栈道穿梭其间，随手拍都是风景大片。
+                <w:br/>
+                备注：光雾山旅游区分为 5 大景区分别是：【光雾山大坝景区】（又名米仓山景区）、【光雾山桃园景区】（又名光雾山景区）、【十八月潭景区】、【神门景区】、【小巫峡景区】
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、丽景门古街+洛邑古城，属于小吃街类型，有很多售卖小吃的场所，可自由自费品尝美食；属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。（因市中心交通特殊性，司机根据情况就近停车。）
-[...3 lines deleted...]
-                3、洛阳酒店参考：伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准酒店（花会期间会住洛阳周边）
+                1、米仓山包含65周岁以上长者首道大门票，65岁以下需补门票差价，费用参考如下：60岁以下米仓山90元/人；60-64周岁米仓山半价45元/人，现付导游或提前交付报名点；（门票因政策不稳定上下有浮动，具体价格按景区当天政策为准。）
+                <w:br/>
+                2、米仓山不含小交通（需乘坐）60元/人，现付导游代买或提前交付报名点；
+                <w:br/>
+                3、其他园区时间关系不含；
+                <w:br/>
+                4、自愿自理索道景交：香炉峰往返索道 150 元/人，消费自愿原则
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：少林寺、龙门石窟、应天门外景、丽景门古街、洛邑古城
-[...1 lines deleted...]
-                自费项：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）；少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
+                景点：光雾山（米仓山）
+                <w:br/>
+                自费项：65岁以下需补门票差价，费用参考如下：60岁以下米仓山90元/人；60-64周岁米仓山半价45元/人；米仓山不含小交通（需乘坐）60元/人，现付导游代买或提前交付报名点；自愿自理索道景交：香炉峰往返索道 150 元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">洛阳酒店参考：伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准酒店（花会期间会住洛阳周边）</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">汉中酒店参考：OWO尚品/格林豪泰/金泰酒店/汉中御庭酒店/艾米酒店或或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛阳-壶口（3-4月赠送牡丹园-白马寺）
-[...9 lines deleted...]
-                车赴壶口，升级入住壶口特色酒店：知情文苑酒店
+                汉中--紫柏山（车程约2.5小时）--狮子沟（车程约30分钟）
+                <w:br/>
+                早餐后，乘车参观【紫柏山】（游览约 3 小时）山岳巍峨，有九十二峰，八十二坦、七十二洞，风景如画，堪称秦巴千里栈道“第—名山”。景区集高山草甸、珍奇动物、稀有植物、原始森林，峰、岩、洞、坦、泉、溪与峡谷为一体，素有“黄山归来不看岳、九寨归来不看水、紫柏归来不看草”之说。
+                <w:br/>
+                下午前往秦岭深处小县城留坝县【狮子沟牧场】（游览约 1 小时），狮子沟牧场位于汉中市南郑区，地处秦岭南麓海拔 2000-2500 米的高山草甸，是陕南地区少有的高原牧场，被誉为“秦岭云端的童话草原”。这里夏季平均气温仅 18℃，是天然的避暑胜地，四季皆有不同的绝美风光，是逃离城市、亲近自然的绝佳去处。广袤的高山草甸如绿毯铺展，清晨云雾缭绕，仿佛置身仙境，是露营、野餐、放风筝的绝佳去处。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、牡丹花期是根据历年预估，受气温气候雨水影响可能会有偏差，敬请谅解，花期有限，具体以景区开花为准，不接受关于个人觉得花开的不好等投诉；
-[...1 lines deleted...]
-                2、景区交通不含：白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
+                1、以上景区仅包含65周岁以上长者首道大门票，65岁以下需补门票差价，费用参考如下：60岁以下紫柏山35元/人；60-64周岁紫柏山18元/人，现付导游或提前交付报名点；（门票因政策不稳定上下有浮动，具体价格按景区当天政策为准。）
+                <w:br/>
+                2、选择性消费小交通：紫柏山景交 20元/人，消费自愿原则。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：洛阳牡丹园、白马寺
-[...1 lines deleted...]
-                自费项：白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
+                景点：紫柏山、狮子沟牧场
+                <w:br/>
+                自费项：65岁以下需补门票差价，费用参考如下：60岁以下紫柏山35元/人；60-64周岁紫柏山18元/人，现付导游或提前交付报名点；选择性消费小交通：紫柏山景交 20元/人，消费自愿原则。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：洛阳水席菜     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">壶口特色酒店：知青文苑窑洞特色酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">安康指定酒店（升级网评四钻）：凤凰国际酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                壶口-西安（黄河壶口瀑布-大唐不夜城）
-[...7 lines deleted...]
-                划重点：我们今日游览大唐不夜城+大雁塔北广场+音乐喷泉+外观大雁塔（不进大慈恩寺景区，外观大雁塔，大慈恩寺景区内购物店较多）；
+                安康-龙头山（车程约3小时）-武侯祠-诸葛古镇（车程1.5小时）
+                <w:br/>
+                早餐后，乘车参观游览汉中最美景区【龙头山】（游览约 4 小时），汉中龙头山的秋色如诗如画，仿佛大自然精心绘制的油画！金秋时节，宛如童话世界，云海翻腾，彩林斑斓；乘坐透明悬空缆车穿越云海，脚下是漫山遍野的秋色，玻璃栈道更将层林尽染的壮丽尽收眼底。随后沿着栈道漫步，呼吸着清新的空气，每一步都是视觉的盛宴。这里是赏秋的最佳去处。漫步在凤栖林彩林步道附近的海口坝区域，古木红枫，繁盛茂密，宛如置身油画之中。雨后放晴之际，漫步云端栈道之上，天边涌现出层层叠叠的云海，与漫山彩林相映成趣，美得如诗如画。
+                <w:br/>
+                龙头山是秦巴地区最具特色的彩林观赏地之一，每年 10 月中旬至 11 月初是最佳的观赏时期。这里的森林覆盖率高达 96.5%以上，且物种多样性丰富，2022 年还获评陕西省“最美林地”呢！主要景点【龙头云栈】【悬空栈道】【油画森林】【彩林步道】！
+                <w:br/>
+                下午游览汉中中华第一武侯祠【武侯祠】（游览约 1 小时），与武侯墓隔汉江瑶瑶相峙，比成都武侯祠早建约 50 年，也是唯一一座由皇帝下诏而建造的武侯祠。古柏森森，红墙环绕，秋天的武侯祠多了几分宁静与深沉。在这里，你可以缅怀诸葛亮的丰功伟绩，感受三国文化的魅力。
+                <w:br/>
+                后车赴【勉县诸葛古镇】（游览约 1 小时）诸葛古镇紧邻勉县诸葛武侯祠，南邻汉江，与定军山南麓相望，周边马超墓、古阳平关等景点相隔距离非常近。
+                <w:br/>
+                景区集历史文化、民俗民艺、实景演出、休闲娱乐、人文建筑等多元化为一体，由武侯祠、马超墓、诸葛古镇主园区、《出师表》锦冠剧场、汉江亲水休闲区、青舍精品客栈、诸葛水城、汉江漂流八大板块组成。主园区以诸葛亮的八卦阵为布局理念，以一条水街一条旱街为主要人行动线，象征八卦的阴阳。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、大唐不夜城+大雁塔北广场，属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。
-[...3 lines deleted...]
-                3、大唐不夜城+大雁塔北广场，因市中心交通特殊性，司机根据情况就近停车。
+                1、以上景区仅包含65周岁以上长者首道大门票，65岁以下需补门票差价，费用参考如下：60岁以下龙头山20元/人、武侯祠50元/人；60-64周岁龙头山20元/人、武侯祠25元/人，现付导游或提前交付报名点；（门票因政策不稳定上下有浮动，具体价格按景区当天政策为准。）
+                <w:br/>
+                2、龙头山不含景区交通（需乘坐）：118元/人（周末+20），现付导游或提前交付报名点；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：壶口瀑布、大唐不夜城、大雁塔北广场
-[...1 lines deleted...]
-                自费项：不含壶口电瓶车40元往返，必须乘坐，请现付自理
+                景点：龙头山、武侯祠、诸葛古镇
+                <w:br/>
+                自费项：65岁以下需补门票差价，费用参考如下：60岁以下龙头山20元/人、武侯祠50元/人；60-64周岁龙头山20元/人、武侯祠25元/人，现付导游或提前交付报名点；龙头山不含景区交通（需乘坐）：118元/人（周末+20），现付导游或提前交付报名点；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安指定酒店：H酒店（西安万寿路幸福林带北地铁站店），备选酒店：西安广成商旅公寓酒店(大明宫西地铁站店) /金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">安康指定酒店（升级网评四钻）：凤凰国际酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安一地（兵马俑-华清宫-西安千古情-钟鼓楼广场-回民街）
-[...26 lines deleted...]
-                7、赠送秦始皇兵马俑博物馆+华清宫耳麦（可使用，不可带走）
+                酒店--汉江三峡（车程约30分钟）-后流水乡（车程约10分钟）-石泉老街（车程约30分钟）-凤堰古梯田（车程约1.5小时）
+                <w:br/>
+                早餐后，车赴安康石泉县，前往游览秦巴山水画廊【汉江三峡】（游览约 1.5 小时，需自理游船费用100元/人），汉江是华夏文明的发祥地，与长江、黄河、淮河一道并称“江河淮汉”。秋意晕染，江水悠悠，两岸山峦被秋风点染成五彩画卷，乘一艘游船顺流而下，尽赏 “霜叶红于二月花” 的秋日盛景。
+                <w:br/>
+                随后游览汉江三峡第一名镇【后柳水乡】（游览 30 分钟），位于汉水之滨，景色秀美，闲步于此新老建筑相互映衬，搭配适中，仿若一副水墨丹青。
+                <w:br/>
+                下午车赴【石泉老街】（游览约 1 小时）石泉老街位于陕西省石泉县城南部，全长 1 千米，历史上曾经是商贾云集、繁荣富裕的商贸一条街。随着县城规模扩大和城市中心北移，老街低矮的房屋结构、陈旧的木板门面房和落后的排污设施满足不了现代人追求宽敞舒适、清洁卫生的生活要求，老城渐渐淡出了人们的视线。石泉县城老街及东、西城门楼经过 2007 年~2008 年的修复，重现明清时的建筑风貌。
+                <w:br/>
+                而后前往【凤堰古梯田】（游览约 1 小时）为全国重点文物保护单位、国家水利风景区、国家 4A 旅游景区、国家森林公园、中国最美田园。景区位于汉阴县漩涡镇，属于灌区型水利风景区，连片共 1.2万余亩，距今逾 250 年，景区面积 38.78 平方公里，是秦巴山区考古发现的面积 最大、保存最完整的清代梯田。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、汉江三峡游船费用不含：100元/人，现付导游或提前交付报名点；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：兵马俑、华清宫、西安千古情、钟鼓楼广场+回民街
-[...1 lines deleted...]
-                自费项：兵马俑景区设有电瓶车5元/人（不含）、骊山景区交通20元自理+骊山索道60元自理，选择性消费
+                景点：汉江三峡、后柳水乡、石泉老街、凤堰古梯田
+                <w:br/>
+                自费项：汉江三峡游船费用不含：100元/人，现付导游或提前交付报名点；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安指定酒店：H酒店（西安万寿路幸福林带北地铁站店），备选酒店：西安广成商旅公寓酒店(大明宫西地铁站店) /金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">安康指定酒店（升级网评四钻）：凤凰国际酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-广州（飞行约2小时40分钟）
                 <w:br/>
-                早餐后，游览中国现存规模最大、保存最完整的古代城恒【上明城墙】（上城墙，游览约60分钟）
-[...34 lines deleted...]
-                12月16-31日赠送 【中大国际-体验圣诞氛围】
+                早餐后，前往【柞水溶洞】（游览约 1.5 小时），形成于约 4.5 亿年前的泥盆纪时期，属于典型的喀斯特地貌。景区内已发现大小溶洞 115 个，其中以天佛洞（天洞、佛爷洞）、百神洞、风洞最为著 名。洞内钟乳石、石笋、 石幔、石花等化学沉积物形态各异、绚丽多姿，具有极高的科研价值和观赏价值。除了自然景观，景区还融合了深厚的人文底蕴，著名作家贾平凹曾题诗赞美其为“大奇大美大艺术”，并流传着关于“夫妻银杏树”的福文化传说。地处秦岭山脉，山势险峻，峡谷幽深，植被茂密，四季景色各异。春季山花烂漫，夏季绿树成荫，秋季红叶似火，冬季银装素裹，自然风光壮丽
+                <w:br/>
+                后前往【终南山寨景区】（游览约 30 分钟）是国家 AAA 级旅游景区，也是集民俗体验、户外运动、生态康养、亲子娱乐于一体的综合性旅游目的地。复原了秦岭南坡的古老民居、商铺、作坊等建筑，采用砖、瓦、木、石板等天然建材，真实还原了明清时期的山寨生活场景，是景区文化核心，游客可体验传统农耕文化、手工艺等。
+                <w:br/>
+                下午返回西安参观【回民街】+【钟鼓楼广场】（游览时间约 1 小时），美食一条街自行品尝，当地人闻名遐迩的老街巷里，到处可以找到最地道的清真美食！霸占西安美食排行榜的【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘，必有回响【石家包子】、30 年只卖一份美食的【马二酸汤水饺】……等等等等超多美食！
+                <w:br/>
+                晚上根据航班时间约定送机，结束全部旅程。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、以上景区仅包含65周岁以上长者首道大门票，65岁以下需补门票差价，费用参考如下：60岁以下柞水溶洞112元/人；60-64周岁柞水溶洞57元/人，现付导游或提前交付报名点；（门票因政策不稳定上下有浮动，具体价格按景区当天政策为准。）
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 3、送团司机会提前一天联系您，飞机提前3小时送，请您注意留意手机短信或电话。
                 <w:br/>
                 4、如因景区通知关闭、景区限流或不可抗力原因无法游览此景点，导游有权协商更换景点或调整行程顺序
                 <w:br/>
-                5、航班信息：西安-广州MU2311/19:30、CZ3218/20:00；CZ3204/21:00；ZH9224/22:00；MU6956/22:30，不得指定航班，最终航班以实际出票为准。3月底涉及换季后航班待定
+                5、为保证行程完整性，建议安排20点后航班。
+                <w:br/>
+                航班信息：西安-广州CZ3218/20:00；CZ3204/21:00；ZH9224/22:00；MU6956/22:30，不得指定航班，最终航班以实际出票为准。10月底涉及航班换季时刻待定。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
-                景点：西安城墙、永兴坊
+                景点：柞水溶洞、终南山寨景区、钟鼓楼广场+回民街
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1374,91 +1279,85 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州—郑州/西安-广州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
+                1、交通：广州—西安往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地高档标准建设双人间。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地高档标准建设双人间+升级3晚当地豪华标准建设双人间（详细酒店参考行程描述）。不提供自然单间，陕西大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：6早6正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                3、用餐：6早6正餐，早餐为酒店赠送（不用不退），常规正餐30元/人（升级4正特色菜：汉中私房菜，留坝农家宴，石泉石锅鱼，安康富硒特色餐），正餐十人一桌，不足十人酌情安排菜数；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；
                 <w:br/>
-                38座旅游车：14人起 安排38座正规旅游用车
-[...7 lines deleted...]
-                6、门票：含65岁以上（免票）景区首道大门票+西安千古情演出（不含景区内自设项目，另有约定的除外）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                5、导游：安排当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；
+                <w:br/>
+                6、门票：仅包含65岁以上景区首道大门票（自费景点门票除外）；不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款，优惠证件以景区实际政策为准。
                 <w:br/>
                 65岁以下客人不含门票，请按年龄段自补门票，参考如下：
                 <w:br/>
-                60岁以下：719元/人
-[...1 lines deleted...]
-                60-65岁：294元/人
+                60岁以下：米仓山90元/人、紫柏山35元/人、龙头山20元/人、武侯祠50元/人、柞水溶洞112元/人，门市价合计307元/人；旅行社优惠价265元/人；
+                <w:br/>
+                60-64周岁：米仓山45元/人、紫柏山18元/人、龙头山20元/人、武侯祠25元/人、柞水溶洞57元/人，合计165元/人；
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、儿童：2-11周岁1.2米以下包含：往返机票、半价正餐、车位、导游服务；不含：床位以及床位早、景点门票、西安千古情，耳麦、产生费用请自付景区或酒店。
+                7、儿童：2-11周岁1.2米以下包含：往返机票/正餐/车位/服务费；不含：床位以及床位早、景点门票、景区交通等，如产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
-                1）西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
-[...1 lines deleted...]
-                2）友情提示：秦始皇兵马俑博物馆景区/华清宫景区内设有玉展馆，不属于旅行社协议行为，谨慎购买。
+                1）陕西各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
+                <w:br/>
+                2）友情提示：部分景区会自设购物场所，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1476,73 +1375,59 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不含：床位以及床位早、景点门票、西安千古情，耳麦、产生费用请自付景区或酒店。
                 <w:br/>
-                8、65岁以下客人门票不含，请按年龄段在当地或提前自补门票：
-[...21 lines deleted...]
-                以上均为景区里的小交通费用，不属于自费项目，客人知悉。
+                8、65岁以下客人门票不含，行程内所列景点门票需要自理明细如下（生日需要精确到日）：
+                <w:br/>
+                60岁以下：米仓山90元/人、紫柏山35元/人、龙头山20元/人、武侯祠50元/人、柞水溶洞112元/人，门市价合计307元/人；旅行社优惠价265元/人；
+                <w:br/>
+                60-64周岁：米仓山45元/人、紫柏山18元/人、龙头山20元/人、武侯祠25元/人、柞水溶洞57元/人，合计165元/人；
+                <w:br/>
+                9、景区交通（须乘坐）：汉江三峡游船100元/人、米仓山60元/人，龙头山118（周末+20）元/人、白鹿原套票150元/人，门市价合计：428（周末+20）元/人；旅行社优惠价：298（周末+20）元/人，现付导游；
+                <w:br/>
+                10、自愿自理索道景交：香炉峰往返索道 150 元/人，紫柏山景交 20，柞水溶洞电梯+保险 30，消费自愿原则
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1641,147 +1526,307 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">壶口电瓶车40元往返，必须乘坐</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">壶口电瓶车40元往返，必须乘坐</w:t>
+              <w:t xml:space="preserve">60岁以下成人需补首道大门票差价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程内所列景点门票需要自理明细如下（生日需要精确到日）：
+                <w:br/>
+                米仓山90元/人、紫柏山35元/人、龙头山20元/人、武侯祠50元/人、柞水溶洞112元/人，门市价合计307元/人；
+                <w:br/>
+                旅行社最终优惠价265元/人
+                <w:br/>
+                特殊证件需导游接团后第一时间给导游，证件真实，门票需要景区现场购票；
+                <w:br/>
+                注意：门票因政策不稳定上下有浮动，具体价格按景区当天政策为准。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区电瓶车/索道/耳麦等，选择性消费项目</w:t>
+              <w:t xml:space="preserve">60-64周岁长者需补首道大门票差价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）；
-[...5 lines deleted...]
-                兵马俑景区设有电瓶车5元/人、骊山景区交通20元自理+骊山索道60元自理，选择性消费
+                行程内所列景点门票需要自理明细如下（生日需要精确到日）：
+                <w:br/>
+                米仓山45元/人、紫柏山18元/人、龙头山20元/人、武侯祠25元/人、柞水溶洞57元/人，门市价合计165元/人；优惠价165元/人不变
+                <w:br/>
+                特殊证件需导游接团后第一时间给导游，证件真实，门票需要景区现场购票；
+                <w:br/>
+                注意：门票因政策不稳定上下有浮动，具体价格按景区当天政策为准。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区交通自费套餐，可现付导游或提前交付报名点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                景区交通（须乘坐）：汉江三峡游船100元/人、米仓山60元/人，龙头山118（周末+20）元/人、白鹿原套票150元/人，门市价合计：428（周末+20）元/人；
+                <w:br/>
+                旅行社优惠价：298（周末+20）元/人
+                <w:br/>
+                特殊证件需导游接团后第一时间给导游，证件真实，门票需要景区现场购票；
+                <w:br/>
+                注意：门票因政策不稳定上下有浮动，具体价格按景区当天政策为准。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各大景区小交通费用（如索道/电梯），自愿选择消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自愿自理索道景交：香炉峰往返索道 150 元/人，紫柏山景交 20，柞水溶洞电梯+保险 30，消费自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1947,53 +1992,51 @@
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
                 <w:br/>
                 2、另身体有疾病不适合出行的请不要参团。老人小孩建议有家人陪同。
                 <w:br/>
-                3、汉服体验：若有损坏、污染、丢失衣服及配件，照价赔偿！
-[...1 lines deleted...]
-                4、酒店需收取一定押金（按 照酒店不同标准，每间 100-300 元不等），需要游客在酒店前台自行支付，离店时房间设施无损坏则全额退还。若有损坏酒店物品、污染床品、设施、丢失房卡等，须游客照价赔偿酒店损失。
+                3、酒店需收取一定押金（按 照酒店不同标准，每间 100-300 元不等），需要游客在酒店前台自行支付，离店时房间设施无损坏则全额退还。若有损坏酒店物品、污染床品、设施、丢失房卡等，须游客照价赔偿酒店损失。
                 <w:br/>
                 4、如因不可抗力原因调整或者变更行程，如额外产生费用，需游客自理。
                 <w:br/>
                 5、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 6、游客在西安旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 7、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 8、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 不可抗力说明：根据新《旅游法》第67条的规定，现做如下说明：
                 <w:br/>
                 1）根据第67条第一、第二、第四项规定，如因不可抗力因素不能避免的影响了旅游行程的，如：在旅游过程中，如遇恶劣天气影响飞机正常起飞、因台风船只无法航行、天灾（如台风、泥石流等等）、战争、罢工等人力不可抗拒的因素影响到正常的行程游览或目的地到达，滞留机场或某地，游客自愿同意旅行社在保证不降低行程标准的情况下对行程游览和住房顺序进行前后调整。造成景点不能游览的，旅行社退门票协议价。
                 <w:br/>
                 2）根据第67条第一、第二、第四项规定，如因不可抗力因素不能避免的影响了旅游行程的，游客不同意变更行程安排的，双方可以解除合同，但游客必须支付旅行社相关的机票、房费、车费、操作服务费用等的损失后，将余额退还游客。
                 <w:br/>
                 9、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 10、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 11、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 12、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在西安旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
@@ -2089,51 +2132,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>