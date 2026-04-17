--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -625,50 +625,52 @@
                 温馨提示：
                 <w:br/>
                 1.请至少提前2小时抵达出发机场，自行办理登机手续；请一定留意起飞机场时间；
                 <w:br/>
                 2.抵达西安后工作人员会在机场迎接，请每位游客保证手机畅通
                 <w:br/>
                 3.今日无统一行程安排，建议您在预订时选择早班出发的航班，抵达后可在西安市区内自由活动，次日行程导游会在今晚21:00之前联系您，请注意电话保持畅通，如未收到电话或短信，请联系报名旅行社；
                 <w:br/>
                 自由活动指南：
                 <w:br/>
                 你还可以前往“柏树林”里的《青曲社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“南大街粉巷”里的《德福巷“咖啡茶馆”一条街》，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、航班参考：广州-西安MU6955/06:50-09:55、CZ3201/07:15、HU6207/07:55-10:25、H9221/09:50、HU7838/12:30-15:10、MU2312/12:35-14:55，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
+                6、五一期间（2026年4月30日-5月3日）住宿调整为全程网评4钻酒店，参考：江之旅·中江酒店（丈八北路地铁站大茂城店）/中江之旅·高新商务酒店(西安高新大都荟丰庆公园地铁站店) /富森城市酒店(西安回民街钟鼓楼店) /威尔佳酒店（西安老城根红庙坡地铁站店）《装修后新房》货不低于以上标准网评4钻酒店
+                <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1075,51 +1077,61 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—西安往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地高档标准建设双人间，升级1晚当地超豪华标准建设双人间。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。；定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地高档标准建设双人间，升级1晚当地超豪华标准建设双人间。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。
+                <w:br/>
+                平日酒店参考：
+                <w:br/>
+                D1/D2西安网评3钻参考：H酒店（西安万寿路幸福林带北地铁站店），备选：西安广成商旅公寓酒店(大明宫西地铁站店) /金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）；
+                <w:br/>
+                D3升级网评五钻：西安站大明宫城际酒店，备选酒店：西安大明宫诺富特酒店 /西安经开瑾程酒店（文景路地铁站店）/西安蓝溪国际酒店（大都荟科技路地铁站）；
+                <w:br/>
+                五一期间（2026年4月30日-5月3日）住宿调整为全程网评4钻酒店，参考：江之旅·中江酒店（丈八北路地铁站大茂城店）/中江之旅·高新商务酒店(西安高新大都荟丰庆公园地铁站店) /富森城市酒店(西安回民街钟鼓楼店) /威尔佳酒店（西安老城根红庙坡地铁站店）《装修后新房》货不低于以上标准网评4钻酒店。
+                <w:br/>
+                如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早2正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱），22人封顶（含小孩），11人起（含11人）我司会安排2+1头等舱保姆车
                 <w:br/>
                 8-10人 （含10人）我司会安排19座正规旅游车，根据人数安排车型，保证每人1正座，以实际安排为准。
                 <w:br/>
                 5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；4人起安排优秀正规持证导游+单独司机服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。
                 <w:br/>
                 6、门票：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童：儿童为2-11周岁1.2米以下（包含：往返机票、正餐费、车位、导游服务，东线耳麦）；（儿童报价不含赠送的演绎，请注意），不含：床位以及床位早、景点门票、西安千古情；汉服体验；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
                 <w:br/>
@@ -1165,50 +1177,247 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 9、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">行程景区交通车/讲解/耳麦等，选择性消费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                兵马俑景区交通车5元/人，丽山园电瓶车15元/人，选择性消费
+                <w:br/>
+                西安博物院不含讲解及耳麦，选择性消费，参考景区实际挂牌价
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1237,107 +1446,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1486,51 +1691,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1674,50 +1879,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>