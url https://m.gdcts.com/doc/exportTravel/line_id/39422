--- v3 (2026-05-29)
+++ v4 (2026-06-19)
@@ -625,52 +625,50 @@
                 温馨提示：
                 <w:br/>
                 1.请至少提前2小时抵达出发机场，自行办理登机手续；请一定留意起飞机场时间；
                 <w:br/>
                 2.抵达西安后工作人员会在机场迎接，请每位游客保证手机畅通
                 <w:br/>
                 3.今日无统一行程安排，建议您在预订时选择早班出发的航班，抵达后可在西安市区内自由活动，次日行程导游会在今晚21:00之前联系您，请注意电话保持畅通，如未收到电话或短信，请联系报名旅行社；
                 <w:br/>
                 自由活动指南：
                 <w:br/>
                 你还可以前往“柏树林”里的《青曲社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“南大街粉巷”里的《德福巷“咖啡茶馆”一条街》，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、航班参考：广州-西安MU6955/06:50-09:55、CZ3201/07:15、HU6207/07:55-10:25、H9221/09:50、HU7838/12:30-15:10、MU2312/12:35-14:55，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
-                6、五一期间（2026年4月30日-5月3日）住宿调整为全程网评4钻酒店，参考：江之旅·中江酒店（丈八北路地铁站大茂城店）/中江之旅·高新商务酒店(西安高新大都荟丰庆公园地铁站店) /富森城市酒店(西安回民街钟鼓楼店) /威尔佳酒店（西安老城根红庙坡地铁站店）《装修后新房》货不低于以上标准网评4钻酒店
-                <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1085,63 +1083,61 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—西安往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地高档标准建设双人间，升级1晚当地超豪华标准建设双人间。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。
                 <w:br/>
                 平日酒店参考：
                 <w:br/>
                 D1/D2西安网评3钻参考：H酒店（西安万寿路幸福林带北地铁站店），备选：西安广成商旅公寓酒店(大明宫西地铁站店) /金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）；
                 <w:br/>
                 D3升级网评五钻：西安站大明宫城际酒店，备选酒店：西安大明宫诺富特酒店 /西安经开瑾程酒店（文景路地铁站店）/西安蓝溪国际酒店（大都荟科技路地铁站）；
                 <w:br/>
-                五一期间（2026年4月30日-5月3日）住宿调整为全程网评4钻酒店，参考：江之旅·中江酒店（丈八北路地铁站大茂城店）/中江之旅·高新商务酒店(西安高新大都荟丰庆公园地铁站店) /富森城市酒店(西安回民街钟鼓楼店) /威尔佳酒店（西安老城根红庙坡地铁站店）《装修后新房》货不低于以上标准网评4钻酒店。
-                <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早2正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱），22人封顶（含小孩），11人起（含11人）我司会安排2+1头等舱保姆车
                 <w:br/>
                 8-10人 （含10人）我司会安排19座正规旅游车，根据人数安排车型，保证每人1正座，以实际安排为准。
                 <w:br/>
-                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；4人起安排优秀正规持证导游+单独司机服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。
+                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；5人起安排优秀正规持证导游+单独司机服务；4人以下（含4人）不提供专职导游服务，由正规持证导游兼司机进行服务。
                 <w:br/>
                 6、门票：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童：儿童为2-11周岁1.2米以下（包含：往返机票、正餐费、车位、导游服务，东线耳麦）；（儿童报价不含赠送的演绎，请注意），不含：床位以及床位早、景点门票、西安千古情；汉服体验；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
                 <w:br/>
                 2）友情提示：秦始皇兵马俑博物馆景区/华清宫景区内设有玉展馆，不属于旅行社协议行为，谨慎购买。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1691,51 +1687,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>