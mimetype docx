--- v7 (2026-08-25)
+++ v8 (2026-09-14)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【玩转长安城】陕西西安双飞4天丨兵马俑丨陕西历史博物馆丨白鹿原丨赠送西安千古情演出丨西安博物院丨大唐不夜城丨逛小南门早市行程单</w:t>
+        <w:t xml:space="preserve">【五钻铂尔曼】陕西西安双飞4天丨兵马俑丨陕西历史博物馆丨西安博物院丨长安十二时辰丨西安千古情演出丨4-8人小团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">0购物0自费，赠送汉服体验，升级2+1陆地头等舱旅游车</w:t>
+        <w:t xml:space="preserve">0自费0购物，全程入住西安金辉铂尔曼酒店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260305XA1</w:t>
+              <w:t xml:space="preserve">MJJQ-20260910XA6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -406,79 +406,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★2-22人精品团（22人封顶），0购物0自费0擦边，100%真纯玩
-[...23 lines deleted...]
-                ③赠送使用兵马俑景区耳麦
+                ★4-8人精品小团，100%真纯玩零自费
+                <w:br/>
+                ★打卡三大博物馆：陕西历史博物馆/西安博物院/秦始皇帝陵博物院（兵马俑）
+                <w:br/>
+                ★超值赠送：价值298元/人《西安千古情》演出
+                <w:br/>
+                ★网红打卡：赠送穿汉服沉浸式体验【长安十二时辰】、【大唐不夜城】
+                <w:br/>
+                ★地标打卡：钟鼓楼广场+回民街、永兴坊、华清宫
+                <w:br/>
+                ★臻选睡眠：西安网评5钻.金辉铂尔曼酒店（2025年开业）
+                <w:br/>
+                ★贴心服务：
+                <w:br/>
+                ①24小时专车接机0等待
+                <w:br/>
+                ②随车百宝箱（晕车贴、创可贴、牙签、驱蚊水、风油精、暖宝宝贴等）
+                <w:br/>
+                ③赠送兵马俑+华清宫双景区耳麦使用
                 <w:br/>
                 ④大唐不夜城-车接车送，充分保证夜游时间
                 <w:br/>
-                ⑤赠送88元/人汉服体验（不含妆造），身穿霓裳，梦回大唐，漫步大唐不夜城，留住旅途中的美好瞬间
+                ⑤赠送88元/人汉服体验（不含妆造），身穿霓裳，梦回大唐
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -610,404 +604,376 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-西安（飞行时间约2小时40分钟）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。乘飞机赴古都西安，精心安排接机人员在机场提前等候我们尊贵的VIP游客，落地不等待，即接即走。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.请至少提前2小时抵达出发机场，自行办理登机手续；请一定留意起飞机场时间；
                 <w:br/>
                 2.抵达西安后工作人员会在机场迎接，请每位游客保证手机畅通
                 <w:br/>
                 3.今日无统一行程安排，建议您在预订时选择早班出发的航班，抵达后可在西安市区内自由活动，次日行程导游会在今晚21:00之前联系您，请注意电话保持畅通，如未收到电话或短信，请联系报名旅行社；
                 <w:br/>
                 自由活动指南：
                 <w:br/>
-                你还可以前往“柏树林”里的《青曲社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“南大街粉巷”里的《德福巷“咖啡茶馆”一条街》，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
+                推荐打卡（自行前往）：陕西科学技术馆或西北大学博物馆或陕西省图书馆(高新馆区)或书院门步行街或安仁坊遗址展示馆或西安电影制片厂·西影电影博物馆
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、航班参考：广州-西安MU6955/06:50-09:55、CZ3201/07:15、HU6207/07:55-10:25、H9221/09:50、HU7838/12:30-15:10、MU2312/12:35-14:55，不得指定航班，最终航班以实际出票为准。
+                5、航班参考：广州-西安MU6955/06:50；CZ3201/07:15；ZH9221/09:55；MU2312/12:15；HU7838/12:30；MU2302/13:30;ZH9225/20:15;HU7858/20:00，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安指定酒店：H酒店（西安万寿路幸福林带北地铁站店），备选：西安广成商旅公寓酒店(大明宫西地铁站店) /金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">西安指定酒店：金辉铂尔曼酒店，如遇无房则安排备选酒店：西安浐灞蔚景温德姆酒店/西安奥体中心丽芮酒店或不低于以上标准网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安一地（兵马俑-西安千古情-钟鼓楼广场 ）
-[...11 lines deleted...]
-                赠送使用秦始皇兵马俑博物馆耳麦（可使用，不可带走）
+                西安一地（兵马俑-华清宫-西安千古情）
+                <w:br/>
+                早餐后，前往参观世界第八大奇迹之一的【秦始皇兵马俑博物馆】（约2.5小时，赠送景区耳麦； 温馨提示：兵马俑景区设有电瓶车5元/人（不含），建议您步行进入景点，更好的体验 ），这里南倚骊山，北临渭水，气势宏伟，是世界上最大的地下军事博物馆，是世界考古历史上最伟大的发现之一。
+                <w:br/>
+                而后游览位于骊山脚下的唐代皇家避暑行宫——【华清宫（华清池+骊山）】（约1.5小时，赠送景区耳麦；景区交通20元自理，骊山索道60元自理，选择性消费），国家首批5A级旅游景区， 唐代时造殿并赐名“华清宫”，当年唐玄宗与杨贵妃经常在此沐浴温泉，大诗人白居易更是在此留下了“春寒赐浴华清池，温泉水滑洗凝脂”的千古绝句！因其亘古不变的温泉资源、烽火戏诸侯的历史典故、唐明皇与杨贵妃的爱情故事、“西安事变”发生地而享誉海内外，成为中国唐文化旅游标志性景区。
+                <w:br/>
+                而后赠送参观价值298元大型表演《西安千古情》（游览约1.5小时，赠送项目如放弃不体验无费用可退），它是由世园集团与宋城演艺联合打造的重大文化旅游产业项目，一座长安城，半部中华史，穿越门在此带你开启穿越时空之旅。观演一小时，尽览七千年。
+                <w:br/>
+                （温馨提示：千古情表演导游有权根据预定场次灵活安排，赠送项目不参加费用不退，如因景区限流或者景区关闭则安排《驼铃传奇》或《1212》等，具体由地接社为准）
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
-                1、秦始皇兵马俑博物馆 内设景区购物场所，非旅行社协议购物店，您可自由进出，如购物请谨慎！（我公司导游绝对不会带您进购物店）
-[...7 lines deleted...]
-                5、回民街因市中心交通特殊性，司机根据情况就近停车。
+                1、秦始皇兵马俑博物馆和华清宫内设景区购物场所，非旅行社安排的购物店，导游不做建议推荐，个人购物行为请谨慎！！
+                <w:br/>
+                2、行程不含秦始皇兵马俑博物馆景区电瓶车（5元/人），建议步行进入景区，如需敬请自理。
+                <w:br/>
+                3、华清宫景区由华清宫和骊山景区组成，参观完华清宫景区后可视体力情况选择骊山的游览。
+                <w:br/>
+                4、行程不含华清宫景区电瓶车（20元/人），不含骊山往返索道（60元/人），如需敬请自理，消费自愿原则。
+                <w:br/>
+                5、骊山可能会因天气原因等关闭，有华清宫可以游览但骊山关闭的情况，骊山无安排其他替换景点，敬请谅解。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：兵马俑+铜车马展览馆、西安千古情演出、钟鼓楼广场
-[...1 lines deleted...]
-                自费项：不含兵马俑景区交通车5元/人，丽山园电瓶车15元/人，选择性消费
+                景点：兵马俑、西安千古情演出、华清宫
+                <w:br/>
+                自费项：不含兵马俑景区交通车5元/人，华清宫景区电瓶车（20元/人），不含骊山往返索道（60元/人），选择性消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安指定酒店：H酒店（西安万寿路幸福林带北地铁站店），备选：西安广成商旅公寓酒店(大明宫西地铁站店) /金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">西安指定酒店：金辉铂尔曼酒店，如遇无房则安排备选酒店：西安浐灞蔚景温德姆酒店/西安奥体中心丽芮酒店或不低于以上标准网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安一地（小南门早市-西安博物馆-白鹿原-大唐不夜城）
-[...16 lines deleted...]
-                2、小南门早市、大雁塔北广场+大唐不夜城，因市中心交通特殊性，司机根据情况就近停车。
+                西安一地（西安博物馆-钟鼓楼广场-长安十二时辰-大唐不夜城）
+                <w:br/>
+                早餐后，前往游览国家4A级景区【西安博物院-小雁塔】（游览约90分钟，含讲解+耳麦；不上塔）。西安博物院是一座集文物收藏、科学研究、社会教育、园林休闲为一体的地方综合性博物馆；小雁塔与荐福寺钟楼内的古钟合称为“关中八景”之一的“雁塔晨钟”，塔形秀丽，是唐代佛教建筑艺术遗产的杰出代表，也是佛教传入中原地区并融入汉族文化的标志性建筑。在历史上，小雁塔经历了多次地震和战乱，但始终屹立不倒，展现了其卓越的建筑技艺和抗震能力。
+                <w:br/>
+                而后前往打卡【钟鼓楼广场+回民坊小吃步行街】（游览约90分钟），西安钟鼓楼是西安市中心的标志性古建筑群，由钟楼和鼓楼组成，具有悠久的历史和独特的建筑风格，是西安历史文化的重要象征；西安仿古一条街回民街，在这里可以品尝到陕西各种小吃，体验西安当地居民烟火气息。
+                <w:br/>
+                下午前往爱逍遥汉服体验店【赠送汉服体验（不含妆造）】（赠送项目不参加不退费），身穿霓裳，梦回大唐，漫步大唐不夜城，留住旅途中的美好瞬间。
+                <w:br/>
+                换装后打卡网红胜地【长安十二时辰】（如遇景区关闭或限流等情况下更换其他景点）（约2.5小时），以唐市井文化为源点，以网剧《长安十二时辰》IP为主题，以沉浸式体验为核心，在建筑、软装、钱币、人物、服装、语言、音乐、故事等领域进行全唐化包装，同时围绕深度沉浸式故事体验，设置配套的餐饮、文创、演艺等业态内容，整体打造集全唐空间游玩、唐风市井体验、主题沉浸互动、唐乐歌舞演艺、文化社交休闲等为一体的全唐市井文化体验地。
+                <w:br/>
+                晚上游览【大唐不夜城】（游览约1.5小时），远观相传唐僧玄奘从印度取经回国后，为了供奉和储藏梵文经典和佛像舍利等物亲自设计并督造建成的西安标志性建筑——大雁塔。是打卡网红拍摄地--不倒翁小姐姐，欣赏真人版不倒翁的表演。
+                <w:br/>
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、回民街/大唐不夜城属于小吃很多售卖小吃等场所，可自由自费品尝陕西美食。
+                <w:br/>
+                2、回民小吃街+钟鼓楼广场/大唐不夜城属于开放性景点，主要以自由活动为主，导游不陪同游览，因市中心交通特殊性，根据情况就近停车
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：小南门早市、西安博物院、白鹿原、大唐不夜城+汉服体验
-[...1 lines deleted...]
-                自费项：西安博物院不含讲解及耳麦
+                景点：西安博物院、大唐不夜城+汉服体验、钟鼓楼广场、回民街、长安十二时辰
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安指定酒店（升级五钻）：西安站大明宫城际酒店，备选酒店：西安大明宫诺富特酒店 /西安经开瑾程酒店（文景路地铁站店）/西安蓝溪国际酒店（大都荟科技路地铁站）或不低于以上标准网评五钻酒店</w:t>
+              <w:t xml:space="preserve">西安指定酒店：金辉铂尔曼酒店，如遇无房则安排备选酒店：西安浐灞蔚景温德姆酒店/西安奥体中心丽芮酒店或不低于以上标准网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-广州（飞行约2.5小时）
                 <w:br/>
-                早餐后，导游和司机提前在酒店等待客人，集合出发。
-[...3 lines deleted...]
-                之后前往【永兴坊-小吃街】（约60分钟）是唐长安城108坊之一，位于小东门里西北角，紧邻城墙，这里在唐太宗时期，是宰相魏征的相府。如今这里成为了西安城内新兴的网红打卡地之一。
+                早餐后，前往【陕西历史博物馆】（游览约2小时，不含讲解+耳麦）：紧邻全国重点文物保护单位秦咸阳城遗址核心宫殿区和西汉帝陵遗址带，是一座集文物保护、陈列展览、学术研究、社会教育、旅游服务等功能于一体的大型博物馆，是陕西历史博物馆的第一个分馆。是国内首个以集中展示秦汉文明缘起、发展和贡献为主题的博物馆。
+                <w:br/>
+                （温馨提示：因陕西历史博物馆本馆每天有限流人数限制，如遇陕西历史博物馆本馆未预约门票成功，则更换成陕西历史博物馆秦汉分馆）
+                <w:br/>
+                而后前往打卡【永兴坊-小吃街】，园区分为关中巷、陕南街、陕北里、手工作坊、非遗民俗街、107街、非遗文创街、福街等八个街区，汇聚了陕西11地市，107区县的文化“精粹”。主要以仿古“坊、肆”建筑群、牌楼、休闲绿化广场、内街、井房形式建造，再现了古长安城的街坊式形态和历史生活气息，以及传统民俗生活空间。
                 <w:br/>
                 晚上根据航班时间约定送机，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、永兴坊属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。
                 <w:br/>
                 2、永兴坊属于小吃街类型，有很多售卖小吃等场所，可自由自费品尝陕西美食。
                 <w:br/>
                 3、永兴坊因市中心交通特殊性，司机根据情况就近停车。
                 <w:br/>
                 4、为了让您的旅途不留遗憾，我们会尽力预约门票，因陕西历史博物馆、西安博物院等门票都需要提前抢票等原因，行程会根据门票预约情况调整顺序，不接受因调整行程顺序带来的投诉；
                 <w:br/>
-                5、行程会优先预约 陕西历史博物馆本馆，如预约不上陕西历史博物馆本馆 ，更换为陕西历史博物馆秦汉分馆/张学良公馆+赠送价值298元《驼铃传奇》（不折现，不参观不退费）如因报名太晚错过出票时间则无赔付。
+                5、因陕西历史博物馆本馆每天有限流人数限制，如遇陕西历史博物馆本馆未预约门票成功，则更换成陕西历史博物馆秦汉分馆，请谅解。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 3、送团司机会提前一天联系您，飞机提前3小时送，请您注意留意手机短信或电话。
                 <w:br/>
                 4、如您是晚班机返程，赠送游览1-2个应季盲盒景点（此景点为赠送景点，也没核算成本，不去费用不退），以自由参观为主，不含耳麦和讲解 ：
                 <w:br/>
-                3月赠送【青龙寺-赏樱花】
-[...20 lines deleted...]
-                <w:br/>
                 5、航班信息：西安-广州MU2311/19:30、MU6956/22:30、ZH9224/22:00、CZ3204/21:00，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
                 交通：旅游车+飞机
                 <w:br/>
                 景点：陕西历史博物馆/陕西历史博物馆秦汉分馆、永兴坊
                 <w:br/>
-                自费项：陕历博不含讲解及耳麦
+                自费项：陕历博不含讲解及耳麦，费用参考景区挂牌价，自愿原则
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1075,77 +1041,69 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—西安往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地高档标准建设双人间，升级1晚当地超豪华标准建设双人间。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。
-[...5 lines deleted...]
-                D3升级网评五钻：西安站大明宫城际酒店，备选酒店：西安大明宫诺富特酒店 /西安经开瑾程酒店（文景路地铁站店）/西安蓝溪国际酒店（大都荟科技路地铁站）；
+                2、住宿：全程当地超豪华标准建设双人间（网评五钻，详细酒店参考行程描述）。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。
                 <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：3早2正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...7 lines deleted...]
-                6、门票：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                3、用餐：含3早，早餐为酒店赠送（不用不退），正餐自理。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、用车：根据人数安排7-19座车，保证一人一正座；4-5人默认用7座商务车；以实际安排为准。
+                <w:br/>
+                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；5人起安排优秀正规持证导游+单独司机服务；4人不提供专职导游服务，由正规持证导游兼司机进行服务。
+                <w:br/>
+                6、门票：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外），不含景区小交通。
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、儿童：儿童为2-11周岁1.2米以下（包含：往返机票、正餐费、车位、导游服务，东线耳麦）；（儿童报价不含赠送的演绎，请注意），不含：床位以及床位早、景点门票、西安千古情；汉服体验；其他费用自理，产生费用请自付景区或酒店。
+                7、儿童：儿童为2-11周岁1.2米以下（包含：往返机票、车位、导游服务，东线耳麦）；不含：床位以及床位早、景点门票、西安千古情、汉服体验；其他费用自理，产生费用请自付景区或酒店。（儿童报价不含赠送的演绎，请注意）
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
                 <w:br/>
                 2）友情提示：秦始皇兵马俑博物馆景区/华清宫景区内设有玉展馆，不属于旅行社协议行为，谨慎购买。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1332,53 +1290,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">行程景区交通车/讲解/耳麦等，选择性消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                兵马俑景区交通车5元/人，丽山园电瓶车15元/人，选择性消费
-[...1 lines deleted...]
-                西安博物院不含讲解及耳麦，选择性消费，参考景区实际挂牌价
+                兵马俑景区交通车5元/人，华清宫景区电瓶车20 元/人 、骊山往返索道 60 元/人，选择性消费
+                <w:br/>
+                陕西历史博物馆不含讲解及耳麦，选择性消费，参考景区实际挂牌价
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1442,51 +1400,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团4人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
@@ -1687,51 +1645,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>