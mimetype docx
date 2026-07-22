--- v1 (2026-06-03)
+++ v2 (2026-07-22)
@@ -625,52 +625,50 @@
                 温馨提示：
                 <w:br/>
                 1.请至少提前2小时抵达出发机场，自行办理登机手续；请一定留意起飞机场时间；
                 <w:br/>
                 2.抵达西安后工作人员会在机场迎接，请每位游客保证手机畅通
                 <w:br/>
                 3.今日无统一行程安排，建议您在预订时选择早班出发的航班，抵达后可在西安市区内自由活动，次日行程导游会在今晚21:00之前联系您，请注意电话保持畅通，如未收到电话或短信，请联系报名旅行社；
                 <w:br/>
                 自由活动指南：
                 <w:br/>
                 你还可以前往“柏树林”里的《青曲社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“南大街粉巷”里的《德福巷“咖啡茶馆”一条街》，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
                 5、航班参考：广州-西安MU6955/06:50-09:55、CZ3201/07:15、HU6207/07:55-10:25、H9221/09:50、HU7838/12:30-15:10、MU2312/12:35-14:55，不得指定航班，最终航班以实际出票为准。
                 <w:br/>
-                6、五一期间（2026年4月30日-5月3日）住宿调整为全程网评4钻酒店，参考：江之旅·中江酒店（丈八北路地铁站大茂城店）/中江之旅·高新商务酒店(西安高新大都荟丰庆公园地铁站店) /富森城市酒店(西安回民街钟鼓楼店) /威尔佳酒店（西安老城根红庙坡地铁站店）《装修后新房》货不低于以上标准网评4钻酒店
-                <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1085,63 +1083,61 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州—西安往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
                 2、住宿：全程当地高档标准建设双人间，升级1晚当地超豪华标准建设双人间。不提供自然单间，西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。
                 <w:br/>
                 平日酒店参考：
                 <w:br/>
                 D1/D2西安网评3钻参考：H酒店（西安万寿路幸福林带北地铁站店），备选：西安广成商旅公寓酒店(大明宫西地铁站店) /金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）；
                 <w:br/>
                 D3升级网评五钻：西安站大明宫城际酒店，备选酒店：西安大明宫诺富特酒店 /西安经开瑾程酒店（文景路地铁站店）/西安蓝溪国际酒店（大都荟科技路地铁站）；
                 <w:br/>
-                五一期间（2026年4月30日-5月3日）住宿调整为全程网评4钻酒店，参考：江之旅·中江酒店（丈八北路地铁站大茂城店）/中江之旅·高新商务酒店(西安高新大都荟丰庆公园地铁站店) /富森城市酒店(西安回民街钟鼓楼店) /威尔佳酒店（西安老城根红庙坡地铁站店）《装修后新房》货不低于以上标准网评4钻酒店。
-                <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：3早2正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱），22人封顶（含小孩），11人起（含11人）我司会安排2+1头等舱保姆车
                 <w:br/>
                 8-10人 （含10人）我司会安排19座正规旅游车，根据人数安排车型，保证每人1正座，以实际安排为准。
                 <w:br/>
-                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；4人起安排优秀正规持证导游+单独司机服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。
+                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；5人起安排优秀正规持证导游+单独司机服务；4人以下（含4人）不提供专职导游服务，由正规持证导游兼司机进行服务。
                 <w:br/>
                 6、门票：行程注明含景点第一道门票（不含景区内自设项目，另有约定的除外）。部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、儿童：儿童为2-11周岁1.2米以下（包含：往返机票、正餐费、车位、导游服务，东线耳麦）；（儿童报价不含赠送的演绎，请注意），不含：床位以及床位早、景点门票、西安千古情；汉服体验；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
                 <w:br/>
                 2）友情提示：秦始皇兵马俑博物馆景区/华清宫景区内设有玉展馆，不属于旅行社协议行为，谨慎购买。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1691,51 +1687,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>